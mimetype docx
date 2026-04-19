--- v0 (2026-03-20)
+++ v1 (2026-04-19)
@@ -720,355 +720,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04430386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Still no archaeological evidence that Neanderthals created Iberian cave art</w:t>
+                <w:t xml:space="preserve">Unas fechas antiguas no hacen una nueva arqueología: la necesidad de integrar métodos arqueométricos y arqueológicos en los estudios de arte rupestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Randall White</w:t>
+                <w:t xml:space="preserve">R. White</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerhard Bosinski</w:t>
+                <w:t xml:space="preserve">G. Bosinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaelle Bourrillon</w:t>
+                <w:t xml:space="preserve">R. Bourrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Clottes</w:t>
+                <w:t xml:space="preserve">J. Clottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaret Conkey</w:t>
+                <w:t xml:space="preserve">M. Conkey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Anejos de Nailos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6, pp.17-28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02365692v1</w:t>
+                <w:t xml:space="preserve">hal-03354902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unas fechas antiguas no hacen una nueva arqueología: la necesidad de integrar métodos arqueométricos y arqueológicos en los estudios de arte rupestre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Still no archaeological evidence that Neanderthals created Iberian cave art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randall White</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. White</w:t>
+                <w:t xml:space="preserve">Gerhard Bosinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Bosinski</w:t>
+                <w:t xml:space="preserve">Raphaelle Bourrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Bourrillon</w:t>
+                <w:t xml:space="preserve">Jean Clottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Clottes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Conkey</w:t>
+                <w:t xml:space="preserve">Margaret Conkey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anejos de Nailos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 144, pp.102640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2019.102640⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03354902v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unas fechas antiguas no hacen une nueva arqueología: la necesitad de integar métodos arquemétricos y arqueológicos en los estudios de arte rupestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randall White</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard Bosinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaelle Bourrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Clottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaret W Conkey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1476,463 +1476,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01147534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préhistoire. Ombres chinoises dans les grottes ornées. Un stupéfiant retour en arrière.</w:t>
+                <w:t xml:space="preserve">La grotte Margot, chambre obscure, boîte à images.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 508, pp.6-9</w:t>
+              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 358, pp.16-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03196468v1</w:t>
+                <w:t xml:space="preserve">hal-03196469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La grotte préhistorique de « la Roche » (Louverné, Mayenne).</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Pigeaud</w:t>
+                <w:t xml:space="preserve">Saint-Cirq-du-Bugue. La grotte du Sorcier.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pigeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences etc.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 1, pp.61-71</w:t>
+              <w:t xml:space="preserve">Bilan scientifique régional Nouvelle-Aquitaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.62-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03178502v1</w:t>
+                <w:t xml:space="preserve">hal-03197468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du Paléolithique au paléographique : étude des graffiti modernes dans la grotte Margot (Thorigné-en-Charnie, Mayenne)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Préhistoire. Ombres chinoises dans les grottes ornées. Un stupéfiant retour en arrière.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florian Berrouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archéologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 508, pp.6-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03080801v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03196468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Cirq-du-Bugue. La grotte du Sorcier.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Pigeaud</w:t>
+                <w:t xml:space="preserve">La grotte préhistorique de « la Roche » (Louverné, Mayenne).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Treguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pigeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan scientifique régional Nouvelle-Aquitaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.62-63</w:t>
+              <w:t xml:space="preserve">Sciences etc.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1, pp.61-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03197468v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03178502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La grotte Margot, chambre obscure, boîte à images.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Du Paléolithique au paléographique : étude des graffiti modernes dans la grotte Margot (Thorigné-en-Charnie, Mayenne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Ladurée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Betton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Berrouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (4), pp.605-621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bspf.2013.14316⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03196469v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La grotte Margot (Thorigné-en-Charnie, Mayenne) : un sanctuaire complexe aux influences multiples ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pigeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hinguant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2003,491 +2003,491 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03162952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karstic Morphologies Identified with Geophysics around Saulges Caves (Mayenne, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyses archéométriques dans la grotte ornée Mayenne-Sciences (Thorigné-en-Charnie, Mayenne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pigeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Valois</w:t>
+                <w:t xml:space="preserve">Valérie Plagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Bermejo</w:t>
+                <w:t xml:space="preserve">Michel Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Guerin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Romain Pigeaud</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARCHAEOLOGICAL PROSPECTION</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/arp.385⟩</w:t>
+              <w:t xml:space="preserve">L'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 114 (1), pp.97 - 112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anthro.2010.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01147568v1</w:t>
+                <w:t xml:space="preserve">hal-01558920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gravettian painting and associated activity at Le Moulin de Laguenay (Lissac-sur-Couze, Corrèze)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mélard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Primault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Rodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antiquity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 84 (325), pp.666 - 680. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0003598X00100158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01558916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses archéométriques dans la grotte ornée Mayenne-Sciences (Thorigné-en-Charnie, Mayenne)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Karstic Morphologies Identified with Geophysics around Saulges Caves (Mayenne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Bermejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Hinguant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeaud</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christiane Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'anthropologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 114 (1), pp.97 - 112. </w:t>
+              <w:t xml:space="preserve">ARCHAEOLOGICAL PROSPECTION</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 17 (3), pp.151-160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anthro.2010.01.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/arp.385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01558920v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01147568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Grotte ornée du Moulin de Languenay (Lissac-sur-Couze, Corrèze)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Primault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mélard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2549,277 +2549,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00289353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palaeolithic cave art in West France: an exceptional discovery: the Margot Cave (Mayenne)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Pigeaud</w:t>
+                <w:t xml:space="preserve">La grotte ornée du Moulin de Laguenay (Lissac-sur-Couze, Corrèze)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pigeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Rodet</w:t>
+                <w:t xml:space="preserve">Primault Jérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Deviese</w:t>
+                <w:t xml:space="preserve">François Bourges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clélia Dufayet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Trelohan-Chauve</w:t>
+                <w:t xml:space="preserve">Matthieu Deveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Heimlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiquity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 80 (309), pp.00</w:t>
+              <w:t xml:space="preserve">Préhistoire du Sud-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 13 (1), pp.37-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00327523v1</w:t>
+                <w:t xml:space="preserve">halshs-03362807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La grotte ornée du Moulin de Laguenay (Lissac-sur-Couze, Corrèze)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Pigeaud</w:t>
+                <w:t xml:space="preserve">Palaeolithic cave art in West France: an exceptional discovery: the Margot Cave (Mayenne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pigeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primault Jérôme</w:t>
+                <w:t xml:space="preserve">Thibaut Deviese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bourges</w:t>
+                <w:t xml:space="preserve">Clélia Dufayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Deveau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Heimlich</w:t>
+                <w:t xml:space="preserve">E. Trelohan-Chauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Préhistoire du Sud-Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 13 (1), pp.37-48</w:t>
+              <w:t xml:space="preserve">Antiquity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 80 (309), pp.00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03362807v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00327523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE HORSES AT THE PARPALLÓ CAVE (GANDIA, VALÈNCIA, SPAIN)</w:t>
               </w:r>
@@ -2887,51 +2887,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La grotte ornée Mayenne-Sciences (Thorigné-en-Charnie, Mayenne) : un exemple d’art pariétal d’époque gravettienne en France septentrionale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Laval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3320,271 +3320,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04929110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport de la campagne de prospection avec relevé d’art rupestre. Grotte du Sorcier, commune de Saint-Cirq-du-Bugue (Dordogne), 19 Novembre – 6 décembre 2012</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] DRAC Aquitaine. 2013</w:t>
+                <w:t xml:space="preserve">Prospection avec relevés d’art rupestre (grotte de La Roche, commune de Louverné, Laval). » Rapport intermédiaire sur la campagne de relevés, d’études et d’analyses. Campagne 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pigeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 7194 du CNRS, Département de Préhistoire du MNHN. 2013, pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03197470v1</w:t>
+                <w:t xml:space="preserve">hal-03199710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospection avec relevés d’art rupestre (grotte de La Roche, commune de Louverné, Laval). » Rapport intermédiaire sur la campagne de relevés, d’études et d’analyses. Campagne 2012</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] UMR 7194 du CNRS, Département de Préhistoire du MNHN. 2013, pp.28</w:t>
+                <w:t xml:space="preserve">Rapport de la campagne de prospection avec relevé d’art rupestre. Grotte du Sorcier, commune de Saint-Cirq-du-Bugue (Dordogne), 19 Novembre – 6 décembre 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pigeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paitier Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berrouet Florian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonic Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonic Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] DRAC Aquitaine. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03199710v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03197470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospection avec relevés d’art rupestre dans la vallée de l’Erve (grotte Mayenne- Sciences et grotte Margot, commune de Thorigné-en-Charnie, Mayenne). Rapport intermédiaire sur la campagne de relevés, d’études et d’analyses. Campagne 2012.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pigeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Quellec Jean-Loïc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paitier Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pommier Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3849,51 +3849,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Grimaud-Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Nespoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3967,381 +3967,381 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les implications chronoclimatiques, paléoenvironnementales et culturelles du Solutréen de la grotte Rochefort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pigeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Hinguant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Almudena Arellano</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre-Élie Moullé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Solutréen de la vallée de l'Erve (Mayenne) : Dix ans de recherche dans la grotte Rochefort</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 67, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Société préhistorique française</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.339-342, 2020, Mémoires de la Société Préhistorique Française, 2-946745-82-2</w:t>
+              <w:t xml:space="preserve">, pp.283-322, 2020, Mémoires de la Société Préhistorique Française, 2-946745-82-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03152269v1</w:t>
+                <w:t xml:space="preserve">hal-03150328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Art</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Focus sur un habitat singulier : la grotte Rochefort, occupation saisonnière ou habitat pérenne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Hinguant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Colleter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Élie Moullé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Solutréen de la vallée de l'Erve (Mayenne) : Dix ans de recherche dans la grotte Rochefort</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 67, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Société préhistorique française</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.283-322, 2020, Mémoires de la Société Préhistorique Française, 2-946745-82-2</w:t>
+              <w:t xml:space="preserve">, pp.343-346, 2020, Mémoires de la Société Préhistorique Française, 2-946745-82-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150328v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focus sur un habitat singulier : la grotte Rochefort, occupation saisonnière ou habitat pérenne ?</w:t>
+                <w:t xml:space="preserve">Les implications chronoclimatiques, paléoenvironnementales et culturelles du Solutréen de la grotte Rochefort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Hinguant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Almudena Arellano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malvina Baumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Béarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rozenn Colleter</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Céline Bemilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Solutréen de la vallée de l'Erve (Mayenne) : Dix ans de recherche dans la grotte Rochefort</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 67, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Société préhistorique française</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.339-342, 2020, Mémoires de la Société Préhistorique Française, 2-946745-82-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Société préhistorique française</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03152272v1</w:t>
+                <w:t xml:space="preserve">hal-03152269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une ontologie des Paléolithiques ? L’apport de Philippe Descola à l’étude de l’art paléolithique.</w:t>
               </w:r>
@@ -4403,1763 +4403,1763 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04599763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les représentations animales de la grotte Margot (Thorigné-en-Charnie, Mayenne) : essai de synthèse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les gravures figuratives des Gorges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphaine Guigon</w:t>
+                <w:t xml:space="preserve">Stéphane Petrognani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeaud</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Serge David (dir.); Editions Centre jurassien du patrimoine. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal symbolisé, animal exploité : du Paléolithique à la Protohistoire. Actes du 141ème Congrès du CTHS « L’animal et l’homme », Rouen, 11-16 avril 2016</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.383-402, 2018, 978-2-7355-0886-0</w:t>
+              <w:t xml:space="preserve">Aux origines de l’art dans le Jura : Il y a 32 000 ans la grotte des Gorges à Amange</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.104-124, 2018, 978-2905854018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154989v1</w:t>
+                <w:t xml:space="preserve">hal-04926908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les grottes de la vallée de l'Erve, une &amp;quot;zone refuge&amp;quot; en pleine glaciation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphan Hinguant</w:t>
+                <w:t xml:space="preserve">L’identité culturelle des Aurignaciens de la grotte des Gorges (Amange, Jura)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeaud</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Gérard Aubin, Charles Tanguy Le Roux, Cyril Marcigny (dir.). </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Petrognani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Harald Floss; Andreas Pastoors (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sur le terrain avec les archéologues : 30 ans de découvertes dans l'Ouest de de la France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes (PUR), pp.34-35, 2018, 978-2-7535-6464-0</w:t>
+              <w:t xml:space="preserve">Palaeolithic rock and cave art in Central Europe ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 33-60, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02573650v1</w:t>
+                <w:t xml:space="preserve">hal-04926885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les gravures figuratives des Gorges</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Petrognani</w:t>
+                <w:t xml:space="preserve">Les grottes de la vallée de l'Erve, une &amp;quot;zone refuge&amp;quot; en pleine glaciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Hinguant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Serge David (dir.); Editions Centre jurassien du patrimoine. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gérard Aubin, Charles Tanguy Le Roux, Cyril Marcigny (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aux origines de l’art dans le Jura : Il y a 32 000 ans la grotte des Gorges à Amange</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.104-124, 2018, 978-2905854018</w:t>
+              <w:t xml:space="preserve">Sur le terrain avec les archéologues : 30 ans de découvertes dans l'Ouest de de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes (PUR), pp.34-35, 2018, 978-2-7535-6464-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04926908v1</w:t>
+                <w:t xml:space="preserve">hal-02573650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’identité culturelle des Aurignaciens de la grotte des Gorges (Amange, Jura)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge David</w:t>
+                <w:t xml:space="preserve">Les représentations animales de la grotte Margot (Thorigné-en-Charnie, Mayenne) : essai de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Guigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeolithic rock and cave art in Central Europe ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp. 33-60, 2018</w:t>
+              <w:t xml:space="preserve">Animal symbolisé, animal exploité : du Paléolithique à la Protohistoire. Actes du 141ème Congrès du CTHS « L’animal et l’homme », Rouen, 11-16 avril 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comité des travaux historiques et scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.383-402, 2018, 978-2-7355-0886-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04926885v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rituels familiers, pierres recyclées. Les plaquettes gravées du Solutréen de la grotte Rochefort (Mayenne, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphan Hinguant</w:t>
+                <w:t xml:space="preserve">La statuette de tortue du Roc-Saint-Cirq (Dordogne, France) : nouvelle interprétation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bougard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Berrouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Paitier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cleyet-Merle J.-J., Geneste J.-M., Man-Estier E. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'art au quotidien, objets ornés du Paléolithique supérieur. Actes du colloque international, Les Eyzies-de-Tayac, 16-20 juin 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.381-399, 2017, Paléo n° spécial 2016, 978-2-911233-12-8</w:t>
+              <w:t xml:space="preserve">, pp.473-483, 2017, Paléo n° spécial 2016, 978-2-911233-12-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01940790v1</w:t>
+                <w:t xml:space="preserve">hal-02477584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'art mobilier de la grotte des Gorges (Amange, Jura, France). Approche méthodologique et premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Battesti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cailhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Corbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cleyet-Merle J.-J., Geneste J.-M., Man-Estier E. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'art au quotidien, objets ornés du Paléolithique supérieur. Actes du colloque international, Les Eyzies-de-Tayac, 16-20 juin 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.553-574, 2017, Paléo n° spécial 2016, 978-2-911233-12-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02477633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La statuette de tortue du Roc-Saint-Cirq (Dordogne, France) : nouvelle interprétation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Bougard</w:t>
+                <w:t xml:space="preserve">Rituels familiers, pierres recyclées. Les plaquettes gravées du Solutréen de la grotte Rochefort (Mayenne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Hinguant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Paitier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cleyet-Merle J.-J., Geneste J.-M., Man-Estier E. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'art au quotidien, objets ornés du Paléolithique supérieur. Actes du colloque international, Les Eyzies-de-Tayac, 16-20 juin 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.473-483, 2017, Paléo n° spécial 2016, 978-2-911233-12-8</w:t>
+              <w:t xml:space="preserve">, pp.381-399, 2017, Paléo n° spécial 2016, 978-2-911233-12-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02477584v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Os longs d’oiseau.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cadrages : inscription de la représentation dans les limites physiques du support.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pigeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mons L.,</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Pigeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mons L., Péan S., Pigeaud R. (dir.), Matières d’art : représentations préhistoriques et supports osseux, relations et contraintes, Industrie de l’os préhistorique, Cahier XIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions Errance, pp.213-223, 2014</w:t>
+              <w:t xml:space="preserve">, Editions Errance, pp.27-28, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03139308v1</w:t>
+                <w:t xml:space="preserve">hal-03139314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La grotte des Gorges ( Jura) : un site inédit à l'interface des territoires symboliques du Paléolithique supérieur ancien.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bois de cervidés.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pigeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S David</w:t>
-[...64 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Vercoutère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modes de contacts et de déplacements au Paléolithique eurasiatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">Mons L., Péan S., Pigeaud R. (dir.), Matières d’art : représentations préhistoriques et supports osseux, relations et contraintes, Industrie de l’os préhistorique, Cahier XIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Errance, pp.33-55, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01897703v1</w:t>
+                <w:t xml:space="preserve">hal-03139317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle d’analyse</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mons L.,</w:t>
+                <w:t xml:space="preserve">De la matière osseuse à l’art mobilier préhistorique : bilan et éléments de réflexion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Péan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pigeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mons L., Péan S., Pigeaud R. (dir.), Matières d’art : représentations préhistoriques et supports osseux, relations et contraintes, Industrie de l’os préhistorique, Cahier XIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions Errance, pp.29, 2014</w:t>
+              <w:t xml:space="preserve">, Editions Errance, pp.227-231, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03139316v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03139312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle d’analyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pigeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mons L., Péan S., Pigeaud R. (dir.), Matières d’art : représentations préhistoriques et supports osseux, relations et contraintes, Industrie de l’os préhistorique, Cahier XIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Errance, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03186140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadrages : inscription de la représentation dans les limites physiques du support.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La grotte des Gorges ( Jura) : un site inédit à l'interface des territoires symboliques du Paléolithique supérieur ancien.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco D’errico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Bereizat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marcel Otte &amp; Foni Le Brun Ricalens. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mons L., Péan S., Pigeaud R. (dir.), Matières d’art : représentations préhistoriques et supports osseux, relations et contraintes, Industrie de l’os préhistorique, Cahier XIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Errance, pp.27-28, 2014</w:t>
+              <w:t xml:space="preserve">Modes de contacts et de déplacements au Paléolithique eurasiatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03139314v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01897703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bois de cervidés.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Vercoutère</w:t>
+                <w:t xml:space="preserve">Os longs d’oiseau.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mons L.,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pigeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mons L., Péan S., Pigeaud R. (dir.), Matières d’art : représentations préhistoriques et supports osseux, relations et contraintes, Industrie de l’os préhistorique, Cahier XIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions Errance, pp.33-55, 2014</w:t>
+              <w:t xml:space="preserve">, Editions Errance, pp.213-223, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03139317v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03139308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la matière osseuse à l’art mobilier préhistorique : bilan et éléments de réflexion.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modèle d’analyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pigeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Péan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Pigeaud</w:t>
+                <w:t xml:space="preserve">Stéphane Péan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mons L.,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mons L., Péan S., Pigeaud R. (dir.), Matières d’art : représentations préhistoriques et supports osseux, relations et contraintes, Industrie de l’os préhistorique, Cahier XIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions Errance, pp.227-231, 2014</w:t>
+              <w:t xml:space="preserve">, Editions Errance, pp.29, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03139312v1</w:t>
+                <w:t xml:space="preserve">hal-03139316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derrière la paroi. Portrait robot de l'artiste paléolithique.</w:t>
+                <w:t xml:space="preserve">La grotte Margot (Thorigné-en-Charnie, Mayenne). Bilan de la campagne 2012.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laboratoire d'Anthropologie de l'Université de Rennes-1. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GROENEN M. (dir.), Expressions esthétiques et comportements techniques au Paléolithique, Actes du colloque du 16e congrès de l'UISPP, 4-10 septembre 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 3, pp.87-93, 2013, Oxford, BAR International Series, 2496</w:t>
+              <w:t xml:space="preserve">Journée du « CReAAH » Archéologie Archéosciences, Histoire, Rennes, 2 Avril 2011, Publication de l'UMR 6566 du CNRS « Civilisations Atlantiques et Archéosciences »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-3, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03191120v1</w:t>
+                <w:t xml:space="preserve">hal-03197467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'amour au temps des Cro-Magnons.</w:t>
+                <w:t xml:space="preserve">L'Ouest : carrefour ou périphérie ? Observations sur l’art pariétal et mobilier du Paléolithique supérieur ancien des ‘grottes de Saulges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Société Préhistorique Française,. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In JOURNET N., BEDIN V. (coord.), Le sexe d'hier à aujourd'hui.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sciences Humaines, pp.19-23, 2013</w:t>
+              <w:t xml:space="preserve">In BODU P., CHEHMANA L., KLARIC L., MEVEL L., SORIANO S., TEYSSANDIER N. (dir.), Le Paléolithique supérieur ancien de l'Europe du Nord-Ouest, réflexions et synthèses à partir d'un projet collectif de recherche sur le centre et le sud du Bassin parisien, Actes du colloque de Sens, 15-18 Avril 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.251-282, 2013, Mémoire LVI</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03183553v1</w:t>
+                <w:t xml:space="preserve">hal-03191121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES RITUELS DES GROTTES ORNÉES. RÊVES DE PRÉHISTORIENS, RÉALITÉS ARCHÉOLOGIQUES</w:t>
+                <w:t xml:space="preserve">Derrière la paroi. Portrait robot de l'artiste paléolithique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BEAUNE S. de (dir.), Chasseurs-cueilleurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.161-170, 2013</w:t>
+              <w:t xml:space="preserve">GROENEN M. (dir.), Expressions esthétiques et comportements techniques au Paléolithique, Actes du colloque du 16e congrès de l'UISPP, 4-10 septembre 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, pp.87-93, 2013, Oxford, BAR International Series, 2496</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03183552v1</w:t>
+                <w:t xml:space="preserve">hal-03191120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La grotte Margot (Thorigné-en-Charnie, Mayenne). Bilan de la campagne 2012.</w:t>
+                <w:t xml:space="preserve">L'amour au temps des Cro-Magnons.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du « CReAAH » Archéologie Archéosciences, Histoire, Rennes, 2 Avril 2011, Publication de l'UMR 6566 du CNRS « Civilisations Atlantiques et Archéosciences »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.1-3, 2013</w:t>
+              <w:t xml:space="preserve">In JOURNET N., BEDIN V. (coord.), Le sexe d'hier à aujourd'hui.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sciences Humaines, pp.19-23, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03197467v1</w:t>
+                <w:t xml:space="preserve">hal-03183553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Ouest : carrefour ou périphérie ? Observations sur l’art pariétal et mobilier du Paléolithique supérieur ancien des ‘grottes de Saulges</w:t>
+                <w:t xml:space="preserve">LES RITUELS DES GROTTES ORNÉES. RÊVES DE PRÉHISTORIENS, RÉALITÉS ARCHÉOLOGIQUES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Société Préhistorique Française,. </w:t>
+              <w:t xml:space="preserve">CNRS Editions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In BODU P., CHEHMANA L., KLARIC L., MEVEL L., SORIANO S., TEYSSANDIER N. (dir.), Le Paléolithique supérieur ancien de l'Europe du Nord-Ouest, réflexions et synthèses à partir d'un projet collectif de recherche sur le centre et le sud du Bassin parisien, Actes du colloque de Sens, 15-18 Avril 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.251-282, 2013, Mémoire LVI</w:t>
+              <w:t xml:space="preserve">BEAUNE S. de (dir.), Chasseurs-cueilleurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.161-170, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03191121v1</w:t>
+                <w:t xml:space="preserve">halshs-03183552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6177,77 +6177,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un capriné dans le « canyon ». Présence du bouquetin (&lt;i&amp;gt;Capra ibex&lt;/i&amp;gt;) au Solutréen dans la vallée de l'Erve (Mayenne, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bemilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Hinguant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Élie Moullé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6279,277 +6279,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02504367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des mammouths et des hommes en Armorique : occupations humaines et variations de l’environnement au Pléistocène dans l’Ouest de la France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Symétries et tourbillons, l'apport d'Alain Testart à l'étude de l'art paléolithique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pigeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Laurent Monnier</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valérie Lecrivain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Homme, la faune et le climat durant la Préhistoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Musée d’Anthropologie préhistorique de Monaco, Oct 2014, Monaco, Monaco. pp.91-121</w:t>
+              <w:t xml:space="preserve">De l'ethnologie à la préhistoire ou l'édification d'une sociologie générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02476225v1</w:t>
+                <w:t xml:space="preserve">hal-02139273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symétries et tourbillons, l'apport d'Alain Testart à l'étude de l'art paléolithique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Pigeaud</w:t>
+                <w:t xml:space="preserve">Des mammouths et des hommes en Armorique : occupations humaines et variations de l’environnement au Pléistocène dans l’Ouest de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Laurent Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cliquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Hinguant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Lecrivain</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Briagell Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De l'ethnologie à la préhistoire ou l'édification d'une sociologie générale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">L’Homme, la faune et le climat durant la Préhistoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée d’Anthropologie préhistorique de Monaco, Oct 2014, Monaco, Monaco. pp.91-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02139273v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un site inédit à l’interface de territoires symboliques du Paléolithique supérieur ancien : la grotte des Gorges (Jura), in M. Otte (dir.), Modes de déplacements et de contacts dans le Paléolithique eurasiatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco d'Erricoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6712,64 +6712,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Petrognani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco D’errico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6906,342 +6906,342 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grotte Margot (Thorigné-en-Charnie, Mayenne) : bilan de la campagne 2015</w:t>
+                <w:t xml:space="preserve">La grotte du Sorcier (Saint-Cirq, Dordogne) : bilan de la campagne 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bougard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Berrouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cailhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Guigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du "CReAAH", Archéologie, Archéosciences, Histoire, Rennes, 2 avril 2016. Résumés des communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, pp.24-27</w:t>
+              <w:t xml:space="preserve">, 2016, pp.28-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01951427v1</w:t>
+                <w:t xml:space="preserve">hal-01951459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La grotte du Sorcier (Saint-Cirq, Dordogne) : bilan de la campagne 2015</w:t>
+                <w:t xml:space="preserve">Grotte Margot (Thorigné-en-Charnie, Mayenne) : bilan de la campagne 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Paitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Cogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Guigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du "CReAAH", Archéologie, Archéosciences, Histoire, Rennes, 2 avril 2016. Résumés des communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, pp.28-30</w:t>
+              <w:t xml:space="preserve">, 2016, pp.24-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01951459v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grotte Margot (Thorigné-en-Charnie, Mayenne) : bilan des campagnes 2013 et 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Paitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Guigon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du "CReAAH", Archéologie, Archéosciences, Histoire, Rennes, 21 mars 2015. Résumés des communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.10-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7260,243 +7260,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02465666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les influences culturelles dans la grotte des Gorges, à Amanges (Jura)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La grotte du Sorcier (Saint-Cirq, Dordogne). Bilan des campagnes 2010-2103</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Robert</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bougard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Berrouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Paitier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIX International Rock Art Conference IFRAO, Arkeos 37</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, p.674</w:t>
+              <w:t xml:space="preserve">Journée du "CReAAH", Archéologie, Archéosciences, Histoire, Rennes, 21 mars 2015. Résumés des communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.14-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04952537v1</w:t>
+                <w:t xml:space="preserve">hal-02465670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La grotte du Sorcier (Saint-Cirq, Dordogne). Bilan des campagnes 2010-2103</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les influences culturelles dans la grotte des Gorges, à Amanges (Jura)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hervé Paitier</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Petrognani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du "CReAAH", Archéologie, Archéosciences, Histoire, Rennes, 21 mars 2015. Résumés des communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.14-17</w:t>
+              <w:t xml:space="preserve">XIX International Rock Art Conference IFRAO, Arkeos 37</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, p.674</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02465670v1</w:t>
+                <w:t xml:space="preserve">hal-04952537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'art mobilier : la tête d'ours sculptée</w:t>
               </w:r>
@@ -7534,51 +7534,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cailhol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, pp. 274-286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7635,51 +7635,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Petrognani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco d'Errico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7746,103 +7746,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Margot Cave (Mayenne): A New Palaeolithic Sanctuary in West France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pigeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Hinguant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Deviese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clélia Dufayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">British Archaeological Reports, pp.81-92, 2010, Proceedings of the XV World Congress UISPP (Lisbon, 4-9 September 2006)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
@@ -7954,51 +7954,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="36428D80"/>
+    <w:nsid w:val="C9B3E605"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8185,51 +8185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-pigeaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5231-6424" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/067353754" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460765v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pigeaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/societes-plurielles.2026.17331" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424445v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876859v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pls.557.0019" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04179194v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco D&#8217;errico" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge David" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coqueugniot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Meister" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Dutkiewicz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-39897-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925072v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Heimlich" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430386v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02365692v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall White" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Bosinski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Bourrillon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clottes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Conkey" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2019.102640" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354902v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. White" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bosinski" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bourrillon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clottes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Conkey" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250355v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret W Conkey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02162076v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.32298" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01544126v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2015.12.004" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01940850v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Hinguant" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01147534v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Berrouet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Citerne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guillaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Paitiere" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2014.06.005" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196468v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178502v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Treguier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pigeaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080801v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Ladur&#233;e" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Betton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2013.14316" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197468v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196469v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162952v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hinguant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Paitier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pommier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonic" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01147568v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Valois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Bermejo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guerin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.385" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XNW21KR2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558916v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;lard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Primault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Rodet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003598X00100158" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F518FCE8691B7F7683992E845EE22E5FEC95A8B3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558920v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Plagnes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouchard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Causse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2010.01.004" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VXKWZDQ6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00289353v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M&#233;lard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourges" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laval" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327523v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Deviese" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Dufayet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Trelohan-Chauve" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03362807v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primault J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourges" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Deveau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350627v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346175v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Laval" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2004.2040" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350646v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131403v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Valladas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Arnold" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cachier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0683(03)00014-9" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1V4WGQ8G-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929110v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane de Parthenay" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sarrazin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lesvignes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beauval" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197470v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paitier Herv&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berrouet Florian" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonic Georges" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonic Pascal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199710v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197469v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Quellec Jean-Lo&#239;c" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pommier Vincent" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379191v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-0199-2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01942885v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Naveau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Jarri" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427571v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grimaud-Herv&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Serre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Nespoulet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03152269v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Arellano" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Baumann" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/shop_515-48626-5204-800/m67-2020-le-solutreen-de-la-vallee-de-l-erve-mayenne-dix-ans-de-recherche-dans-la-grotte-rochefort-sous-la-direction-de-stephan-hinguant-et-rozenn-colleter.html" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03150328v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;lie Moull&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03152272v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Colleter" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599763v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lahaye" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02154989v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Guigon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cths.fr/ed/edition.php?id=7400#" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02573650v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926908v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Petrognani" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926885v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01940790v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02477633v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Battesti" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Corb&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02477584v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bougard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Paitier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139308v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mons L.," TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897703v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S David" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bereizat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Robert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139316v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;an" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186140v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pean" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mons" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139314v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139317v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vercout&#232;re" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139312v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P&#233;an" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191120v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183553v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03183552v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197467v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191121v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02504367v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02476225v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Monnier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lefort" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cliquet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briagell Huet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02139273v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lecrivain" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313509v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Erricoa" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Bereiziat" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201470v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952017v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350622v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01951427v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Cogne" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01951459v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02465666v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952537v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02465670v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00981643v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Errico" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00981639v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Petrognani" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881104v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-pigeaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5231-6424" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/067353754" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460765v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pigeaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/societes-plurielles.2026.17331" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424445v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876859v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pls.557.0019" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04179194v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco D&#8217;errico" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge David" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coqueugniot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Meister" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Dutkiewicz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-39897-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925072v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Heimlich" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430386v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354902v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. White" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bosinski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bourrillon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clottes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Conkey" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02365692v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall White" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Bosinski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Bourrillon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clottes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Conkey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2019.102640" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250355v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret W Conkey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02162076v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.32298" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01544126v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2015.12.004" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01940850v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Hinguant" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01147534v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Berrouet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Citerne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guillaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Paitiere" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2014.06.005" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196469v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197468v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196468v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178502v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Treguier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pigeaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080801v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Ladur&#233;e" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Betton" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2013.14316" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162952v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hinguant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Paitier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pommier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonic" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558920v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Plagnes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouchard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Causse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2010.01.004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VXKWZDQ6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558916v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;lard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Primault" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Rodet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003598X00100158" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F518FCE8691B7F7683992E845EE22E5FEC95A8B3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01147568v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Valois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Bermejo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guerin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.385" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XNW21KR2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00289353v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M&#233;lard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourges" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laval" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03362807v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primault J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourges" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Deveau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327523v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Deviese" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Dufayet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Trelohan-Chauve" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350627v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346175v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Laval" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2004.2040" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350646v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131403v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Valladas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Arnold" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cachier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0683(03)00014-9" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1V4WGQ8G-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929110v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane de Parthenay" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sarrazin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lesvignes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beauval" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199710v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197470v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paitier Herv&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berrouet Florian" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonic Georges" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonic Pascal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197469v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Quellec Jean-Lo&#239;c" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pommier Vincent" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379191v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-0199-2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01942885v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Naveau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Jarri" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427571v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grimaud-Herv&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Serre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Nespoulet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03150328v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;lie Moull&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/shop_515-48626-5204-800/m67-2020-le-solutreen-de-la-vallee-de-l-erve-mayenne-dix-ans-de-recherche-dans-la-grotte-rochefort-sous-la-direction-de-stephan-hinguant-et-rozenn-colleter.html" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03152272v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Colleter" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03152269v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Arellano" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Baumann" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599763v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lahaye" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926908v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Petrognani" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926885v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02573650v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02154989v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Guigon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cths.fr/ed/edition.php?id=7400#" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02477584v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bougard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Paitier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02477633v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Battesti" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Corb&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01940790v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139314v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mons L.," TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139317v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vercout&#232;re" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139312v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P&#233;an" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186140v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pean" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mons" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897703v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S David" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bereizat" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Robert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139308v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139316v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;an" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197467v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191121v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191120v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183553v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03183552v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02504367v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02139273v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lecrivain" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02476225v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Monnier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lefort" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cliquet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briagell Huet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313509v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Erricoa" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Bereiziat" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201470v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952017v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350622v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01951459v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01951427v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Cogne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02465666v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02465670v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952537v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00981643v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Errico" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00981639v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Petrognani" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881104v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>