--- v1 (2026-04-19)
+++ v2 (2026-05-31)
@@ -720,355 +720,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04430386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unas fechas antiguas no hacen una nueva arqueología: la necesidad de integrar métodos arqueométricos y arqueológicos en los estudios de arte rupestre</w:t>
+                <w:t xml:space="preserve">Still no archaeological evidence that Neanderthals created Iberian cave art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. White</w:t>
+                <w:t xml:space="preserve">Randall White</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Bosinski</w:t>
+                <w:t xml:space="preserve">Gerhard Bosinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Bourrillon</w:t>
+                <w:t xml:space="preserve">Raphaelle Bourrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Clottes</w:t>
+                <w:t xml:space="preserve">Jean Clottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Conkey</w:t>
+                <w:t xml:space="preserve">Margaret Conkey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anejos de Nailos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 144, pp.102640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2019.102640⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03354902v1</w:t>
+                <w:t xml:space="preserve">hal-02365692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Still no archaeological evidence that Neanderthals created Iberian cave art</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unas fechas antiguas no hacen una nueva arqueología: la necesidad de integrar métodos arqueométricos y arqueológicos en los estudios de arte rupestre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerhard Bosinski</w:t>
+                <w:t xml:space="preserve">R. White</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaelle Bourrillon</w:t>
+                <w:t xml:space="preserve">G. Bosinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Clottes</w:t>
+                <w:t xml:space="preserve">R. Bourrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaret Conkey</w:t>
+                <w:t xml:space="preserve">J. Clottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Conkey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Anejos de Nailos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6, pp.17-28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02365692v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unas fechas antiguas no hacen une nueva arqueología: la necesitad de integar métodos arquemétricos y arqueológicos en los estudios de arte rupestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randall White</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard Bosinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaelle Bourrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Clottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaret W Conkey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1446,730 +1446,742 @@
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 13 (8), pp.727-736. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crpv.2014.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01147534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La grotte Margot, chambre obscure, boîte à images.</w:t>
+                <w:t xml:space="preserve">Préhistoire. Ombres chinoises dans les grottes ornées. Un stupéfiant retour en arrière.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 358, pp.16-21</w:t>
+              <w:t xml:space="preserve">Archéologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 508, pp.6-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03196469v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03196468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Cirq-du-Bugue. La grotte du Sorcier.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Pigeaud</w:t>
+                <w:t xml:space="preserve">La grotte préhistorique de « la Roche » (Louverné, Mayenne).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Treguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pigeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan scientifique régional Nouvelle-Aquitaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.62-63</w:t>
+              <w:t xml:space="preserve">Sciences etc.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1, pp.61-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03197468v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03178502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préhistoire. Ombres chinoises dans les grottes ornées. Un stupéfiant retour en arrière.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Du Paléolithique au paléographique : étude des graffiti modernes dans la grotte Margot (Thorigné-en-Charnie, Mayenne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Ladurée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Betton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Berrouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (4), pp.605-621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bspf.2013.14316⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03196468v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La grotte préhistorique de « la Roche » (Louverné, Mayenne).</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Pigeaud</w:t>
+                <w:t xml:space="preserve">La grotte Margot, chambre obscure, boîte à images.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pigeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences etc.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 1, pp.61-71</w:t>
+              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 358, pp.16-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03178502v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03196469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du Paléolithique au paléographique : étude des graffiti modernes dans la grotte Margot (Thorigné-en-Charnie, Mayenne)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Saint-Cirq-du-Bugue. La grotte du Sorcier.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florian Berrouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bilan scientifique régional Nouvelle-Aquitaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.62-63</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03080801v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03197468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La grotte Margot (Thorigné-en-Charnie, Mayenne) : un sanctuaire complexe aux influences multiples ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pigeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hinguant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Paitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bonic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société préhistorique Ariège-Pyrénées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Préhistoire, Arts &amp; Sociétés, LXVII, pp.81-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03162952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses archéométriques dans la grotte ornée Mayenne-Sciences (Thorigné-en-Charnie, Mayenne)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Karstic Morphologies Identified with Geophysics around Saulges Caves (Mayenne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Bermejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Hinguant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeaud</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christiane Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'anthropologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 114 (1), pp.97 - 112. </w:t>
+              <w:t xml:space="preserve">ARCHAEOLOGICAL PROSPECTION</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 17 (3), pp.151-160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anthro.2010.01.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/arp.385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01558920v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01147568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gravettian painting and associated activity at Le Moulin de Laguenay (Lissac-sur-Couze, Corrèze)</w:t>
               </w:r>
@@ -2278,1356 +2290,1356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01558916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karstic Morphologies Identified with Geophysics around Saulges Caves (Mayenne, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyses archéométriques dans la grotte ornée Mayenne-Sciences (Thorigné-en-Charnie, Mayenne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pigeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Valois</w:t>
+                <w:t xml:space="preserve">Valérie Plagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Bermejo</w:t>
+                <w:t xml:space="preserve">Michel Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Guerin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Romain Pigeaud</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARCHAEOLOGICAL PROSPECTION</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/arp.385⟩</w:t>
+              <w:t xml:space="preserve">L'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 114 (1), pp.97 - 112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anthro.2010.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01147568v1</w:t>
+                <w:t xml:space="preserve">hal-01558920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Grotte ornée du Moulin de Languenay (Lissac-sur-Couze, Corrèze)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Primault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mélard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bourges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Préhistoire du Sud-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, sous presse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00289353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La grotte ornée du Moulin de Laguenay (Lissac-sur-Couze, Corrèze)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primault Jérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Deveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Heimlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Préhistoire du Sud-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 13 (1), pp.37-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03362807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palaeolithic cave art in West France: an exceptional discovery: the Margot Cave (Mayenne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pigeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Deviese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clélia Dufayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Trelohan-Chauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antiquity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 80 (309), pp.00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00327523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE HORSES AT THE PARPALLÓ CAVE (GANDIA, VALÈNCIA, SPAIN)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAGVNTVM. Papeles del Laboratorio de Arqueología de Valencia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, PLA V (37), pp.9-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00350627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La grotte ornée Mayenne-Sciences (Thorigné-en-Charnie, Mayenne) : un exemple d’art pariétal d’époque gravettienne en France septentrionale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Laval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia Préhistoire – Archéologie de la France préhistorique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 46, pp.1-154. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/galip.2004.2040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02346175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le panneau principal de la grotte ornée Mayenne-Sciences (Thorigné en Charnie, Mayenne)</w:t>
+                <w:t xml:space="preserve">Deux datations carbone 14 en spectrométrie de masse par accélérateur (SMA) pour une représentation pariétale de la grotte Mayenne-Sciences (Thorigné-en-Charnie, Mayenne) : émergence d’un art gravettien en France septentrionale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Valladas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Cachier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 2 (2), pp.161-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1631-0683(03)00014-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00350646v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03131403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deux datations carbone 14 en spectrométrie de masse par accélérateur (SMA) pour une représentation pariétale de la grotte Mayenne-Sciences (Thorigné-en-Charnie, Mayenne) : émergence d’un art gravettien en France septentrionale ?</w:t>
+                <w:t xml:space="preserve">Le panneau principal de la grotte ornée Mayenne-Sciences (Thorigné en Charnie, Mayenne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Cachier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 20, pp.13-31</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03131403v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00350646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Grotte des Morts. Rapport d’Aide à la Préparation de Publication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane de Parthenay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejma Goutas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lesvignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Beauval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DRAC Nouvelle-Aquitaine, Service Régional de l’Archéologie. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04929110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospection avec relevés d’art rupestre (grotte de La Roche, commune de Louverné, Laval). » Rapport intermédiaire sur la campagne de relevés, d’études et d’analyses. Campagne 2012</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] UMR 7194 du CNRS, Département de Préhistoire du MNHN. 2013, pp.28</w:t>
+                <w:t xml:space="preserve">Rapport de la campagne de prospection avec relevé d’art rupestre. Grotte du Sorcier, commune de Saint-Cirq-du-Bugue (Dordogne), 19 Novembre – 6 décembre 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pigeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paitier Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berrouet Florian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonic Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonic Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] DRAC Aquitaine. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03199710v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03197470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport de la campagne de prospection avec relevé d’art rupestre. Grotte du Sorcier, commune de Saint-Cirq-du-Bugue (Dordogne), 19 Novembre – 6 décembre 2012</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] DRAC Aquitaine. 2013</w:t>
+                <w:t xml:space="preserve">Prospection avec relevés d’art rupestre (grotte de La Roche, commune de Louverné, Laval). » Rapport intermédiaire sur la campagne de relevés, d’études et d’analyses. Campagne 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pigeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 7194 du CNRS, Département de Préhistoire du MNHN. 2013, pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03197470v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03199710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospection avec relevés d’art rupestre dans la vallée de l’Erve (grotte Mayenne- Sciences et grotte Margot, commune de Thorigné-en-Charnie, Mayenne). Rapport intermédiaire sur la campagne de relevés, d’études et d’analyses. Campagne 2012.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pigeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Quellec Jean-Loïc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paitier Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pommier Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Programme UMR 6566 du CNRS « Civilisations Atlantiques et Archéosciences », Université de Rennes-1, et USM 103 – UMR 7194 du CNRS, Département de Préhistoire du MNHN. 2013, pp.108</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03197469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3637,319 +3649,319 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment reconstituer la Préhistoire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EDP Sciences, 2021, 9782759801992. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/978-2-7598-0199-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03379191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saulges et la préhistoire en Mayenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Naveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Hinguant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Jarri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pigeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communauté de communes des Coëvrons, 195 p., 2017, 978-2-9560036-0-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01942885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoires d'ancêtres - La grande aventure de la Préhistoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Grimaud-Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Nespoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pigeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Errance, pp.144, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02427571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3959,2936 +3971,2936 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Art</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les implications chronoclimatiques, paléoenvironnementales et culturelles du Solutréen de la grotte Rochefort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Hinguant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Almudena Arellano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malvina Baumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Béarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bemilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Solutréen de la vallée de l'Erve (Mayenne) : Dix ans de recherche dans la grotte Rochefort</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 67, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Société préhistorique française</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.283-322, 2020, Mémoires de la Société Préhistorique Française, 2-946745-82-2</w:t>
+              <w:t xml:space="preserve">, pp.339-342, 2020, Mémoires de la Société Préhistorique Française, 2-946745-82-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150328v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focus sur un habitat singulier : la grotte Rochefort, occupation saisonnière ou habitat pérenne ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pigeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Hinguant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Romain Pigeaud</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Élie Moullé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Solutréen de la vallée de l'Erve (Mayenne) : Dix ans de recherche dans la grotte Rochefort</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 67, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Société préhistorique française</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.343-346, 2020, Mémoires de la Société Préhistorique Française, 2-946745-82-2</w:t>
+              <w:t xml:space="preserve">, pp.283-322, 2020, Mémoires de la Société Préhistorique Française, 2-946745-82-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03152272v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les implications chronoclimatiques, paléoenvironnementales et culturelles du Solutréen de la grotte Rochefort</w:t>
+                <w:t xml:space="preserve">Focus sur un habitat singulier : la grotte Rochefort, occupation saisonnière ou habitat pérenne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Hinguant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Colleter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pigeaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Solutréen de la vallée de l'Erve (Mayenne) : Dix ans de recherche dans la grotte Rochefort</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 67, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Société préhistorique française</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.339-342, 2020, Mémoires de la Société Préhistorique Française, 2-946745-82-2</w:t>
+              <w:t xml:space="preserve">, pp.343-346, 2020, Mémoires de la Société Préhistorique Française, 2-946745-82-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03152269v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une ontologie des Paléolithiques ? L’apport de Philippe Descola à l’étude de l’art paléolithique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au seuil de la forêt. Hommage à Philippe Descola, l’anthropologue de la nature.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tautem, 2019, 979-10-97230-27-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04599763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les gravures figuratives des Gorges</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Petrognani</w:t>
+                <w:t xml:space="preserve">Les grottes de la vallée de l'Erve, une &amp;quot;zone refuge&amp;quot; en pleine glaciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Hinguant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Serge David (dir.); Editions Centre jurassien du patrimoine. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gérard Aubin, Charles Tanguy Le Roux, Cyril Marcigny (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aux origines de l’art dans le Jura : Il y a 32 000 ans la grotte des Gorges à Amange</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.104-124, 2018, 978-2905854018</w:t>
+              <w:t xml:space="preserve">Sur le terrain avec les archéologues : 30 ans de découvertes dans l'Ouest de de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes (PUR), pp.34-35, 2018, 978-2-7535-6464-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04926908v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’identité culturelle des Aurignaciens de la grotte des Gorges (Amange, Jura)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge David</w:t>
+                <w:t xml:space="preserve">Les représentations animales de la grotte Margot (Thorigné-en-Charnie, Mayenne) : essai de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Guigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeolithic rock and cave art in Central Europe ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp. 33-60, 2018</w:t>
+              <w:t xml:space="preserve">Animal symbolisé, animal exploité : du Paléolithique à la Protohistoire. Actes du 141ème Congrès du CTHS « L’animal et l’homme », Rouen, 11-16 avril 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comité des travaux historiques et scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.383-402, 2018, 978-2-7355-0886-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04926885v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les grottes de la vallée de l'Erve, une &amp;quot;zone refuge&amp;quot; en pleine glaciation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphan Hinguant</w:t>
+                <w:t xml:space="preserve">Les gravures figuratives des Gorges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Petrognani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeaud</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Gérard Aubin, Charles Tanguy Le Roux, Cyril Marcigny (dir.). </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Serge David (dir.); Editions Centre jurassien du patrimoine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sur le terrain avec les archéologues : 30 ans de découvertes dans l'Ouest de de la France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes (PUR), pp.34-35, 2018, 978-2-7535-6464-0</w:t>
+              <w:t xml:space="preserve">Aux origines de l’art dans le Jura : Il y a 32 000 ans la grotte des Gorges à Amange</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.104-124, 2018, 978-2905854018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02573650v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04926908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les représentations animales de la grotte Margot (Thorigné-en-Charnie, Mayenne) : essai de synthèse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’identité culturelle des Aurignaciens de la grotte des Gorges (Amange, Jura)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pigeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphaine Guigon</w:t>
-[...17 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stéphane Petrognani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Harald Floss; Andreas Pastoors (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal symbolisé, animal exploité : du Paléolithique à la Protohistoire. Actes du 141ème Congrès du CTHS « L’animal et l’homme », Rouen, 11-16 avril 2016</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.383-402, 2018, 978-2-7355-0886-0</w:t>
+              <w:t xml:space="preserve">Palaeolithic rock and cave art in Central Europe ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 33-60, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154989v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04926885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La statuette de tortue du Roc-Saint-Cirq (Dordogne, France) : nouvelle interprétation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Bougard</w:t>
+                <w:t xml:space="preserve">L'art mobilier de la grotte des Gorges (Amange, Jura, France). Approche méthodologique et premiers résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Paitier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniel Battesti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cailhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Corbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cleyet-Merle J.-J., Geneste J.-M., Man-Estier E. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'art au quotidien, objets ornés du Paléolithique supérieur. Actes du colloque international, Les Eyzies-de-Tayac, 16-20 juin 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.473-483, 2017, Paléo n° spécial 2016, 978-2-911233-12-8</w:t>
+              <w:t xml:space="preserve">, pp.553-574, 2017, Paléo n° spécial 2016, 978-2-911233-12-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02477584v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02477633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'art mobilier de la grotte des Gorges (Amange, Jura, France). Approche méthodologique et premiers résultats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge David</w:t>
+                <w:t xml:space="preserve">Rituels familiers, pierres recyclées. Les plaquettes gravées du Solutréen de la grotte Rochefort (Mayenne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Hinguant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cleyet-Merle J.-J., Geneste J.-M., Man-Estier E. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'art au quotidien, objets ornés du Paléolithique supérieur. Actes du colloque international, Les Eyzies-de-Tayac, 16-20 juin 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.553-574, 2017, Paléo n° spécial 2016, 978-2-911233-12-8</w:t>
+              <w:t xml:space="preserve">, pp.381-399, 2017, Paléo n° spécial 2016, 978-2-911233-12-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02477633v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rituels familiers, pierres recyclées. Les plaquettes gravées du Solutréen de la grotte Rochefort (Mayenne, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphan Hinguant</w:t>
+                <w:t xml:space="preserve">La statuette de tortue du Roc-Saint-Cirq (Dordogne, France) : nouvelle interprétation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bougard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Berrouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Paitier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cleyet-Merle J.-J., Geneste J.-M., Man-Estier E. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'art au quotidien, objets ornés du Paléolithique supérieur. Actes du colloque international, Les Eyzies-de-Tayac, 16-20 juin 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.381-399, 2017, Paléo n° spécial 2016, 978-2-911233-12-8</w:t>
+              <w:t xml:space="preserve">, pp.473-483, 2017, Paléo n° spécial 2016, 978-2-911233-12-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01940790v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02477584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadrages : inscription de la représentation dans les limites physiques du support.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Os longs d’oiseau.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mons L.,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mons L.,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mons L., Péan S., Pigeaud R. (dir.), Matières d’art : représentations préhistoriques et supports osseux, relations et contraintes, Industrie de l’os préhistorique, Cahier XIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions Errance, pp.27-28, 2014</w:t>
+              <w:t xml:space="preserve">, Editions Errance, pp.213-223, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03139314v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03139308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bois de cervidés.</w:t>
-[...29 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La grotte des Gorges ( Jura) : un site inédit à l'interface des territoires symboliques du Paléolithique supérieur ancien.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco D’errico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pigeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Bereizat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marcel Otte &amp; Foni Le Brun Ricalens. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mons L., Péan S., Pigeaud R. (dir.), Matières d’art : représentations préhistoriques et supports osseux, relations et contraintes, Industrie de l’os préhistorique, Cahier XIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Errance, pp.33-55, 2014</w:t>
+              <w:t xml:space="preserve">Modes de contacts et de déplacements au Paléolithique eurasiatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03139317v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01897703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la matière osseuse à l’art mobilier préhistorique : bilan et éléments de réflexion.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Pigeaud</w:t>
+                <w:t xml:space="preserve">Modèle d’analyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pigeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Péan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mons L.,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mons L., Péan S., Pigeaud R. (dir.), Matières d’art : représentations préhistoriques et supports osseux, relations et contraintes, Industrie de l’os préhistorique, Cahier XIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions Errance, pp.227-231, 2014</w:t>
+              <w:t xml:space="preserve">, Editions Errance, pp.29, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03139312v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03139316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle d’analyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pigeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mons L., Péan S., Pigeaud R. (dir.), Matières d’art : représentations préhistoriques et supports osseux, relations et contraintes, Industrie de l’os préhistorique, Cahier XIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Errance, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03186140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La grotte des Gorges ( Jura) : un site inédit à l'interface des territoires symboliques du Paléolithique supérieur ancien.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cadrages : inscription de la représentation dans les limites physiques du support.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...31 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mons L.,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modes de contacts et de déplacements au Paléolithique eurasiatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">Mons L., Péan S., Pigeaud R. (dir.), Matières d’art : représentations préhistoriques et supports osseux, relations et contraintes, Industrie de l’os préhistorique, Cahier XIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Errance, pp.27-28, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01897703v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03139314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Os longs d’oiseau.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Pigeaud</w:t>
+                <w:t xml:space="preserve">Bois de cervidés.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pigeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vercoutère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mons L., Péan S., Pigeaud R. (dir.), Matières d’art : représentations préhistoriques et supports osseux, relations et contraintes, Industrie de l’os préhistorique, Cahier XIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions Errance, pp.213-223, 2014</w:t>
+              <w:t xml:space="preserve">, Editions Errance, pp.33-55, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03139308v1</w:t>
+                <w:t xml:space="preserve">hal-03139317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle d’analyse</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mons L.,</w:t>
+                <w:t xml:space="preserve">De la matière osseuse à l’art mobilier préhistorique : bilan et éléments de réflexion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Péan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pigeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mons L., Péan S., Pigeaud R. (dir.), Matières d’art : représentations préhistoriques et supports osseux, relations et contraintes, Industrie de l’os préhistorique, Cahier XIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions Errance, pp.29, 2014</w:t>
+              <w:t xml:space="preserve">, Editions Errance, pp.227-231, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03139316v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03139312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La grotte Margot (Thorigné-en-Charnie, Mayenne). Bilan de la campagne 2012.</w:t>
+                <w:t xml:space="preserve">Derrière la paroi. Portrait robot de l'artiste paléolithique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du « CReAAH » Archéologie Archéosciences, Histoire, Rennes, 2 Avril 2011, Publication de l'UMR 6566 du CNRS « Civilisations Atlantiques et Archéosciences »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.1-3, 2013</w:t>
+              <w:t xml:space="preserve">GROENEN M. (dir.), Expressions esthétiques et comportements techniques au Paléolithique, Actes du colloque du 16e congrès de l'UISPP, 4-10 septembre 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, pp.87-93, 2013, Oxford, BAR International Series, 2496</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03197467v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03191120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Ouest : carrefour ou périphérie ? Observations sur l’art pariétal et mobilier du Paléolithique supérieur ancien des ‘grottes de Saulges</w:t>
+                <w:t xml:space="preserve">L'amour au temps des Cro-Magnons.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In BODU P., CHEHMANA L., KLARIC L., MEVEL L., SORIANO S., TEYSSANDIER N. (dir.), Le Paléolithique supérieur ancien de l'Europe du Nord-Ouest, réflexions et synthèses à partir d'un projet collectif de recherche sur le centre et le sud du Bassin parisien, Actes du colloque de Sens, 15-18 Avril 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.251-282, 2013, Mémoire LVI</w:t>
+              <w:t xml:space="preserve">In JOURNET N., BEDIN V. (coord.), Le sexe d'hier à aujourd'hui.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sciences Humaines, pp.19-23, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03191121v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03183553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derrière la paroi. Portrait robot de l'artiste paléolithique.</w:t>
+                <w:t xml:space="preserve">LES RITUELS DES GROTTES ORNÉES. RÊVES DE PRÉHISTORIENS, RÉALITÉS ARCHÉOLOGIQUES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS Editions. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GROENEN M. (dir.), Expressions esthétiques et comportements techniques au Paléolithique, Actes du colloque du 16e congrès de l'UISPP, 4-10 septembre 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 3, pp.87-93, 2013, Oxford, BAR International Series, 2496</w:t>
+              <w:t xml:space="preserve">BEAUNE S. de (dir.), Chasseurs-cueilleurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.161-170, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03191120v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03183552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'amour au temps des Cro-Magnons.</w:t>
+                <w:t xml:space="preserve">La grotte Margot (Thorigné-en-Charnie, Mayenne). Bilan de la campagne 2012.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laboratoire d'Anthropologie de l'Université de Rennes-1. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In JOURNET N., BEDIN V. (coord.), Le sexe d'hier à aujourd'hui.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sciences Humaines, pp.19-23, 2013</w:t>
+              <w:t xml:space="preserve">Journée du « CReAAH » Archéologie Archéosciences, Histoire, Rennes, 2 Avril 2011, Publication de l'UMR 6566 du CNRS « Civilisations Atlantiques et Archéosciences »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-3, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03183553v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03197467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES RITUELS DES GROTTES ORNÉES. RÊVES DE PRÉHISTORIENS, RÉALITÉS ARCHÉOLOGIQUES</w:t>
+                <w:t xml:space="preserve">L'Ouest : carrefour ou périphérie ? Observations sur l’art pariétal et mobilier du Paléolithique supérieur ancien des ‘grottes de Saulges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">CNRS Editions. </w:t>
+              <w:t xml:space="preserve">Société Préhistorique Française,. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BEAUNE S. de (dir.), Chasseurs-cueilleurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.161-170, 2013</w:t>
+              <w:t xml:space="preserve">In BODU P., CHEHMANA L., KLARIC L., MEVEL L., SORIANO S., TEYSSANDIER N. (dir.), Le Paléolithique supérieur ancien de l'Europe du Nord-Ouest, réflexions et synthèses à partir d'un projet collectif de recherche sur le centre et le sud du Bassin parisien, Actes du colloque de Sens, 15-18 Avril 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.251-282, 2013, Mémoire LVI</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03183552v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03191121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un capriné dans le « canyon ». Présence du bouquetin (&lt;i&amp;gt;Capra ibex&lt;/i&amp;gt;) au Solutréen dans la vallée de l'Erve (Mayenne, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bemilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Hinguant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Élie Moullé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes et Caprinés. De la montagne à la steppe, de la chasse à l'élevage. 39e Rencontres Internationales d'Archéologie et d'Histoire d'Antibes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lionel Gourichon; Camille Daujeard; Jean-Philip Brugal, Oct 2018, Antibes, France. pp.121-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02504367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symétries et tourbillons, l'apport d'Alain Testart à l'étude de l'art paléolithique</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Des mammouths et des hommes en Armorique : occupations humaines et variations de l’environnement au Pléistocène dans l’Ouest de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Laurent Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cliquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Hinguant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Briagell Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De l'ethnologie à la préhistoire ou l'édification d'une sociologie générale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">L’Homme, la faune et le climat durant la Préhistoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée d’Anthropologie préhistorique de Monaco, Oct 2014, Monaco, Monaco. pp.91-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02139273v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des mammouths et des hommes en Armorique : occupations humaines et variations de l’environnement au Pléistocène dans l’Ouest de la France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Symétries et tourbillons, l'apport d'Alain Testart à l'étude de l'art paléolithique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pigeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lecrivain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Homme, la faune et le climat durant la Préhistoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Musée d’Anthropologie préhistorique de Monaco, Oct 2014, Monaco, Monaco. pp.91-121</w:t>
+              <w:t xml:space="preserve">De l'ethnologie à la préhistoire ou l'édification d'une sociologie générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476225v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un site inédit à l’interface de territoires symboliques du Paléolithique supérieur ancien : la grotte des Gorges (Jura), in M. Otte (dir.), Modes de déplacements et de contacts dans le Paléolithique eurasiatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco d'Erricoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Bereiziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Griggo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A venir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Liège, Belgique. pp. 537-567</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01313509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il faudra bien ressortir ! La grotte : passage obscur, intérieur nuit.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Il faudra bien ressortir ! La grotte : passage obscur, intérieur nuit. L’Intérieur. XXe entretiens de La Garenne Lemot. Colloque international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Clisson, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03201470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un site inédit à l'interface de territoires symboliques du Paléolithique supérieur ancien : la grotte des Gorges (Jura)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Petrognani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco D’errico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International IUSPP "Modes de contacts et de déplacements au Paléolithique eurasiatique"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04952017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES RITUELS DES GROTTES ORNÉES. RÊVES DE PRÉHISTORIENS, RÉALITÉS ARCHÉOLOGIQUES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Restituer la vie quotidienne au Paléolithique supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00350622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6898,831 +6910,831 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La grotte du Sorcier (Saint-Cirq, Dordogne) : bilan de la campagne 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bougard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Berrouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cailhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Guigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du "CReAAH", Archéologie, Archéosciences, Histoire, Rennes, 2 avril 2016. Résumés des communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, pp.28-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01951459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grotte Margot (Thorigné-en-Charnie, Mayenne) : bilan de la campagne 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Paitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Cogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Guigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du "CReAAH", Archéologie, Archéosciences, Histoire, Rennes, 2 avril 2016. Résumés des communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, pp.24-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01951427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grotte Margot (Thorigné-en-Charnie, Mayenne) : bilan des campagnes 2013 et 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Paitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Guigon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du "CReAAH", Archéologie, Archéosciences, Histoire, Rennes, 21 mars 2015. Résumés des communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.10-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02465666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La grotte du Sorcier (Saint-Cirq, Dordogne). Bilan des campagnes 2010-2103</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les influences culturelles dans la grotte des Gorges, à Amanges (Jura)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hervé Paitier</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Petrognani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du "CReAAH", Archéologie, Archéosciences, Histoire, Rennes, 21 mars 2015. Résumés des communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.14-17</w:t>
+              <w:t xml:space="preserve">XIX International Rock Art Conference IFRAO, Arkeos 37</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, p.674</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465670v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04952537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les influences culturelles dans la grotte des Gorges, à Amanges (Jura)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La grotte du Sorcier (Saint-Cirq, Dordogne). Bilan des campagnes 2010-2103</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Robert</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bougard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Berrouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Paitier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIX International Rock Art Conference IFRAO, Arkeos 37</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, p.674</w:t>
+              <w:t xml:space="preserve">Journée du "CReAAH", Archéologie, Archéosciences, Histoire, Rennes, 21 mars 2015. Résumés des communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.14-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04952537v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'art mobilier : la tête d'ours sculptée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco d'Errico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pigeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cailhol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014, pp. 274-286</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00981643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'art de la grotte des Gorges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Petrognani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco d'Errico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014, pp. 201-274</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00981639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7732,161 +7744,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Margot Cave (Mayenne): A New Palaeolithic Sanctuary in West France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pigeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Hinguant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Deviese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clélia Dufayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">British Archaeological Reports, pp.81-92, 2010, Proceedings of the XV World Congress UISPP (Lisbon, 4-9 September 2006)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00881104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId210"/>
+      <w:footerReference w:type="default" r:id="rId211"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7954,51 +7966,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C9B3E605"/>
+    <w:nsid w:val="1450C370"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8185,51 +8197,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-pigeaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5231-6424" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/067353754" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460765v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pigeaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/societes-plurielles.2026.17331" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424445v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876859v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pls.557.0019" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04179194v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco D&#8217;errico" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge David" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coqueugniot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Meister" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Dutkiewicz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-39897-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925072v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Heimlich" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430386v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354902v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. White" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bosinski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bourrillon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clottes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Conkey" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02365692v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall White" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Bosinski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Bourrillon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clottes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Conkey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2019.102640" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250355v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret W Conkey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02162076v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.32298" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01544126v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2015.12.004" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01940850v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Hinguant" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01147534v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Berrouet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Citerne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guillaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Paitiere" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2014.06.005" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196469v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197468v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196468v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178502v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Treguier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pigeaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080801v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Ladur&#233;e" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Betton" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2013.14316" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162952v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hinguant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Paitier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pommier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonic" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558920v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Plagnes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouchard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Causse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2010.01.004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VXKWZDQ6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558916v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;lard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Primault" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Rodet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003598X00100158" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F518FCE8691B7F7683992E845EE22E5FEC95A8B3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01147568v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Valois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Bermejo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guerin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.385" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XNW21KR2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00289353v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M&#233;lard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourges" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laval" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03362807v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primault J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourges" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Deveau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327523v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Deviese" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Dufayet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Trelohan-Chauve" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350627v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346175v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Laval" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2004.2040" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350646v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131403v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Valladas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Arnold" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cachier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0683(03)00014-9" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1V4WGQ8G-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929110v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane de Parthenay" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sarrazin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lesvignes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beauval" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199710v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197470v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paitier Herv&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berrouet Florian" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonic Georges" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonic Pascal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197469v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Quellec Jean-Lo&#239;c" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pommier Vincent" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379191v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-0199-2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01942885v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Naveau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Jarri" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427571v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grimaud-Herv&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Serre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Nespoulet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03150328v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;lie Moull&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/shop_515-48626-5204-800/m67-2020-le-solutreen-de-la-vallee-de-l-erve-mayenne-dix-ans-de-recherche-dans-la-grotte-rochefort-sous-la-direction-de-stephan-hinguant-et-rozenn-colleter.html" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03152272v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Colleter" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03152269v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Arellano" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Baumann" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599763v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lahaye" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926908v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Petrognani" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926885v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02573650v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02154989v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Guigon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cths.fr/ed/edition.php?id=7400#" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02477584v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bougard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Paitier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02477633v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Battesti" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Corb&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01940790v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139314v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mons L.," TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139317v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vercout&#232;re" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139312v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P&#233;an" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186140v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pean" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mons" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897703v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S David" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bereizat" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Robert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139308v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139316v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;an" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197467v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191121v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191120v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183553v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03183552v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02504367v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02139273v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lecrivain" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02476225v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Monnier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lefort" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cliquet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briagell Huet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313509v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Erricoa" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Bereiziat" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201470v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952017v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350622v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01951459v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01951427v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Cogne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02465666v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02465670v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952537v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00981643v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Errico" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00981639v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Petrognani" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881104v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-pigeaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5231-6424" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/067353754" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460765v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pigeaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/societes-plurielles.2026.17331" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424445v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876859v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pls.557.0019" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04179194v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco D&#8217;errico" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge David" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coqueugniot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Meister" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Dutkiewicz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-39897-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925072v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Heimlich" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430386v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02365692v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall White" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Bosinski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Bourrillon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clottes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Conkey" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2019.102640" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354902v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. White" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bosinski" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bourrillon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clottes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Conkey" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250355v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret W Conkey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02162076v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.32298" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01544126v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2015.12.004" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01940850v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Hinguant" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01147534v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Berrouet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Citerne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guillaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Paitiere" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2014.06.005" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7GCWG7N-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196468v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178502v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Treguier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pigeaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080801v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Ladur&#233;e" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Betton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2013.14316" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196469v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197468v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162952v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hinguant" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Paitier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pommier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonic" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01147568v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Valois" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Bermejo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guerin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.385" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XNW21KR2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558916v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;lard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Primault" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Rodet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003598X00100158" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F518FCE8691B7F7683992E845EE22E5FEC95A8B3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558920v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Plagnes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouchard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Causse" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2010.01.004" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VXKWZDQ6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00289353v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M&#233;lard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourges" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laval" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03362807v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primault J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourges" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Deveau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327523v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Deviese" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Dufayet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Trelohan-Chauve" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350627v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346175v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Laval" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2004.2040" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131403v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Valladas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Arnold" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cachier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0683(03)00014-9" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1V4WGQ8G-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350646v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929110v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane de Parthenay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sarrazin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lesvignes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beauval" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197470v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paitier Herv&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berrouet Florian" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonic Georges" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonic Pascal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199710v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197469v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Quellec Jean-Lo&#239;c" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pommier Vincent" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379191v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-0199-2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01942885v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Naveau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Jarri" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427571v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grimaud-Herv&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Serre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Nespoulet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03152269v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Arellano" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Baumann" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/shop_515-48626-5204-800/m67-2020-le-solutreen-de-la-vallee-de-l-erve-mayenne-dix-ans-de-recherche-dans-la-grotte-rochefort-sous-la-direction-de-stephan-hinguant-et-rozenn-colleter.html" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03150328v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;lie Moull&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03152272v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Colleter" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599763v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lahaye" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02573650v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02154989v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Guigon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cths.fr/ed/edition.php?id=7400#" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926908v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Petrognani" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926885v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02477633v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Battesti" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Corb&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01940790v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02477584v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bougard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Paitier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139308v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mons L.," TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897703v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S David" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bereizat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Robert" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139316v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;an" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186140v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pean" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mons" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139314v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139317v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vercout&#232;re" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139312v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P&#233;an" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191120v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183553v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03183552v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197467v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191121v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02504367v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02476225v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Monnier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lefort" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cliquet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briagell Huet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02139273v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lecrivain" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313509v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Erricoa" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Bereiziat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201470v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952017v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350622v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01951459v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01951427v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Cogne" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02465666v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952537v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02465670v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00981643v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Errico" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00981639v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Petrognani" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881104v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>