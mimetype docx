--- v0 (2026-03-22)
+++ v1 (2026-04-12)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avian haemosporidian diversity and transmission across birds and mosquitoes in Botswana</w:t>
+                <w:t xml:space="preserve">Within‐Host Environmental Heterogeneity Is Associated With Phenotypic but Not Genomic Diversity in Wolbachia Endosymbionts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Perrin</w:t>
+                <w:t xml:space="preserve">Romain Pigeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Casper Nyamukondiwa</w:t>
+                <w:t xml:space="preserve">Yann Dussert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Pigeault</w:t>
+                <w:t xml:space="preserve">Raphaël Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mmabaledi Buxton</w:t>
+                <w:t xml:space="preserve">Theo Ulve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander N Kirschel</w:t>
+                <w:t xml:space="preserve">Marie Panza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Parasitology: Parasites and Wildlife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 29, pp.101212. </w:t>
+              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 18 (1), pp.e70286. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijppaw.2026.101212⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1758-2229.70286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05523551v1</w:t>
+                <w:t xml:space="preserve">hal-05517376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Within‐Host Environmental Heterogeneity Is Associated With Phenotypic but Not Genomic Diversity in Wolbachia Endosymbionts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Avian haemosporidian diversity and transmission across birds and mosquitoes in Botswana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Casper Nyamukondiwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theo Ulve</w:t>
+                <w:t xml:space="preserve">Mmabaledi Buxton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Panza</w:t>
+                <w:t xml:space="preserve">Alexander N Kirschel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 18 (1), pp.e70286. </w:t>
+              <w:t xml:space="preserve">International Journal for Parasitology: Parasites and Wildlife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 29, pp.101212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1758-2229.70286⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijppaw.2026.101212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05517376v1</w:t>
+                <w:t xml:space="preserve">hal-05523551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the intensity of infection in birds on Plasmodium development within Culex pipiens mosquitoes</w:t>
               </w:r>
@@ -534,51 +534,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Hay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Aucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanne Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -681,51 +681,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Othenin-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taberlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -789,51 +789,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal stability of sex ratio distorter prevalence in natural populations of the isopod Armadillidium vulgare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvine Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -936,51 +936,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddie-Jeanne Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Raboteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1044,51 +1044,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spring reproductive success influences autumnal malarial load in a passerine bird</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille-Sophie Cozzarolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1217,51 +1217,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Paulhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Beltran-Bech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1442,51 +1442,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of host stress on the replication rate of Plasmodium: take it easy to avoid malaria recurrences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Ruiz de Paz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1570,377 +1570,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04426539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of haemosporidian single- and co-infection risks in western palearctic birds.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Experiment in semi-natural conditions did not confirm the influence of malaria infection on bird attractiveness to mosquitoes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille-Sophie Cozzarolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Camille-Sophie Cozzarolo</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Isaïa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Wassef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molly Baur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Arlettaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpara.2022.05.002⟩</w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (1), pp.187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-022-05292-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03853911v1</w:t>
+                <w:t xml:space="preserve">hal-03693380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiment in semi-natural conditions did not confirm the influence of malaria infection on bird attractiveness to mosquitoes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determinants of haemosporidian single- and co-infection risks in western palearctic birds.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pigeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille-Sophie Cozzarolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molly Baur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Arlettaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15 (1), pp.187. </w:t>
+              <w:t xml:space="preserve">International Journal for Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 52 (9), pp.617-627. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13071-022-05292-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpara.2022.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03693380v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03853911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveillance Studies Reveal Diverse and Potentially Pathogenic-Incriminated Vector Mosquito Species across Major Botswana Touristic Hotspots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mmabaledi Buxton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Casper Nyamukondiwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryan Wasserman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Othenin-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (10), pp.913. </w:t>
@@ -2004,51 +2004,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaishnovi Sekar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana R Rivero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2112,51 +2112,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Neonicotinoid Exposure on the Life History Traits and Susceptibility to Plasmodium Infection on the Major Avian Malaria Vector Culex pipiens (Diptera: Culicidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danaé Bataillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2359,51 +2359,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different distribution of malaria parasite in left and right extremities of vertebrate hosts translates into differences in parasite transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Isaïa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2519,51 +2519,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Szentiványi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Péter Estók</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Christe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2649,51 +2649,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danaé Bataillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Christe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (11), pp.5079-5088. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2766,51 +2766,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Glaizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Christe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2978,51 +2978,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of age, haemosporidian infection and body condition on pair composition and reproductive success in Great Tits Parus major</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille‐sophie Cozzarolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3134,51 +3134,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sironi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Glaizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Christe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3277,51 +3277,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvine Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffany Laverré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 168, pp.107278. </w:t>
@@ -3493,51 +3493,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timing malaria transmission with mosquito fluctuations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Caudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3623,51 +3623,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term pathogenic response to Plasmodium relictum infection in Culex pipiens mosquito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Villa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3831,51 +3831,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avian malaria: a new lease of life for an old experimental model to study the evolutionary ecology of Plasmodium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vézilier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4095,51 +4095,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mosquito age and avian malaria infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4238,51 +4238,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Braquart-Varnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mine Altinli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric D. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4340,699 +4340,699 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01266760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance of morphological and behavioral sexual traits of the palmate newt (Lissotriton helveticus) to bacterial lipopolysaccharide treatment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modulation of host immunity and reproduction by horizontally acquired Wolbachia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pigeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Braquart-Varnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Cornuau</w:t>
+                <w:t xml:space="preserve">Isabelle Marcadé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dirk Schmeller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Pigeault</w:t>
+                <w:t xml:space="preserve">Gaëtan Mappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Loyau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elmina Mottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amphibia-Reptilia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 35 (1), pp.63-71. </w:t>
+              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 70, 10.1016/j.jinsphys.2014.07.005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/15685381-00002928⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2014.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05472934v1</w:t>
+                <w:t xml:space="preserve">hal-01078485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information-content of morphological and behavioural sexual traits in the Palmate newt (Lissotriton helveticus)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modulation of host immunity and reproduction by horizontally acquired Wolbachia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pigeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Braquart-Varnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Cornuau</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Audrey Tourat</w:t>
+                <w:t xml:space="preserve">Isabelle Marcadé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Mappa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elmina Mottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.beproc.2014.09.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 70, pp.125-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2014.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02972131v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05472937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of host immunity and reproduction by horizontally acquired Wolbachia.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Resistance of morphological and behavioral sexual traits of the palmate newt (Lissotriton helveticus) to bacterial lipopolysaccharide treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Cornuau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk S. Schmeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2014.07.005⟩</w:t>
+              <w:t xml:space="preserve">Amphibia-Reptilia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (1), pp.63-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/15685381-00002928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01078485v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02972179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of host immunity and reproduction by horizontally acquired Wolbachia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Resistance of morphological and behavioral sexual traits of the palmate newt (Lissotriton helveticus) to bacterial lipopolysaccharide treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Cornuau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Schmeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2014.07.005⟩</w:t>
+              <w:t xml:space="preserve">Amphibia-Reptilia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (1), pp.63-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/15685381-00002928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05472937v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05472934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance of morphological and behavioral sexual traits of the palmate newt (Lissotriton helveticus) to bacterial lipopolysaccharide treatment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Information-content of morphological and behavioural sexual traits in the Palmate newt (Lissotriton helveticus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Cornuau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk S Schmeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelaïde Sibeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Tourat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amphibia-Reptilia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/15685381-00002928⟩</w:t>
+              <w:t xml:space="preserve">Behavioural Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 108, pp.36-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.beproc.2014.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02972179v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02972131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5063,51 +5063,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A virus feminizes carriers in a woodlouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Ulvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dussert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Lhéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5188,90 +5188,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coexistence of three sex determinants in a population of the pill bug Armadillidium arcangelii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Ulvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dussert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Lhéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Lafitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REID 2025 : Réseau Ecologie des Interactions Durables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Natacha Kremer; Carole Vincent-Monegat; Laurence Mouton; Patricia Luis; Raphaël Jorge; Sylvain Charlat; Anna Zaidman-Rémy; Aurélien Vigneron; Catherine Fiol; Claire Valiente; Fabrice Vavre; Julien Varaldi, May 2025, Lyon, France</w:t>
@@ -5326,51 +5326,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Hay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Aucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanne Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5451,51 +5451,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Peccoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Ulvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dussert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Lhéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5576,51 +5576,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Hay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Aucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanne Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5707,103 +5707,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tissue heterogeneity is associated with phenotypic but not genomic diversity in Wolbachia endosymbionts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pigeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dussert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Pigeault</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Ulve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Panza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -5857,51 +5857,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecologie évolutive des interactions Hôte / Moustique / Plasmodium : sources d’hétérogénéité de l’infection des vecteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Parasitologie. Université Montpellier, 2015. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015MONTS025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6097,51 +6097,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523551v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perrin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casper Nyamukondiwa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pigeault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mmabaledi Buxton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander N Kirschel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijppaw.2026.101212" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517376v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dussert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jorge" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Ulve" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Panza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.70286" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399355v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Isa&#239;a" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly Baur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wassef" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Monod" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Glaizot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-024-06652-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884037v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Hay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Aucher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Bertaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cr&#233;pin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmicr.2024.100338" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399356v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Mas-Carri&#243;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Schneider" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Othenin-Girard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taberlet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.19107" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684140v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvine Durand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Giraud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Loisier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bech" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-024-00713-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851064v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddie-Jeanne Richard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bastin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raboteau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grateau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2024/2518" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535714v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille-Sophie Cozzarolo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gremion" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bastardot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.378" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692630v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Depeux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Branger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paulhac" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beltran-Bech" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2024.108187" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04744072v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Jame" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Noizat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Morin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Guinard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.112712" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426539v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Ruiz de Paz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1191664" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03853911v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chevalier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Arlettaz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2022.05.002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693380v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-022-05292-w" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535719v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Wasserman" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12100913" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436109v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaishnovi Sekar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana R Rivero" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gandon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Drews" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2021.05.021" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535721v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana&#233; Bataillard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Christe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/parasitologia1010003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063938v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Isa&#239;a" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Glaizot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Christe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pigeault" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.2615" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02992592v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakiswend&#233; S Yerbanga" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kounbobr R Dabir&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bosco Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67180-6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535750v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Szentiv&#225;nyi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Est&#243;k" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-020-3895-8" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535710v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6261" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535746v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2020.568140" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03212929v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Dietrich" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Markotter" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Fasel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monadjem" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2019.106705" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536010v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille&#8208;sophie Cozzarolo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ibi.12774" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536012v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sironi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0216360" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994662v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyb&#232;le Prigot-Maurice" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cerqueira de Araujo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Laverr&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2019.107278" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536014v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-S. Cozzarolo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Choquet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Strehler" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jenkins" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2018.06.007" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01892556v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Caudron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nicot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/evl3.61" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02872336v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Villa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0192315" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01942644v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garnier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2016.1136" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361610v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien V&#233;zilier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cornet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Z&#233;l&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2014.0300" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361616v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vezilier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivero" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2014.1025" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361604v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-015-0912-z" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266760v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Braquart-Varnier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mine Altinli" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric D. Chevalier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gr&#232;ve" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01388" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472934v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Cornuau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Schmeller" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Loyau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685381-00002928" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02972131v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk S Schmeller" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela&#239;de Sibeaux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tourat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2014.09.011" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4HQ3WRP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078485v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marcad&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Mappa" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmina Mottin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2014.07.005" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7JRXN6CT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472937v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02972179v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk S. Schmeller" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509163v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Ulv&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lh&#233;raud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lafitte" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Becking" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508674v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456348v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499774v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peccoud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456462v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399359v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01402347v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015MONTS025" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517376v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pigeault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dussert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jorge" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Ulve" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Panza" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.70286" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523551v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perrin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casper Nyamukondiwa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mmabaledi Buxton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander N Kirschel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijppaw.2026.101212" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399355v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Isa&#239;a" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly Baur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wassef" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Monod" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Glaizot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-024-06652-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884037v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Hay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Aucher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Bertaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cr&#233;pin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmicr.2024.100338" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399356v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Mas-Carri&#243;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Schneider" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Othenin-Girard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taberlet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.19107" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684140v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvine Durand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Giraud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Loisier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bech" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-024-00713-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851064v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddie-Jeanne Richard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bastin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raboteau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grateau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2024/2518" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535714v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille-Sophie Cozzarolo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gremion" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bastardot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.378" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692630v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Depeux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Branger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paulhac" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beltran-Bech" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2024.108187" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04744072v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Jame" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Noizat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Morin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Guinard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.112712" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426539v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Ruiz de Paz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1191664" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693380v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-022-05292-w" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03853911v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chevalier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Arlettaz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2022.05.002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535719v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Wasserman" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12100913" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436109v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaishnovi Sekar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana R Rivero" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gandon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Drews" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2021.05.021" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535721v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana&#233; Bataillard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Christe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/parasitologia1010003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063938v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Isa&#239;a" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Glaizot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Christe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pigeault" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.2615" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02992592v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakiswend&#233; S Yerbanga" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kounbobr R Dabir&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bosco Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67180-6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535750v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Szentiv&#225;nyi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Est&#243;k" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-020-3895-8" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535710v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6261" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535746v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2020.568140" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03212929v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Dietrich" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Markotter" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Fasel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monadjem" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2019.106705" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536010v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille&#8208;sophie Cozzarolo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ibi.12774" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536012v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sironi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0216360" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994662v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyb&#232;le Prigot-Maurice" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cerqueira de Araujo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Laverr&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2019.107278" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536014v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-S. Cozzarolo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Choquet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Strehler" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jenkins" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2018.06.007" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01892556v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Caudron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nicot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/evl3.61" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02872336v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Villa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0192315" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01942644v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garnier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2016.1136" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361610v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien V&#233;zilier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cornet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Z&#233;l&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2014.0300" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361616v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vezilier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivero" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2014.1025" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361604v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-015-0912-z" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266760v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Braquart-Varnier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mine Altinli" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric D. Chevalier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gr&#232;ve" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01388" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078485v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marcad&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Mappa" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmina Mottin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2014.07.005" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7JRXN6CT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472937v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02972179v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Cornuau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk S. Schmeller" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Loyau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685381-00002928" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472934v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Schmeller" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02972131v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk S Schmeller" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela&#239;de Sibeaux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tourat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2014.09.011" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4HQ3WRP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509163v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Ulv&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lh&#233;raud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lafitte" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Becking" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508674v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456348v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499774v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peccoud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456462v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399359v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01402347v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015MONTS025" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>