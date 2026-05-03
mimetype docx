--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,5456 +234,5590 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05517376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avian haemosporidian diversity and transmission across birds and mosquitoes in Botswana</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chronic exposure to a common azole fungicide is associated with reactivation of chronic Plasmodium infections in farmland birds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pigeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Perrin</w:t>
+                <w:t xml:space="preserve">Coraline Bichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Casper Nyamukondiwa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Pigeault</w:t>
+                <w:t xml:space="preserve">Pauline Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mmabaledi Buxton</w:t>
+                <w:t xml:space="preserve">François Brischoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander N Kirschel</w:t>
+                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Parasitology: Parasites and Wildlife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 29, pp.101212. </w:t>
+              <w:t xml:space="preserve">, 2026, 29, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijppaw.2026.101212⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijppaw.2026.101222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05523551v1</w:t>
+                <w:t xml:space="preserve">hal-05594240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the intensity of infection in birds on Plasmodium development within Culex pipiens mosquitoes</w:t>
+                <w:t xml:space="preserve">Avian haemosporidian diversity and transmission across birds and mosquitoes in Botswana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Isaïa</w:t>
+                <w:t xml:space="preserve">Antoine Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molly Baur</w:t>
+                <w:t xml:space="preserve">Casper Nyamukondiwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pigeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Wassef</w:t>
+                <w:t xml:space="preserve">Mmabaledi Buxton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Monod</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Glaizot</w:t>
+                <w:t xml:space="preserve">Alexander N Kirschel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13071-024-06652-4⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Parasitology: Parasites and Wildlife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 29, pp.101212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijppaw.2026.101212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05399355v1</w:t>
+                <w:t xml:space="preserve">hal-05523551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Legionella pneumophila subverts the antioxidant defenses of its amoeba host Acanthamoeba castellanii</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of the intensity of infection in birds on Plasmodium development within Culex pipiens mosquitoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Isaïa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban Hay</w:t>
+                <w:t xml:space="preserve">Molly Baur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willy Aucher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Pigeault</w:t>
+                <w:t xml:space="preserve">Jérôme Wassef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanne Bertaux</w:t>
+                <w:t xml:space="preserve">Sarah Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Crépin</w:t>
+                <w:t xml:space="preserve">Olivier Glaizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Research in Microbial Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 8, pp.100338. </w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (1), pp.54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crmicr.2024.100338⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13071-024-06652-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04884037v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05399355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiplex vs . singleplex assay for the simultaneous identification of the three components of avian malaria vector-borne disease by DNA metabarcoding</w:t>
+                <w:t xml:space="preserve">Legionella pneumophila subverts the antioxidant defenses of its amoeba host Acanthamoeba castellanii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduard Mas-Carrió</w:t>
+                <w:t xml:space="preserve">Alban Hay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Schneider</w:t>
+                <w:t xml:space="preserve">Willy Aucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pigeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Othenin-Girard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Pigeault</w:t>
+                <w:t xml:space="preserve">Joanne Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Taberlet</w:t>
+                <w:t xml:space="preserve">Alexandre Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13, pp.e19107. </w:t>
+              <w:t xml:space="preserve">Current Research in Microbial Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8, pp.100338. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7717/peerj.19107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crmicr.2024.100338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05399356v1</w:t>
+                <w:t xml:space="preserve">hal-04884037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal stability of sex ratio distorter prevalence in natural populations of the isopod Armadillidium vulgare</w:t>
+                <w:t xml:space="preserve">Multiplex vs . singleplex assay for the simultaneous identification of the three components of avian malaria vector-borne disease by DNA metabarcoding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvine Durand</w:t>
+                <w:t xml:space="preserve">Eduard Mas-Carrió</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Othenin-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bech</w:t>
+                <w:t xml:space="preserve">Pierre Taberlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 133 (5), pp.287-297. </w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, pp.e19107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41437-024-00713-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7717/peerj.19107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04684140v1</w:t>
+                <w:t xml:space="preserve">hal-05399356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro queen rearing: essential factors and new protocol for honey bees</w:t>
+                <w:t xml:space="preserve">Temporal stability of sex ratio distorter prevalence in natural populations of the isopod Armadillidium vulgare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freddie-Jeanne Richard</w:t>
+                <w:t xml:space="preserve">Sylvine Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pigeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Bastin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Pigeault</w:t>
+                <w:t xml:space="preserve">Isabelle Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Raboteau</w:t>
+                <w:t xml:space="preserve">Anaïs Loisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Grateau</w:t>
+                <w:t xml:space="preserve">Nicolas Bech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomologia Generalis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 44 (6), pp.1513-1524. </w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 133 (5), pp.287-297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1127/entomologia/2024/2518⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41437-024-00713-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04851064v1</w:t>
+                <w:t xml:space="preserve">hal-04684140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spring reproductive success influences autumnal malarial load in a passerine bird</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In vitro queen rearing: essential factors and new protocol for honey bees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddie-Jeanne Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Bastardot</w:t>
+                <w:t xml:space="preserve">Daniel Raboteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.378⟩</w:t>
+              <w:t xml:space="preserve">Entomologia Generalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 44 (6), pp.1513-1524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/entomologia/2024/2518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04535714v1</w:t>
+                <w:t xml:space="preserve">hal-04851064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deleterious effects of Wolbachia on life history and physiological traits of common pill woodlice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Depeux</w:t>
+                <w:t xml:space="preserve">Spring reproductive success influences autumnal malarial load in a passerine bird</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pigeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angèle Branger</w:t>
+                <w:t xml:space="preserve">Camille-Sophie Cozzarolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Wassef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Paulhac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Pigeault</w:t>
+                <w:t xml:space="preserve">Jérémy Gremion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Beltran-Bech</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marc Bastardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 207, pp.108187. </w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, pp.e18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jip.2024.108187⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04692630v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combination of methods for mapping heat and cool areas in past and current urban landscapes of Poitiers (France)</w:t>
+                <w:t xml:space="preserve">Deleterious effects of Wolbachia on life history and physiological traits of common pill woodlice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Jame</w:t>
+                <w:t xml:space="preserve">Charlotte Depeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Noizat</w:t>
+                <w:t xml:space="preserve">Angèle Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Morin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hélène Paulhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pigeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvonnick Guinard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sophie Beltran-Bech</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 167, pp.112712. </w:t>
+              <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 207, pp.108187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2024.112712⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jip.2024.108187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04744072v1</w:t>
+                <w:t xml:space="preserve">hal-04692630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of host stress on the replication rate of Plasmodium: take it easy to avoid malaria recurrences</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A combination of methods for mapping heat and cool areas in past and current urban landscapes of Poitiers (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Ruiz de Paz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Glaizot</w:t>
+                <w:t xml:space="preserve">Axel Jame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Noizat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Paulhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonnick Guinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fevo.2023.1191664⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 167, pp.112712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2024.112712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04426539v1</w:t>
+                <w:t xml:space="preserve">hal-04744072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiment in semi-natural conditions did not confirm the influence of malaria infection on bird attractiveness to mosquitoes.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of host stress on the replication rate of Plasmodium: take it easy to avoid malaria recurrences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Ruiz de Paz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molly Baur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Isaïa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Molly Baur</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Glaizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13071-022-05292-w⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.1191664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2023.1191664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03693380v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04426539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinants of haemosporidian single- and co-infection risks in western palearctic birds.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille-Sophie Cozzarolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molly Baur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Arlettaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 52 (9), pp.617-627. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijpara.2022.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03853911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveillance Studies Reveal Diverse and Potentially Pathogenic-Incriminated Vector Mosquito Species across Major Botswana Touristic Hotspots</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Victor Othenin-Girard</w:t>
+                <w:t xml:space="preserve">Experiment in semi-natural conditions did not confirm the influence of malaria infection on bird attractiveness to mosquitoes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille-Sophie Cozzarolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Isaïa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Wassef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molly Baur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/insects12100913⟩</w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (1), pp.187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-022-05292-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04535719v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03693380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene regulation of the avian malaria parasite Plasmodium relictum, during the different stages within the mosquito vector</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ana R Rivero</w:t>
+                <w:t xml:space="preserve">Surveillance Studies Reveal Diverse and Potentially Pathogenic-Incriminated Vector Mosquito Species across Major Botswana Touristic Hotspots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mmabaledi Buxton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Casper Nyamukondiwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Wasserman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Othenin-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anna Drews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 113 (4), pp.2327-2337. </w:t>
+              <w:t xml:space="preserve">Insects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (10), pp.913. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ygeno.2021.05.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/insects12100913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03436109v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Neonicotinoid Exposure on the Life History Traits and Susceptibility to Plasmodium Infection on the Major Avian Malaria Vector Culex pipiens (Diptera: Culicidae)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gene regulation of the avian malaria parasite Plasmodium relictum, during the different stages within the mosquito vector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaishnovi Sekar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana R Rivero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Drews</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/parasitologia1010003⟩</w:t>
+              <w:t xml:space="preserve">Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 113 (4), pp.2327-2337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ygeno.2021.05.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04535721v1</w:t>
+                <w:t xml:space="preserve">hal-03436109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Last-come, best served? Mosquito biting order and Plasmodium transmission</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">O. Glaizot</w:t>
+                <w:t xml:space="preserve">Effect of Neonicotinoid Exposure on the Life History Traits and Susceptibility to Plasmodium Infection on the Major Avian Malaria Vector Culex pipiens (Diptera: Culicidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pigeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Christe</w:t>
+                <w:t xml:space="preserve">Danaé Bataillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Glaizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Pigeault</w:t>
+                <w:t xml:space="preserve">Philippe Christe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 287 (1939), pp.20202615. </w:t>
+              <w:t xml:space="preserve">Parasitologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (1), pp.20-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2020.2615⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/parasitologia1010003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03063938v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different distribution of malaria parasite in left and right extremities of vertebrate hosts translates into differences in parasite transmission</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Last-come, best served? Mosquito biting order and Plasmodium transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rakiswendé S Yerbanga</w:t>
+                <w:t xml:space="preserve">J. Isaïa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana R Rivero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kounbobr R Dabiré</w:t>
+                <w:t xml:space="preserve">O. Glaizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Bosco Ouédraogo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Christe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pigeault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-67180-6⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 287 (1939), pp.20202615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2020.2615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02992592v1</w:t>
+                <w:t xml:space="preserve">hal-03063938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of fungal infection on the survival of parasitic bat flies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tamara Szentiványi</w:t>
+                <w:t xml:space="preserve">Different distribution of malaria parasite in left and right extremities of vertebrate hosts translates into differences in parasite transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pigeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Isaïa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Péter Estók</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rakiswendé S Yerbanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kounbobr R Dabiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bosco Ouédraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13071-020-3895-8⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-67180-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04535750v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02992592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of field‐realistic doses of glyphosate and nutritional stress on mosquito life history traits and susceptibility to malaria parasite infection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Effects of fungal infection on the survival of parasitic bat flies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Szentiványi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Péter Estók</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pigeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Christe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Pigeault</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Glaizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.6261⟩</w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (1), pp.23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-020-3895-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04535710v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Attraction of Arthropod Vectors to Infected Vertebrates: A Review of Empirical Evidence</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Impact of field‐realistic doses of glyphosate and nutritional stress on mosquito life history traits and susceptibility to malaria parasite infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danaé Bataillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Christe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fevo.2020.568140⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (11), pp.5079-5088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.6261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04535746v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Out of Africa: The origins of the protozoan blood parasites of the Trypanosoma cruzi clade found in bats from Africa</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhanced Attraction of Arthropod Vectors to Infected Vertebrates: A Review of Empirical Evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille-Sophie Cozzarolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Glaizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Christe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pigeault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ympev.2019.106705⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2020.568140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03212929v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of age, haemosporidian infection and body condition on pair composition and reproductive success in Great Tits Parus major</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Pigeault</w:t>
+                <w:t xml:space="preserve">Out of Africa: The origins of the protozoan blood parasites of the Trypanosoma cruzi clade found in bats from Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille‐sophie Cozzarolo</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Muriel Dietrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Markotter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.J. Fasel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Monadjem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ibis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ibi.12774⟩</w:t>
+              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 145, pp.106705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ympev.2019.106705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04536010v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03212929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex-biased parasitism in vector-borne disease: Vector preference?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Effect of age, haemosporidian infection and body condition on pair composition and reproductive success in Great Tits Parus major</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pigeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille‐sophie Cozzarolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Glaizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Christe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0216360⟩</w:t>
+              <w:t xml:space="preserve">Ibis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 162 (3), pp.613-626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ibi.12774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04536012v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04536010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survival capacity of the common woodlouse Armadillidium vulgare is improved with a second infection of Salmonella enterica</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tiffany Laverré</w:t>
+                <w:t xml:space="preserve">Sex-biased parasitism in vector-borne disease: Vector preference?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille-Sophie Cozzarolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sironi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Glaizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Christe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jip.2019.107278⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (5), pp.e0216360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0216360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02994662v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04536012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haemosporidian infection and co-infection affect host survival and reproduction in wild populations of great tits</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Survival capacity of the common woodlouse Armadillidium vulgare is improved with a second infection of Salmonella enterica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Choquet</w:t>
+                <w:t xml:space="preserve">Cybèle Prigot-Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Strehler</w:t>
+                <w:t xml:space="preserve">Alexandra Cerqueira de Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvine Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Jenkins</w:t>
+                <w:t xml:space="preserve">Tiffany Laverré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pigeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 48 (14), pp.1079-1087. </w:t>
+              <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 168, pp.107278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpara.2018.06.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jip.2019.107278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04536014v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02994662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timing malaria transmission with mosquito fluctuations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Pigeault</w:t>
+                <w:t xml:space="preserve">Haemosporidian infection and co-infection affect host survival and reproduction in wild populations of great tits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pigeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Caudron</w:t>
+                <w:t xml:space="preserve">C.-S. Cozzarolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Nicot</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rémi Choquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Strehler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Jenkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/evl3.61⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 48 (14), pp.1079-1087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpara.2018.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01892556v1</w:t>
+                <w:t xml:space="preserve">hal-04536014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term pathogenic response to Plasmodium relictum infection in Culex pipiens mosquito</w:t>
+                <w:t xml:space="preserve">Timing malaria transmission with mosquito fluctuations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Manon Villa</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Caudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana R Rivero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gandon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Evolution Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (4), pp.378-389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/evl3.61⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0192315⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02872336v1</w:t>
+                <w:t xml:space="preserve">hal-01892556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of transgenerational immunity in invertebrates</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Gandon</w:t>
+                <w:t xml:space="preserve">Long-term pathogenic response to Plasmodium relictum infection in Culex pipiens mosquito</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pigeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Villa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2016.1136⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (2), pp.e0192315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0192315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01942644v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02872336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avian malaria: a new lease of life for an old experimental model to study the evolutionary ecology of Plasmodium</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution of transgenerational immunity in invertebrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pigeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana R Rivero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rstb.2014.0300⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 283 (1839), pp.20161136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2016.1136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361610v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transgenerational effect of infection in Plasmodium-infected mosquitoes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Vezilier</w:t>
+                <w:t xml:space="preserve">Avian malaria: a new lease of life for an old experimental model to study the evolutionary ecology of Plasmodium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pigeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Nicot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Gandon</w:t>
+                <w:t xml:space="preserve">Julien Vézilier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Rivero</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Zélé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsbl.2014.1025⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 370 (1675), pp.20140300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2014.0300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361616v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mosquito age and avian malaria infection</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Transgenerational effect of infection in Plasmodium-infected mosquitoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pigeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vezilier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ana R Rivero</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rivero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (3), pp.20141025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsbl.2014.1025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12936-015-0912-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02361604v1</w:t>
+                <w:t xml:space="preserve">hal-02361616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Mutualistic Side of Wolbachia–Isopod Interactions: Wolbachia Mediated Protection Against Pathogenic Intracellular Bacteria</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mosquito age and avian malaria infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana R Rivero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6, </w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14, pp.383. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2015.01388⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12936-015-0912-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01266760v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of host immunity and reproduction by horizontally acquired Wolbachia.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Mutualistic Side of Wolbachia–Isopod Interactions: Wolbachia Mediated Protection Against Pathogenic Intracellular Bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Braquart-Varnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mine Altinli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elmina Mottin</w:t>
+                <w:t xml:space="preserve">Frédéric D. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Grève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2014.07.005⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2015.01388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01078485v1</w:t>
+                <w:t xml:space="preserve">hal-01266760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of host immunity and reproduction by horizontally acquired Wolbachia</w:t>
+                <w:t xml:space="preserve">Modulation of host immunity and reproduction by horizontally acquired Wolbachia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Braquart-Varnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Marcadé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Mappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elmina Mottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 70, pp.125-133. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+              <w:t xml:space="preserve">, 2014, 70, 10.1016/j.jinsphys.2014.07.005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2014.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05472937v1</w:t>
+                <w:t xml:space="preserve">hal-01078485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance of morphological and behavioral sexual traits of the palmate newt (Lissotriton helveticus) to bacterial lipopolysaccharide treatment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modulation of host immunity and reproduction by horizontally acquired Wolbachia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pigeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Braquart-Varnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Marcadé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Cornuau</w:t>
+                <w:t xml:space="preserve">Gaëtan Mappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dirk S. Schmeller</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elmina Mottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amphibia-Reptilia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 70, pp.125-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2014.07.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/15685381-00002928⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02972179v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05472937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistance of morphological and behavioral sexual traits of the palmate newt (Lissotriton helveticus) to bacterial lipopolysaccharide treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Cornuau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Schmeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Loyau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amphibia-Reptilia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 35 (1), pp.63-71. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/15685381-00002928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05472934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information-content of morphological and behavioural sexual traits in the Palmate newt (Lissotriton helveticus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Cornuau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk S Schmeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelaïde Sibeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Tourat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioural Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 108, pp.36-42. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.beproc.2014.09.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.beproc.2014.09.011⟩</w:t>
+                <w:t xml:space="preserve">hal-02972131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Resistance of morphological and behavioral sexual traits of the palmate newt (Lissotriton helveticus) to bacterial lipopolysaccharide treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Cornuau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk S. Schmeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pigeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Amphibia-Reptilia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (1), pp.63-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/15685381-00002928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02972131v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02972179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A virus feminizes carriers in a woodlouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Ulvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dussert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Lhéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Lafitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Becking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Workshop - Molecular mechanisms of selfish elements and strategies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Luca Soldini; Tanja Schwander; Laura Ross; Axel Imhof, Feb 2026, Berne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05509163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coexistence of three sex determinants in a population of the pill bug Armadillidium arcangelii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Ulvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dussert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Lhéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Lafitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REID 2025 : Réseau Ecologie des Interactions Durables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Natacha Kremer; Carole Vincent-Monegat; Laurence Mouton; Patricia Luis; Raphaël Jorge; Sylvain Charlat; Anna Zaidman-Rémy; Aurélien Vigneron; Catherine Fiol; Claire Valiente; Fabrice Vavre; Julien Varaldi, May 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decoding host–pathogen interactions: a metabolomic exploration of Legionella pneumophila infection in amoebae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Hay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Aucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanne Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metaboday 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05456348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A virus feminizes carriers in a pill bug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Peccoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Ulvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dussert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Peccoud</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Baptiste Lhéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Lafitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REID 2025 : Réseau Ecologie des Interactions Durables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Natacha Kremer; Carole Vincent-Monegat; Julien Varaldi; Laurence Mouton; Raphaël Jorge; Sylvain Charlat; Anna Zaidman-Rémy; Aurélien Vigneron; Catherine Fiol; Claire Valiente Moro; Fabrice Vavre, May 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05499774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legionella pneumophila subverts the antioxidant defenses of its amoeba host &amp;lt;i&amp;gt;A. castellanii&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Hay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Aucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanne Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SympoLegio 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française de microbiologie (SFM), Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05456462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5693,51 +5827,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tissue heterogeneity is associated with phenotypic but not genomic diversity in Wolbachia endosymbionts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5789,51 +5923,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Panza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05399359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5843,114 +5977,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecologie évolutive des interactions Hôte / Moustique / Plasmodium : sources d’hétérogénéité de l’infection des vecteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Parasitologie. Université Montpellier, 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015MONTS025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01402347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId194"/>
+      <w:footerReference w:type="default" r:id="rId200"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6097,51 +6231,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517376v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pigeault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dussert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jorge" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Ulve" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Panza" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.70286" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523551v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perrin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casper Nyamukondiwa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mmabaledi Buxton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander N Kirschel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijppaw.2026.101212" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399355v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Isa&#239;a" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly Baur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wassef" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Monod" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Glaizot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-024-06652-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884037v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Hay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Aucher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Bertaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cr&#233;pin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmicr.2024.100338" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399356v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Mas-Carri&#243;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Schneider" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Othenin-Girard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taberlet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.19107" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684140v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvine Durand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Giraud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Loisier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bech" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-024-00713-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851064v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddie-Jeanne Richard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bastin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raboteau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grateau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2024/2518" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535714v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille-Sophie Cozzarolo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gremion" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bastardot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.378" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692630v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Depeux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Branger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paulhac" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beltran-Bech" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2024.108187" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04744072v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Jame" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Noizat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Morin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Guinard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.112712" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426539v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Ruiz de Paz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1191664" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693380v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-022-05292-w" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03853911v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chevalier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Arlettaz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2022.05.002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535719v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Wasserman" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12100913" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436109v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaishnovi Sekar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana R Rivero" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gandon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Drews" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2021.05.021" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535721v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana&#233; Bataillard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Christe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/parasitologia1010003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063938v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Isa&#239;a" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Glaizot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Christe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pigeault" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.2615" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02992592v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakiswend&#233; S Yerbanga" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kounbobr R Dabir&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bosco Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67180-6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535750v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Szentiv&#225;nyi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Est&#243;k" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-020-3895-8" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535710v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6261" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535746v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2020.568140" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03212929v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Dietrich" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Markotter" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Fasel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monadjem" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2019.106705" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536010v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille&#8208;sophie Cozzarolo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ibi.12774" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536012v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sironi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0216360" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994662v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyb&#232;le Prigot-Maurice" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cerqueira de Araujo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Laverr&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2019.107278" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536014v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-S. Cozzarolo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Choquet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Strehler" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jenkins" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2018.06.007" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01892556v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Caudron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nicot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/evl3.61" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02872336v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Villa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0192315" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01942644v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garnier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2016.1136" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361610v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien V&#233;zilier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cornet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Z&#233;l&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2014.0300" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361616v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vezilier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivero" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2014.1025" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361604v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-015-0912-z" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266760v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Braquart-Varnier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mine Altinli" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric D. Chevalier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gr&#232;ve" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01388" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078485v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marcad&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Mappa" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmina Mottin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2014.07.005" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7JRXN6CT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472937v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02972179v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Cornuau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk S. Schmeller" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Loyau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685381-00002928" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472934v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Schmeller" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02972131v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk S Schmeller" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela&#239;de Sibeaux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tourat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2014.09.011" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4HQ3WRP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509163v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Ulv&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lh&#233;raud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lafitte" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Becking" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508674v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456348v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499774v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peccoud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456462v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399359v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01402347v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015MONTS025" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517376v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pigeault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dussert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jorge" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Ulve" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Panza" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.70286" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594240v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Bichet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bellot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brischoux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fritsch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijppaw.2026.101222" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523551v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perrin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casper Nyamukondiwa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mmabaledi Buxton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander N Kirschel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijppaw.2026.101212" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399355v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Isa&#239;a" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly Baur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wassef" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Monod" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Glaizot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-024-06652-4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884037v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Hay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Aucher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Bertaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cr&#233;pin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmicr.2024.100338" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399356v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Mas-Carri&#243;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Schneider" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Othenin-Girard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taberlet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.19107" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684140v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvine Durand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Giraud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Loisier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bech" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-024-00713-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851064v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddie-Jeanne Richard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bastin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raboteau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grateau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2024/2518" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535714v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille-Sophie Cozzarolo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gremion" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bastardot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.378" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692630v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Depeux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Branger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paulhac" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beltran-Bech" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2024.108187" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04744072v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Jame" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Noizat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Morin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Guinard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.112712" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426539v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Ruiz de Paz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1191664" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03853911v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chevalier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Arlettaz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2022.05.002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693380v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-022-05292-w" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535719v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Wasserman" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12100913" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436109v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaishnovi Sekar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana R Rivero" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gandon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Drews" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2021.05.021" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535721v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana&#233; Bataillard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Christe" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/parasitologia1010003" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063938v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Isa&#239;a" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Glaizot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Christe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pigeault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.2615" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02992592v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakiswend&#233; S Yerbanga" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kounbobr R Dabir&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bosco Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67180-6" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535750v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Szentiv&#225;nyi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Est&#243;k" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-020-3895-8" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535710v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6261" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535746v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2020.568140" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03212929v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Dietrich" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Markotter" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Fasel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monadjem" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2019.106705" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536010v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille&#8208;sophie Cozzarolo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ibi.12774" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536012v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sironi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0216360" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994662v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyb&#232;le Prigot-Maurice" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cerqueira de Araujo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Laverr&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2019.107278" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536014v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-S. Cozzarolo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Choquet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Strehler" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jenkins" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2018.06.007" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01892556v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Caudron" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nicot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/evl3.61" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02872336v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Villa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0192315" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01942644v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garnier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2016.1136" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361610v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien V&#233;zilier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cornet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Z&#233;l&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2014.0300" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361616v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vezilier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivero" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2014.1025" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361604v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-015-0912-z" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266760v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Braquart-Varnier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mine Altinli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric D. Chevalier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gr&#232;ve" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01388" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078485v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marcad&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Mappa" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmina Mottin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2014.07.005" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7JRXN6CT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472937v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472934v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Cornuau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Schmeller" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Loyau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685381-00002928" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02972131v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk S Schmeller" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela&#239;de Sibeaux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tourat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2014.09.011" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4HQ3WRP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02972179v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk S. Schmeller" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509163v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Ulv&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lh&#233;raud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lafitte" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Becking" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508674v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456348v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499774v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peccoud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456462v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399359v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01402347v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015MONTS025" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>