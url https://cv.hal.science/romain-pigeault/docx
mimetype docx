--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -100,429 +100,429 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Within‐Host Environmental Heterogeneity Is Associated With Phenotypic but Not Genomic Diversity in Wolbachia Endosymbionts</w:t>
+                <w:t xml:space="preserve">Avian haemosporidian diversity and transmission across birds and mosquitoes in Botswana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Antoine Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Casper Nyamukondiwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theo Ulve</w:t>
+                <w:t xml:space="preserve">Mmabaledi Buxton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Panza</w:t>
+                <w:t xml:space="preserve">Alexander N Kirschel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 18 (1), pp.e70286. </w:t>
+              <w:t xml:space="preserve">International Journal for Parasitology: Parasites and Wildlife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 29, pp.101212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1758-2229.70286⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijppaw.2026.101212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05517376v1</w:t>
+                <w:t xml:space="preserve">hal-05523551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic exposure to a common azole fungicide is associated with reactivation of chronic Plasmodium infections in farmland birds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Within‐Host Environmental Heterogeneity Is Associated With Phenotypic but Not Genomic Diversity in Wolbachia Endosymbionts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coraline Bichet</w:t>
+                <w:t xml:space="preserve">Yann Dussert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Bellot</w:t>
+                <w:t xml:space="preserve">Raphaël Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Brischoux</w:t>
+                <w:t xml:space="preserve">Theo Ulve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+                <w:t xml:space="preserve">Marie Panza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Parasitology: Parasites and Wildlife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 29, </w:t>
+              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 18 (1), pp.e70286. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijppaw.2026.101222⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1758-2229.70286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05594240v1</w:t>
+                <w:t xml:space="preserve">hal-05517376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avian haemosporidian diversity and transmission across birds and mosquitoes in Botswana</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chronic exposure to a common azole fungicide is associated with reactivation of chronic Plasmodium infections in farmland birds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pigeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Perrin</w:t>
+                <w:t xml:space="preserve">Coraline Bichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Casper Nyamukondiwa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Pigeault</w:t>
+                <w:t xml:space="preserve">Pauline Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mmabaledi Buxton</w:t>
+                <w:t xml:space="preserve">François Brischoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander N Kirschel</w:t>
+                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Parasitology: Parasites and Wildlife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 29, pp.101212. </w:t>
+              <w:t xml:space="preserve">, 2026, 29, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijppaw.2026.101212⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijppaw.2026.101222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05523551v1</w:t>
+                <w:t xml:space="preserve">hal-05594240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the intensity of infection in birds on Plasmodium development within Culex pipiens mosquitoes</w:t>
               </w:r>
@@ -668,51 +668,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Hay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Aucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanne Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -815,51 +815,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Othenin-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taberlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -923,51 +923,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal stability of sex ratio distorter prevalence in natural populations of the isopod Armadillidium vulgare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvine Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1070,51 +1070,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddie-Jeanne Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Raboteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1172,455 +1172,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04851064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spring reproductive success influences autumnal malarial load in a passerine bird</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A combination of methods for mapping heat and cool areas in past and current urban landscapes of Poitiers (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille-Sophie Cozzarolo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Wassef</w:t>
+                <w:t xml:space="preserve">Axel Jame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Gremion</w:t>
+                <w:t xml:space="preserve">Charlotte Noizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Bastardot</w:t>
+                <w:t xml:space="preserve">Elie Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Paulhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonnick Guinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.378⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 167, pp.112712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2024.112712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04535714v1</w:t>
+                <w:t xml:space="preserve">hal-04744072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deleterious effects of Wolbachia on life history and physiological traits of common pill woodlice</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Angèle Branger</w:t>
+                <w:t xml:space="preserve">Spring reproductive success influences autumnal malarial load in a passerine bird</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pigeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Paulhac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Pigeault</w:t>
+                <w:t xml:space="preserve">Camille-Sophie Cozzarolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Wassef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Beltran-Bech</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérémy Gremion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bastardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jip.2024.108187⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, pp.e18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04692630v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combination of methods for mapping heat and cool areas in past and current urban landscapes of Poitiers (France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deleterious effects of Wolbachia on life history and physiological traits of common pill woodlice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Noizat</w:t>
+                <w:t xml:space="preserve">Charlotte Depeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Morin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Angèle Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Paulhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pigeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvonnick Guinard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sophie Beltran-Bech</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 167, pp.112712. </w:t>
+              <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 207, pp.108187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2024.112712⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jip.2024.108187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04744072v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of host stress on the replication rate of Plasmodium: take it easy to avoid malaria recurrences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Ruiz de Paz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1710,77 +1710,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinants of haemosporidian single- and co-infection risks in western palearctic birds.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille-Sophie Cozzarolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molly Baur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1844,64 +1844,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiment in semi-natural conditions did not confirm the influence of malaria infection on bird attractiveness to mosquitoes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille-Sophie Cozzarolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Isaïa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1978,103 +1978,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveillance Studies Reveal Diverse and Potentially Pathogenic-Incriminated Vector Mosquito Species across Major Botswana Touristic Hotspots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mmabaledi Buxton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Casper Nyamukondiwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryan Wasserman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Othenin-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (10), pp.913. </w:t>
@@ -2138,51 +2138,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaishnovi Sekar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana R Rivero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2246,51 +2246,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Neonicotinoid Exposure on the Life History Traits and Susceptibility to Plasmodium Infection on the Major Avian Malaria Vector Culex pipiens (Diptera: Culicidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danaé Bataillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2357,594 +2357,594 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04535721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Last-come, best served? Mosquito biting order and Plasmodium transmission</w:t>
+                <w:t xml:space="preserve">Effects of fungal infection on the survival of parasitic bat flies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Isaïa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ana R Rivero</w:t>
+                <w:t xml:space="preserve">Tamara Szentiványi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Glaizot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R. Pigeault</w:t>
+                <w:t xml:space="preserve">Péter Estók</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pigeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Christe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Glaizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2020.2615⟩</w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (1), pp.23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-020-3895-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03063938v1</w:t>
+                <w:t xml:space="preserve">hal-04535750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different distribution of malaria parasite in left and right extremities of vertebrate hosts translates into differences in parasite transmission</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Impact of field‐realistic doses of glyphosate and nutritional stress on mosquito life history traits and susceptibility to malaria parasite infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danaé Bataillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Christe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeault</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-67180-6⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (11), pp.5079-5088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.6261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02992592v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of fungal infection on the survival of parasitic bat flies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Glaizot</w:t>
+                <w:t xml:space="preserve">Last-come, best served? Mosquito biting order and Plasmodium transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Isaïa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana R Rivero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Glaizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Christe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pigeault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13071-020-3895-8⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 287 (1939), pp.20202615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2020.2615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04535750v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of field‐realistic doses of glyphosate and nutritional stress on mosquito life history traits and susceptibility to malaria parasite infection</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Different distribution of malaria parasite in left and right extremities of vertebrate hosts translates into differences in parasite transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeault</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Isaïa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rakiswendé S Yerbanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kounbobr R Dabiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bosco Ouédraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (11), pp.5079-5088. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.6261⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-67180-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04535710v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02992592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced Attraction of Arthropod Vectors to Infected Vertebrates: A Review of Empirical Evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille-Sophie Cozzarolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Glaizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Christe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3112,51 +3112,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of age, haemosporidian infection and body condition on pair composition and reproductive success in Great Tits Parus major</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille‐sophie Cozzarolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3229,90 +3229,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex-biased parasitism in vector-borne disease: Vector preference?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille-Sophie Cozzarolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sironi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Glaizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Christe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3411,51 +3411,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvine Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffany Laverré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 168, pp.107278. </w:t>
@@ -3493,51 +3493,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haemosporidian infection and co-infection affect host survival and reproduction in wild populations of great tits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pigeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.-S. Cozzarolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3627,51 +3627,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timing malaria transmission with mosquito fluctuations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Caudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3757,51 +3757,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term pathogenic response to Plasmodium relictum infection in Culex pipiens mosquito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Villa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3848,51 +3848,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of transgenerational immunity in invertebrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pigeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3959,321 +3959,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01942644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avian malaria: a new lease of life for an old experimental model to study the evolutionary ecology of Plasmodium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Pigeault</w:t>
+                <w:t xml:space="preserve">Transgenerational effect of infection in Plasmodium-infected mosquitoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pigeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Vézilier</w:t>
+                <w:t xml:space="preserve">J. Vezilier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Cornet</w:t>
+                <w:t xml:space="preserve">A. Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flore Zélé</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Rivero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 370 (1675), pp.20140300. </w:t>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (3), pp.20141025. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rstb.2014.0300⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsbl.2014.1025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02361610v1</w:t>
+                <w:t xml:space="preserve">hal-02361616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transgenerational effect of infection in Plasmodium-infected mosquitoes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Pigeault</w:t>
+                <w:t xml:space="preserve">Avian malaria: a new lease of life for an old experimental model to study the evolutionary ecology of Plasmodium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pigeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Vezilier</w:t>
+                <w:t xml:space="preserve">Julien Vézilier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Nicot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Gandon</w:t>
+                <w:t xml:space="preserve">Stéphane Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Rivero</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Flore Zélé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 11 (3), pp.20141025. </w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 370 (1675), pp.20140300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsbl.2014.1025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2014.0300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02361616v1</w:t>
+                <w:t xml:space="preserve">hal-02361610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mosquito age and avian malaria infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4372,51 +4372,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Braquart-Varnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mine Altinli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric D. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4474,674 +4474,674 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01266760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of host immunity and reproduction by horizontally acquired Wolbachia.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Resistance of morphological and behavioral sexual traits of the palmate newt (Lissotriton helveticus) to bacterial lipopolysaccharide treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Cornuau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Schmeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elmina Mottin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adeline Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 70, 10.1016/j.jinsphys.2014.07.005. </w:t>
+              <w:t xml:space="preserve">Amphibia-Reptilia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (1), pp.63-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2014.07.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1163/15685381-00002928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01078485v1</w:t>
+                <w:t xml:space="preserve">hal-05472934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of host immunity and reproduction by horizontally acquired Wolbachia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Information-content of morphological and behavioural sexual traits in the Palmate newt (Lissotriton helveticus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Cornuau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk S Schmeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Elmina Mottin</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelaïde Sibeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Tourat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2014.07.005⟩</w:t>
+              <w:t xml:space="preserve">Behavioural Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 108, pp.36-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.beproc.2014.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-05472937v1</w:t>
+                <w:t xml:space="preserve">hal-02972131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance of morphological and behavioral sexual traits of the palmate newt (Lissotriton helveticus) to bacterial lipopolysaccharide treatment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Modulation of host immunity and reproduction by horizontally acquired Wolbachia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Braquart-Varnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Marcadé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Mappa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elmina Mottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amphibia-Reptilia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 70, 10.1016/j.jinsphys.2014.07.005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2014.07.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/15685381-00002928⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05472934v1</w:t>
+                <w:t xml:space="preserve">hal-01078485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information-content of morphological and behavioural sexual traits in the Palmate newt (Lissotriton helveticus)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Cornuau</w:t>
+                <w:t xml:space="preserve">Modulation of host immunity and reproduction by horizontally acquired Wolbachia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pigeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Braquart-Varnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Marcadé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dirk S Schmeller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Pigeault</w:t>
+                <w:t xml:space="preserve">Gaëtan Mappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adelaïde Sibeaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Audrey Tourat</w:t>
+                <w:t xml:space="preserve">Elmina Mottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Processes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 70, pp.125-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2014.07.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.beproc.2014.09.011⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02972131v1</w:t>
+                <w:t xml:space="preserve">hal-05472937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistance of morphological and behavioral sexual traits of the palmate newt (Lissotriton helveticus) to bacterial lipopolysaccharide treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Cornuau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk S. Schmeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Loyau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amphibia-Reptilia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 35 (1), pp.63-71. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/15685381-00002928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02972179v1</w:t>
@@ -5197,51 +5197,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A virus feminizes carriers in a woodlouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Ulvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dussert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Lhéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5322,90 +5322,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coexistence of three sex determinants in a population of the pill bug Armadillidium arcangelii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Ulvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dussert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Lhéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Lafitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REID 2025 : Réseau Ecologie des Interactions Durables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Natacha Kremer; Carole Vincent-Monegat; Laurence Mouton; Patricia Luis; Raphaël Jorge; Sylvain Charlat; Anna Zaidman-Rémy; Aurélien Vigneron; Catherine Fiol; Claire Valiente; Fabrice Vavre; Julien Varaldi, May 2025, Lyon, France</w:t>
@@ -5460,51 +5460,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Hay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Aucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanne Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5585,51 +5585,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Peccoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Ulvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dussert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Lhéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5710,51 +5710,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Hay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Aucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanne Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5841,103 +5841,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tissue heterogeneity is associated with phenotypic but not genomic diversity in Wolbachia endosymbionts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dussert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Ulve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Panza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -5991,51 +5991,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecologie évolutive des interactions Hôte / Moustique / Plasmodium : sources d’hétérogénéité de l’infection des vecteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Parasitologie. Université Montpellier, 2015. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015MONTS025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6231,51 +6231,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517376v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pigeault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dussert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jorge" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Ulve" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Panza" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.70286" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594240v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Bichet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bellot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brischoux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fritsch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijppaw.2026.101222" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523551v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perrin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casper Nyamukondiwa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mmabaledi Buxton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander N Kirschel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijppaw.2026.101212" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399355v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Isa&#239;a" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly Baur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wassef" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Monod" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Glaizot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-024-06652-4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884037v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Hay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Aucher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Bertaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cr&#233;pin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmicr.2024.100338" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399356v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Mas-Carri&#243;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Schneider" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Othenin-Girard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taberlet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.19107" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684140v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvine Durand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Giraud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Loisier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bech" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-024-00713-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851064v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddie-Jeanne Richard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bastin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raboteau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grateau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2024/2518" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535714v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille-Sophie Cozzarolo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gremion" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bastardot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.378" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692630v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Depeux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Branger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paulhac" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beltran-Bech" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2024.108187" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04744072v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Jame" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Noizat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Morin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Guinard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.112712" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426539v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Ruiz de Paz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1191664" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03853911v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chevalier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Arlettaz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2022.05.002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693380v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-022-05292-w" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535719v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Wasserman" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12100913" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436109v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaishnovi Sekar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana R Rivero" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gandon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Drews" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2021.05.021" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535721v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana&#233; Bataillard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Christe" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/parasitologia1010003" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063938v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Isa&#239;a" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Glaizot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Christe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pigeault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.2615" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02992592v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakiswend&#233; S Yerbanga" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kounbobr R Dabir&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bosco Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67180-6" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535750v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Szentiv&#225;nyi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Est&#243;k" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-020-3895-8" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535710v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6261" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535746v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2020.568140" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03212929v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Dietrich" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Markotter" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Fasel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monadjem" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2019.106705" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536010v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille&#8208;sophie Cozzarolo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ibi.12774" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536012v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sironi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0216360" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994662v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyb&#232;le Prigot-Maurice" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cerqueira de Araujo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Laverr&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2019.107278" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536014v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-S. Cozzarolo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Choquet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Strehler" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jenkins" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2018.06.007" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01892556v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Caudron" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nicot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/evl3.61" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02872336v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Villa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0192315" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01942644v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garnier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2016.1136" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361610v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien V&#233;zilier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cornet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Z&#233;l&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2014.0300" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361616v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vezilier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivero" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2014.1025" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361604v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-015-0912-z" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266760v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Braquart-Varnier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mine Altinli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric D. Chevalier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gr&#232;ve" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01388" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078485v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marcad&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Mappa" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmina Mottin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2014.07.005" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7JRXN6CT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472937v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472934v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Cornuau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Schmeller" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Loyau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685381-00002928" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02972131v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk S Schmeller" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela&#239;de Sibeaux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tourat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2014.09.011" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4HQ3WRP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02972179v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk S. Schmeller" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509163v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Ulv&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lh&#233;raud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lafitte" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Becking" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508674v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456348v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499774v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peccoud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456462v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399359v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01402347v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015MONTS025" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523551v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perrin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casper Nyamukondiwa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pigeault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mmabaledi Buxton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander N Kirschel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijppaw.2026.101212" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517376v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dussert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jorge" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Ulve" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Panza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.70286" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594240v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Bichet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bellot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brischoux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fritsch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijppaw.2026.101222" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399355v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Isa&#239;a" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly Baur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wassef" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Monod" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Glaizot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-024-06652-4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884037v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Hay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Aucher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Bertaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cr&#233;pin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmicr.2024.100338" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399356v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Mas-Carri&#243;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Schneider" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Othenin-Girard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taberlet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.19107" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684140v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvine Durand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Giraud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Loisier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bech" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-024-00713-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851064v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddie-Jeanne Richard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bastin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raboteau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grateau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2024/2518" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04744072v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Jame" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Noizat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Morin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paulhac" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Guinard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.112712" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535714v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille-Sophie Cozzarolo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gremion" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bastardot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.378" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692630v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Depeux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Branger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beltran-Bech" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2024.108187" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426539v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Ruiz de Paz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1191664" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03853911v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chevalier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Arlettaz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2022.05.002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693380v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-022-05292-w" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535719v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Wasserman" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12100913" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436109v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaishnovi Sekar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana R Rivero" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gandon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Drews" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2021.05.021" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535721v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana&#233; Bataillard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Christe" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/parasitologia1010003" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535750v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Szentiv&#225;nyi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Est&#243;k" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-020-3895-8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535710v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6261" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063938v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Isa&#239;a" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Glaizot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Christe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pigeault" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.2615" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02992592v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakiswend&#233; S Yerbanga" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kounbobr R Dabir&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bosco Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67180-6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535746v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2020.568140" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03212929v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Dietrich" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Markotter" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Fasel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monadjem" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2019.106705" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536010v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille&#8208;sophie Cozzarolo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ibi.12774" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536012v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sironi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0216360" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994662v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyb&#232;le Prigot-Maurice" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cerqueira de Araujo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Laverr&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2019.107278" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536014v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-S. Cozzarolo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Choquet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Strehler" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jenkins" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2018.06.007" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01892556v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Caudron" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nicot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/evl3.61" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02872336v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Villa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0192315" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01942644v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garnier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2016.1136" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361616v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vezilier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivero" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2014.1025" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361610v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien V&#233;zilier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cornet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Z&#233;l&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2014.0300" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361604v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-015-0912-z" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266760v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Braquart-Varnier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mine Altinli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric D. Chevalier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gr&#232;ve" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01388" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472934v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Cornuau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Schmeller" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Loyau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685381-00002928" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02972131v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk S Schmeller" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela&#239;de Sibeaux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tourat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2014.09.011" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4HQ3WRP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078485v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marcad&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Mappa" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmina Mottin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2014.07.005" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7JRXN6CT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472937v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02972179v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk S. Schmeller" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509163v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Ulv&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lh&#233;raud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lafitte" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Becking" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508674v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456348v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499774v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peccoud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456462v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399359v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01402347v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015MONTS025" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>