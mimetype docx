--- v0 (2026-03-04)
+++ v1 (2026-04-30)
@@ -329,477 +329,617 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05285619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La conception française de l’égalité : une comparaison avec le Royaume-Uni</w:t>
+                <w:t xml:space="preserve">L’obligation d’enquêter sur les actes de violence envers les personnes LGBTQIA+. Les jurisprudences des Cours interaméricaine et européenne des droits de l’homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Place</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cultures constitutionnelles : comment la Constitution se raconte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Louis Favoreu; Audrey Bachert-Peretti; Natasa Danelciuc-Colodrovschi; Carine David; Aurélie Duffy-Meunier; Marthe Fatin-Rouge Stefanini, Oct 2025, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Les journées de recherche sur l'Égalité 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Nanterre, Mar 2026, Nanterre (Université Paris Nanterre), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05329764v1</w:t>
+                <w:t xml:space="preserve">hal-05596675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préférences et discriminations : comparer les Etats-Unis d’Amérique et l'Allemagne avec l'expérience britannique</w:t>
+                <w:t xml:space="preserve">La conception française de l’égalité : une comparaison avec le Royaume-Uni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Place</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Préférences et Discriminations. Débattre de la liberté et de ses espaces persistants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elsa Fondimare; Robin Médard-Inghilterra, Jun 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Les cultures constitutionnelles : comment la Constitution se raconte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Louis Favoreu; Audrey Bachert-Peretti; Natasa Danelciuc-Colodrovschi; Carine David; Aurélie Duffy-Meunier; Marthe Fatin-Rouge Stefanini, Oct 2025, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05285646v1</w:t>
+                <w:t xml:space="preserve">hal-05329764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le numérique, l’individu et l’État : une relation paradoxale d’inclusion et d’exclusion</w:t>
+                <w:t xml:space="preserve">Préférences et discriminations : comparer les Etats-Unis d’Amérique et l'Allemagne avec l'expérience britannique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Place</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les mercredis du Tribunal Administratif de Strasbourg — Les acteurs du procès administratif et Télérecours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Tribunal administratif de Strasbourg en partenariat avec l’École Régionale des Avocats du Grand-Est, Jun 2021, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Préférences et Discriminations. Débattre de la liberté et de ses espaces persistants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsa Fondimare; Robin Médard-Inghilterra, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05329730v1</w:t>
+                <w:t xml:space="preserve">hal-05285646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le numérique, l’individu et l’État : une relation paradoxale d’inclusion et d’exclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Place</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les mercredis du Tribunal Administratif de Strasbourg — Les acteurs du procès administratif et Télérecours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tribunal administratif de Strasbourg en partenariat avec l’École Régionale des Avocats du Grand-Est, Jun 2021, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05329730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Principe d’égalité et Rule of Law : l’importance du recours à la théorie en droit constitutionnel britannique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Place</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xe Congrès de l’Association Française de Droit Constitutionnel (AFDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Droit Constitutionnel, Jun 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05285634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La valeur d’égalité en droit public français et britannique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Place</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LGDJ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 349, 2026, 978-2-275-16327-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La faiblesse en droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Place</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Kansu Okyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Konstantina Kiapekaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanos Gakis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mare &amp; Martin, 2020, 9782849344491</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05285710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -809,468 +949,468 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Winslow contre le Roi (1948)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Chovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Place</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathieu Perrin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">100 films à voir (ou à revoir) lorsque l’on est juriste</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mare et Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.45-48, 2025, Droit et Cinéma, 978-2-38600-066-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05329703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">My Lady (2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Chovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Place</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathieu Perrin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">100 films à voir (ou à revoir) lorsque l’on est juriste</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mare et Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.343-345, 2025, Droit et Cinéma, 978-2-38600-066-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05329717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être reconnu. Rapport conclusif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Place</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Auguste Ndir; Aurélie Tragus. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La reconnaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare &amp; Martin, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05285684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les questions relatives à la procréation en France et au Royaume-Uni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Place</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peggy Ducoulombier; Catherine Haguenau-Moizard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La protection des droits et libertés en France et au Royaume-Uni</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 55, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Société de législation comparée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.131-152, 2023, Collection colloques, 2365171281</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05285494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’opposition des interprétations doctrinales du principe constitutionnel d’égalité : la question de la différence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Place</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’opposition doctrinale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mare &amp; Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.85-100, 2019, Droit &amp; Science Politique, 9782849344583</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05285673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1280,114 +1420,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La valeur d’égalité en droit public français et britannique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Place</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Droit. Université de strasbourg, 2023. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05016828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId33"/>
+      <w:footerReference w:type="default" r:id="rId36"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1534,51 +1674,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285593v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Place" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285576v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285619v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ridc.2017.20857" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329764v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285646v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329730v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285634v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285710v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Perrin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kansu Okyay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Konstantina Kiapekaki" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanos Gakis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329703v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chovet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/100-films-a-voir-ou-a-revoir-lorsque-lon-est-juriste" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329717v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285684v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05285494v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legiscompare.fr/ecommerce/fr/la-protection-des-droits-et-libertes-en-france-et-au-royaume-uni-passe-present-futur/1110-les-questions-relatives-a-la-procreation-en-france-et-au-royaume-uni-romain-place.html" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285673v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/l-opposition-doctrinale-9782849344583.html" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05016828v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285593v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Place" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285576v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285619v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ridc.2017.20857" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596675v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329764v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285646v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329730v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285634v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596669v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/la-valeur-d-egalite-en-droit-public-francais-et-britannique-9782275163277.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285710v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Perrin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kansu Okyay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Konstantina Kiapekaki" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanos Gakis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329703v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chovet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/100-films-a-voir-ou-a-revoir-lorsque-lon-est-juriste" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329717v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285684v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05285494v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legiscompare.fr/ecommerce/fr/la-protection-des-droits-et-libertes-en-france-et-au-royaume-uni-passe-present-futur/1110-les-questions-relatives-a-la-procreation-en-france-et-au-royaume-uni-romain-place.html" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285673v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/l-opposition-doctrinale-9782849344583.html" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05016828v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>