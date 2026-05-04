--- v0 (2026-03-23)
+++ v1 (2026-05-04)
@@ -502,568 +502,568 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04756125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No evidence of improvements in inhibitory control with tRNS</w:t>
+                <w:t xml:space="preserve">Consolidation of human skill linked to waking hippocampo-neocortical replay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Sallard</w:t>
+                <w:t xml:space="preserve">Ethan Buch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethan Buch</w:t>
+                <w:t xml:space="preserve">Leonardo Claudino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marlene Bönstrup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Leonardo Cohen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Quentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroimage: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ynirp.2021.100056⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (10), pp.109193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2021.109193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03633281v1</w:t>
+                <w:t xml:space="preserve">hal-03633284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consolidation of human skill linked to waking hippocampo-neocortical replay</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Statistical learning occurs during practice while high-order rule learning during rest period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lison Fanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlene Bönstrup</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mariann Kiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teodóra Vékony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2021.109193⟩</w:t>
+              <w:t xml:space="preserve">npj Science of Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (1), pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41539-021-00093-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03633284v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basal ganglia activation localized in MEG using a reward task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linnea Sepe-Forrest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Carver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Holroyd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Nugent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroimage: Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 1 (3), pp.100034. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ynirp.2021.100034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03633286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical learning occurs during practice while high-order rule learning during rest period</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">No evidence of improvements in inhibitory control with tRNS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Sallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethan Buch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Quentin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Science of Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 6 (1), pp.14. </w:t>
+              <w:t xml:space="preserve">Neuroimage: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (4), pp.100056. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41539-021-00093-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ynirp.2021.100056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768227v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03633281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From visual awareness to consciousness without sensory input: The role of spontaneous brain activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1130,425 +1130,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02505063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MNE-BIDS: Organizing electrophysiological data into the BIDS format and facilitating their analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entrainment of local synchrony reveals a causal role for high-beta right frontal oscillations in human visual consciousness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Appelhoff</w:t>
+                <w:t xml:space="preserve">Chloé Stengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Sanderson</w:t>
+                <w:t xml:space="preserve">Julià Amengual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teon Brooks</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antoni L Valero-Cabré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Open Source Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21105/joss.01896⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-49673-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03633287v1</w:t>
+                <w:t xml:space="preserve">hal-02415179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrainment of local synchrony reveals a causal role for high-beta right frontal oscillations in human visual consciousness</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differential Brain Mechanisms of Selection and Maintenance of Information during Working Memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Quentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Rémi King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Vernet</w:t>
+                <w:t xml:space="preserve">Etienne Sallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Stengel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Quentin</w:t>
+                <w:t xml:space="preserve">Nathan Fishman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julià Amengual</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ryan Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-49673-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18112/openneuro.ds001750.v1.3.0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02415179v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03633288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential Brain Mechanisms of Selection and Maintenance of Information during Working Memory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MNE-BIDS: Organizing electrophysiological data into the BIDS format and facilitating their analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Appelhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Sanderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teon Brooks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marijn van Vliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Quentin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ryan Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Journal of Open Source Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18112/openneuro.ds001750.v1.3.0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21105/joss.01896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03633288v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03633287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cortico–thalamic disconnection in a patient with supernumerary phantom limb</w:t>
               </w:r>
@@ -1694,51 +1694,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seth Elkin Frankston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica N Toba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1828,51 +1828,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Chanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoni Valero-Cabré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1945,51 +1945,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Chanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoni Valero-Cabré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2036,51 +2036,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frontal eye field, where art thou? Anatomy, function, and non-invasive manipulation of frontal regions involved in eye movements and associated cognitive operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2160,252 +2160,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02485453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Author response. Oscillation and synchrony entrainment: a new breadth for focal non-invasive neurostimulation in the cognitive neurosciences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Causal Frequency-Specific Contributions of Frontal Spatiotemporal Patterns Induced by Non-Invasive Neurostimulation to Human Visual Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Chanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Quentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Tallon-Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoni Valero-Cabré</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lorena Chanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 33 (28), 5 p following 11326</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 33 (11), pp.5000 - 5005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/jneurosci.4401-12.2013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02948078v1</w:t>
+                <w:t xml:space="preserve">hal-03633292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Causal Frequency-Specific Contributions of Frontal Spatiotemporal Patterns Induced by Non-Invasive Neurostimulation to Human Visual Performance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Author response. Oscillation and synchrony entrainment: a new breadth for focal non-invasive neurostimulation in the cognitive neurosciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoni Valero-Cabré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Quentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Chanes</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoni Valero-Cabré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 33 (11), pp.5000 - 5005. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 33 (28), 5 p following 11326</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1523/jneurosci.4401-12.2013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03633292v1</w:t>
+                <w:t xml:space="preserve">hal-02948078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fronto-tectal white matter connectivity mediates facilitatory effects of non-invasive neurostimulation on visual detection</w:t>
               </w:r>
@@ -2696,51 +2696,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oluwole Awosika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Frontal Lobes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 163, Elsevier, pp.473-483, 2019, Handbook of Clinical Neurology, </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2766,51 +2766,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03633295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2901,437 +2901,538 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05541842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning regularities in noise engages both neural predictive activity and representational changes</w:t>
+                <w:t xml:space="preserve">Modulation of error sensitivity during motor learning across time, space and environment variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coumarane Tirou</w:t>
+                <w:t xml:space="preserve">Dmitrii Todorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oussama Abdoun</w:t>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+                <w:t xml:space="preserve">Maëlys Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethan Buch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Quentin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05407091v1</w:t>
+                <w:t xml:space="preserve">hal-05575402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time CNN and Graph Convolution Network for Epileptic Spike Detection in MEG Data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carole Lartizien</w:t>
+                <w:t xml:space="preserve">Learning regularities in noise engages both neural predictive activity and representational changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coumarane Tirou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Abdoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teodóra Vékony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Tosatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Brovelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023</w:t>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04244255v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05407091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoding personalized motor cortical excitability states from human electroencephalography</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+                <w:t xml:space="preserve">Time CNN and Graph Convolution Network for Epileptic Spike Detection in MEG Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Mouches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Lartizien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03633757v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Decoding personalized motor cortical excitability states from human electroencephalography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Quentin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03633757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Voluntary motor commands are preferentially released during restricted sensorimotor beta rhythm phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Vollmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iñaki Iturrate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Quentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03633761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3341,114 +3442,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la connectivité anatomique sur la modulation de la perception visuelle induite par une activité frontale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Quentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Neurosciences [q-bio.NC]. Université Pierre et Marie Curie - Paris VI, 2014. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014PA066464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01127568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId116"/>
+      <w:footerReference w:type="default" r:id="rId119"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3595,51 +3696,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680447v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mouches" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Dejean" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jung" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bouet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lartizien" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI56570.2024.10635822" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756030v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sz&#252;cs-Bencze" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Fanuel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoletta Szab&#243;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Quentin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dezso Nemeth" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0228-22.2022" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756125v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pleche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teod&#243;ra V&#233;kony" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Janacsek" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ynirp.2022.100078" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633281v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Sallard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Buch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Cohen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ynirp.2021.100056" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633284v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Claudino" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene B&#246;nstrup" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2021.109193" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633286v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linnea Sepe-Forrest" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Carver" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Holroyd" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Nugent" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ynirp.2021.100034" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768227v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariann Kiss" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vernet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41539-021-00093-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505063v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shruti Japee" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Ungerleider" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02643294.2020.1731442" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633287v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Appelhoff" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Sanderson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teon Brooks" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijn van Vliet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.01896" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415179v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Stengel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#224; Amengual" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni L Valero-Cabr&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49673-1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633288v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;mi King" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Fishman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Thompson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18112/openneuro.ds001750.v1.3.0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633289v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bourlon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Urbanski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duret" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bardinet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-017-5044-y" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906548v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Elkin Frankston" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica N Toba" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bartolomeo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhv060" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906553v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Chanes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Valero-Cabr&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2015.05.016" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906550v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhu014" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485453v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Mitsumasu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnint.2014.00066" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948078v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633292v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tallon-Baudry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.4401-12.2013" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633291v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Migliaccio" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valabr&#232;gue" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2013.05.083" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633293v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Chica" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0036232" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633295v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oluwole Awosika" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804281-6.00025-2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541842v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gelebart" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Four&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Debarnot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407091v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coumarane Tirou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Abdoun" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tosatto" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Brovelli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244255v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633757v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hussain" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633761v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Vollmer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Iturrate" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01127568v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA066464" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680447v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mouches" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Dejean" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jung" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bouet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lartizien" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI56570.2024.10635822" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756030v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sz&#252;cs-Bencze" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Fanuel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoletta Szab&#243;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Quentin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dezso Nemeth" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0228-22.2022" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756125v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pleche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teod&#243;ra V&#233;kony" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Janacsek" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ynirp.2022.100078" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633284v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Buch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Claudino" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene B&#246;nstrup" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Cohen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2021.109193" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768227v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariann Kiss" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vernet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41539-021-00093-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633286v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linnea Sepe-Forrest" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Carver" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Holroyd" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Nugent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ynirp.2021.100034" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633281v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Sallard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ynirp.2021.100056" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505063v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shruti Japee" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Ungerleider" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02643294.2020.1731442" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415179v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Stengel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#224; Amengual" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni L Valero-Cabr&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49673-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633288v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;mi King" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Fishman" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Thompson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18112/openneuro.ds001750.v1.3.0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633287v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Appelhoff" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Sanderson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teon Brooks" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijn van Vliet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.01896" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633289v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bourlon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Urbanski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duret" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bardinet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-017-5044-y" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906548v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Elkin Frankston" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica N Toba" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bartolomeo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhv060" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906553v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Chanes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Valero-Cabr&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2015.05.016" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906550v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhu014" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485453v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Mitsumasu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnint.2014.00066" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633292v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tallon-Baudry" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.4401-12.2013" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948078v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633291v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Migliaccio" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valabr&#232;gue" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2013.05.083" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633293v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Chica" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0036232" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633295v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oluwole Awosika" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804281-6.00025-2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541842v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gelebart" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Four&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Debarnot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575402v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Todorov" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Moulin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407091v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coumarane Tirou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Abdoun" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tosatto" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Brovelli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244255v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633757v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hussain" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633761v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Vollmer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Iturrate" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01127568v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA066464" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>