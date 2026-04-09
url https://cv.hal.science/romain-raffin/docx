--- v0 (2026-03-04)
+++ v1 (2026-04-09)
@@ -125,248 +125,248 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A versatile Multi-space DBSCAN framework for rough surface object segmentation</w:t>
+                <w:t xml:space="preserve">Netting and Background Distinction with In-Flight Optic Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinh Nam Huynh</w:t>
+                <w:t xml:space="preserve">Xavier Daïni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hoang Ha Nguyen</w:t>
+                <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Raffin</w:t>
+                <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ruffier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11042-025-20806-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bionic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (3), pp.1143-1166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42235-025-00677-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05305194v1</w:t>
+                <w:t xml:space="preserve">hal-04966013v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Netting and Background Distinction with In-Flight Optic Flow</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A versatile Multi-space DBSCAN framework for rough surface object segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh Nam Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoang Ha Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Ruffier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bionic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 22 (3), pp.1143-1166. </w:t>
+              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 84 (32), pp.39473-39497. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s42235-025-00677-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11042-025-20806-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04966013v3</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05305194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive Hyper Spectral Image Rendering on GPU</w:t>
               </w:r>
@@ -391,51 +391,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Coiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Thon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virtual Reality and Broadcasting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 15.2018 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
@@ -629,51 +629,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mau Le Tien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khoi Nguyen Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Science and Technology: Issue on Information and Communications Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2 (1), pp.64-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -720,51 +720,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de surfaces épaisses d'organes pelviens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -815,51 +815,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de surfaces épaisses d’organes pelviens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -910,51 +910,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curvilinear constraints for free form deformations on subdivision surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lanquetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1026,51 +1026,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometric Data Structures and Analysis in GIS: ISO 19107 Case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1356,77 +1356,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Preprocessing Framework for MeshCNN-based Surface Segmentation of Fragmented 3D Heritage Objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinh-Nam Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoang Ha Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc Viet Kieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VNICT2025: The 28th Vietnam Conference of Selected ICT Problems - VNICT2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Ninh Bình, Vietnam. pp.8534</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1490,51 +1490,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Beguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Panneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1566,256 +1566,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05044506v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appariement d'artefacts archéologiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ibrahim Diarra</w:t>
+                <w:t xml:space="preserve">L'apport du HBIM dans les Humanités Numériques : pour une synergie entre archéologie, architecture, informatique graphique et gestion patrimoniale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Borel-Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Beguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Panneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">R-GTMG, Rencontres des Jeunes Chercheurs du Groupe de Travail en Modélisation Géométrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LIS, Aix-Marseille Université, Mar 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">Les journées du consortium 3D pour les Humanités Numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Consortium 3D, Nov 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04868129v1</w:t>
+                <w:t xml:space="preserve">hal-04822751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'apport du HBIM dans les Humanités Numériques : pour une synergie entre archéologie, architecture, informatique graphique et gestion patrimoniale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Borel-Dubourg</w:t>
+                <w:t xml:space="preserve">Appariement d'artefacts archéologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Diarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Beguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lanquetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les journées du consortium 3D pour les Humanités Numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Consortium 3D, Nov 2024, Nancy, France</w:t>
+              <w:t xml:space="preserve">R-GTMG, Rencontres des Jeunes Chercheurs du Groupe de Travail en Modélisation Géométrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LIS, Aix-Marseille Université, Mar 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04822751v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04868129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Morphological Processing Operations for Edge Detection on Cultural Heritage Objects</w:t>
               </w:r>
@@ -1922,77 +1922,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Daini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Raffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Raffin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ruffier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 International Conference on Unmanned Aircraft Systems (ICUAS ’23)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kimon Valavanis; Anna Konert; YangQuan Chen; Andrea Monteriù, Jun 2023, Warsaw, Poland. pp.32-39, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2052,51 +2052,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matis Ghiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brett Desbenoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WSCG 2023 – 31. International Conference in Central Europe on Computer Graphics, Visualization and Computer Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Plzen, Czech Republic. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2130,51 +2130,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indexation de documents dans une maquette numérique 3D expérience du cloître Saint-Trophime à Arles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le théâtre antique d’Orange SIG et HBIM, Journées d’étude organisées par l’Institut de Recherche sur l’Architecture Antique avec le soutien de la Fondation A*Midex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alain Badie; Sandrine Dubourg; Corinne Rencurel, Jun 2021, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2225,51 +2225,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mau Le Tien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khoi Nguyen Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Future Networks and Distributed Systems (ICFNDS 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Dubai, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2333,51 +2333,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Coiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Thon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soirée annuelle SIGGRAPH "Papiers de l’AFIG et R&amp;D"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2441,51 +2441,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Coiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Thon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computer Graphics Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Funchal, Portugal. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2558,51 +2558,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Coiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Thon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGRV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2640,51 +2640,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Review of Two Approaches for Joining 3D Meshes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh-Cang Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2774,51 +2774,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Michelucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du GTMG 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Poitiers, Région indéterminée</w:t>
@@ -2860,51 +2860,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Adaptive Subdivision Scheme On Composite Subdivision Meshes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cang Phan Anh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2955,51 +2955,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joining meshes with a local approximation and a wavelet transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cang Phan Anh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3113,541 +3113,541 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01488247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric modeling of pelvic organs with thickness</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mesh connection with RBF local interpolation and wavelet transform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cang Phan Anh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Daniel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3-Dimensional Image Processing (3DIP) and Applications II</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the third symposium on information and communication technology, SoICT 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Ha Long, Vietnam. pp.81-90</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01176126v1</w:t>
+                <w:t xml:space="preserve">hal-01311439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation géométrique d'organes pelviens par une approche offset</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mesh connection with RBF local interpolation and wavelet transform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cang Phan Anh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du GTMG 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Strasbourg, France. pp.19-28</w:t>
+              <w:t xml:space="preserve">Proceedings of the Third International Symposium on Information and Communication Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, New York, NY, USA, Unknown Region. pp.81--90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01311374v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01311440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesh connection with RBF local interpolation and wavelet transform</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Discrete Geometric Modeling of Thick Pelvic Organs with a Medial Axis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the third symposium on information and communication technology, SoICT 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Ha Long, Vietnam. pp.81-90</w:t>
+              <w:t xml:space="preserve">Computer Vision and Graphics: Proc. ICCVG 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Warsaw, Poland. pp.14-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01311439v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01311441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesh connection with RBF local interpolation and wavelet transform</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Geometric modeling of pelvic organs with thickness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuo-Wei Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Daniel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Joli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Third International Symposium on Information and Communication Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3-Dimensional Image Processing (3DIP) and Applications II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for Imaging Science and Technology, Jan 2012, Burlingame, CA, United States. pp.82900I, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.907463⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01311440v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01176126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete Geometric Modeling of Thick Pelvic Organs with a Medial Axis</w:t>
+                <w:t xml:space="preserve">Modélisation géométrique d'organes pelviens par une approche offset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Vision and Graphics: Proc. ICCVG 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Warsaw, Poland. pp.14-21</w:t>
+              <w:t xml:space="preserve">Journée du GTMG 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Strasbourg, France. pp.19-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01311441v1</w:t>
+                <w:t xml:space="preserve">hal-01311374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometric modeling of pelvic organs with a discrete offset approach</w:t>
               </w:r>
@@ -3741,51 +3741,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">9èmes Journées des Doctorants du LSIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cang Phan Anh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3836,51 +3836,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D modelling and analysis: ISO standard tools for air traffic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3925,355 +3925,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01311435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISO 19107 new implementation and proposal in GeoAPI</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Modélisation géométrique de la dynamique pelvienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Chambelland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boulder (Colorado) Technical Committee Meetings (OGC 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Unknown, Région indéterminée</w:t>
+              <w:t xml:space="preserve">Journées du GTMG 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Grenoble, France. pp.93-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01488273v1</w:t>
+                <w:t xml:space="preserve">hal-01311375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de surfaces épaisses d'organes pelviens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l'AFIG 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Bidart, France. pp.45-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01311377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation géométrique de la dynamique pelvienne</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">ISO 19107 new implementation and proposal in GeoAPI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du GTMG 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Grenoble, France. pp.93-102</w:t>
+              <w:t xml:space="preserve">Boulder (Colorado) Technical Committee Meetings (OGC 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Unknown, Région indéterminée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01311375v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01488273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementing non-linear interpolation for aerial trajectories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4337,64 +4337,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometric modeling of pelvic organs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Chambelland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4458,51 +4458,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometric data structures and analysis in GIS: ISO 19107 case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4534,260 +4534,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01317585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D ISO analysis and modeling for GIS - First steps in the norm implementation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Raffin,</w:t>
+                <w:t xml:space="preserve">Using geometry to help converting a discrete mesh to parametric surface via subdivision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Raffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khoi Nguyen Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Design &amp; Decision Support Systems in Architecture and Urban Planning (DDSS)</w:t>
+              <w:t xml:space="preserve">Curves and Surfaces 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01311450v1</w:t>
+                <w:t xml:space="preserve">hal-01311448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using geometry to help converting a discrete mesh to parametric surface via subdivision</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Khoi Nguyen Tan</w:t>
+                <w:t xml:space="preserve">3D ISO analysis and modeling for GIS - First steps in the norm implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Raffin,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Curves and Surfaces 2010</w:t>
+              <w:t xml:space="preserve">International Conference on Design &amp; Decision Support Systems in Architecture and Urban Planning (DDSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01311448v1</w:t>
+                <w:t xml:space="preserve">hal-01311450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B-spline surface reconstruction by inverse subdivisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khoi Nguyen Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4851,51 +4851,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse et modélisation 3D pour des Systèmes d'Information Géographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4946,51 +4946,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Free form deformation on subdivision surfaces.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lanquetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5041,51 +5041,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constrained free form deformation on subdivision surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lanquetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5136,51 +5136,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déformations libres de surfaces de subdivision.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lanquetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du GTMG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5276,51 +5276,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Coiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Thon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High-Performance Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5513,90 +5513,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panoramic optic-flow profile guiding aerial exploration through turns in simulated environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Daïni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Raffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Raffin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ruffier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5614,103 +5614,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Underwater Netting Detection and Distance Estimation using Optic Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Daïni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïck Degorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Raffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -5758,51 +5758,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beguet Florian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lanquetin Sandrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
@@ -5856,51 +5856,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déformations de modèles géométriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gesquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5980,51 +5980,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l’étude des surfaces discrètes et continues, transformation et reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Synthèse d'image et réalité virtuelle [cs.GR]. Aix-Marseille Université, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6074,90 +6074,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Netting detection with flight direction parallel to surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Daïni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Raffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Raffin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ruffier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6175,90 +6175,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Video S2 Netting detection with any flight direction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Daïni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Raffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Raffin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ruffier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6276,90 +6276,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Video S3 NOWA Method Workflow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Daïni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Raffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Raffin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ruffier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6377,51 +6377,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indexation de documents dans une maquette numérique 3D : expérience du cloître Saint-Trophime à Arles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6608,51 +6608,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305194v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Nam Huynh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Ha Nguyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Raffin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-025-20806-1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966013v3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Da&#239;ni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Raharijaona" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ruffier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42235-025-00677-w" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982853v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hoarau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Coiro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48663/1860-2037/15.2018.4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01281351v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gouaty" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Lincing" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Michelucci" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Daniel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pernot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2016.02.002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113975v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mau Le Tien" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoi Nguyen Tan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31130/jst.2016.29" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01482880v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310422v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329820v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lanquetin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Neveu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcm.2009.08.002" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G4W4D15K-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288295v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Francois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01482888v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gesqui&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Raffin," TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01482896v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Remy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373961v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh-Nam Huynh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Viet Kieu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044506v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Borel-Dubourg" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Beguet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Panneau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868129v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Diarra" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822751v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868192v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Ha Nguyen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139578v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coquet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS57906.2023.10156597" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350763v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matis Ghiotto" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Desbenoit" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24132/CSRN.3301.19" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894652v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03563869v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785862v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785872v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006549800710080" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785890v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01281357v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Cang Phan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311371v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311425v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cang Phan Anh" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311431v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488247v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rey" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176126v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuo-Wei Chen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joli" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.907463" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311374v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311439v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311440v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311441v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311437v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488258v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311435v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagannath Aryal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488273v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311377v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311375v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Chambelland" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311446v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311444v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Emmanuel Bellemare" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317585v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311450v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311448v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311452v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Cung" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311380v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450954v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450842v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450864v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785882v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390462v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46909-6_9" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374840v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120953v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Degorre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Viel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868060v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beguet Florian" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanquetin Sandrine" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488822v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l La Greca" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02465111v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147469v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147494v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147521v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901522v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966013v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Da&#239;ni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Raffin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Raharijaona" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ruffier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42235-025-00677-w" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305194v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Nam Huynh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Ha Nguyen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-025-20806-1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982853v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hoarau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Coiro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48663/1860-2037/15.2018.4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01281351v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gouaty" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Lincing" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Michelucci" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Daniel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pernot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2016.02.002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113975v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mau Le Tien" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoi Nguyen Tan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31130/jst.2016.29" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01482880v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310422v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329820v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lanquetin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Neveu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcm.2009.08.002" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G4W4D15K-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288295v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Francois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01482888v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gesqui&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Raffin," TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01482896v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Remy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373961v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh-Nam Huynh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Viet Kieu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044506v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Borel-Dubourg" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Beguet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Panneau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822751v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868129v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Diarra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868192v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Ha Nguyen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139578v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coquet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS57906.2023.10156597" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350763v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matis Ghiotto" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Desbenoit" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24132/CSRN.3301.19" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894652v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03563869v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785862v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785872v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006549800710080" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785890v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01281357v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Cang Phan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311371v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311425v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cang Phan Anh" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311431v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488247v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rey" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311439v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311440v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311441v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176126v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuo-Wei Chen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.907463" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311374v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311437v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488258v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311435v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagannath Aryal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311375v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Chambelland" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311377v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488273v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311446v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311444v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Emmanuel Bellemare" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317585v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311448v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311450v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311452v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Cung" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311380v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450954v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450842v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450864v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785882v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390462v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46909-6_9" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374840v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120953v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Degorre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Viel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868060v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beguet Florian" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanquetin Sandrine" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488822v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l La Greca" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02465111v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147469v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147494v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147521v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901522v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>