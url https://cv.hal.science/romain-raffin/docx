--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -125,248 +125,248 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Netting and Background Distinction with In-Flight Optic Flow</w:t>
+                <w:t xml:space="preserve">A versatile Multi-space DBSCAN framework for rough surface object segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Daïni</w:t>
+                <w:t xml:space="preserve">Vinh Nam Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hoang Ha Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Ruffier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bionic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42235-025-00677-w⟩</w:t>
+              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 84 (32), pp.39473-39497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11042-025-20806-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04966013v3</w:t>
+                <w:t xml:space="preserve">hal-05305194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A versatile Multi-space DBSCAN framework for rough surface object segmentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Netting and Background Distinction with In-Flight Optic Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Daïni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Raffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinh Nam Huynh</w:t>
+                <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hoang Ha Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Raffin</w:t>
+                <w:t xml:space="preserve">Franck Ruffier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 84 (32), pp.39473-39497. </w:t>
+              <w:t xml:space="preserve">Journal of Bionic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (3), pp.1143-1166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11042-025-20806-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s42235-025-00677-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05305194v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04966013v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive Hyper Spectral Image Rendering on GPU</w:t>
               </w:r>
@@ -391,51 +391,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Coiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Thon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virtual Reality and Broadcasting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 15.2018 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
@@ -629,51 +629,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mau Le Tien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khoi Nguyen Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Science and Technology: Issue on Information and Communications Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2 (1), pp.64-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -720,51 +720,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de surfaces épaisses d'organes pelviens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -815,51 +815,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de surfaces épaisses d’organes pelviens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -910,51 +910,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curvilinear constraints for free form deformations on subdivision surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lanquetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1026,51 +1026,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometric Data Structures and Analysis in GIS: ISO 19107 Case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1356,77 +1356,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Preprocessing Framework for MeshCNN-based Surface Segmentation of Fragmented 3D Heritage Objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinh-Nam Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoang Ha Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc Viet Kieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VNICT2025: The 28th Vietnam Conference of Selected ICT Problems - VNICT2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Ninh Bình, Vietnam. pp.8534</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1490,51 +1490,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Beguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Panneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1611,51 +1611,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Beguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Panneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1732,51 +1732,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Beguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lanquetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">R-GTMG, Rencontres des Jeunes Chercheurs du Groupe de Travail en Modélisation Géométrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LIS, Aix-Marseille Université, Mar 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1922,77 +1922,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Daini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ruffier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 International Conference on Unmanned Aircraft Systems (ICUAS ’23)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kimon Valavanis; Anna Konert; YangQuan Chen; Andrea Monteriù, Jun 2023, Warsaw, Poland. pp.32-39, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2052,51 +2052,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matis Ghiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brett Desbenoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WSCG 2023 – 31. International Conference in Central Europe on Computer Graphics, Visualization and Computer Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Plzen, Czech Republic. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2130,51 +2130,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indexation de documents dans une maquette numérique 3D expérience du cloître Saint-Trophime à Arles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le théâtre antique d’Orange SIG et HBIM, Journées d’étude organisées par l’Institut de Recherche sur l’Architecture Antique avec le soutien de la Fondation A*Midex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alain Badie; Sandrine Dubourg; Corinne Rencurel, Jun 2021, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2225,51 +2225,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mau Le Tien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khoi Nguyen Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Future Networks and Distributed Systems (ICFNDS 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Dubai, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2333,51 +2333,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Coiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Thon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soirée annuelle SIGGRAPH "Papiers de l’AFIG et R&amp;D"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2441,51 +2441,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Coiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Thon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computer Graphics Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Funchal, Portugal. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2558,51 +2558,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Coiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Thon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGRV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2640,51 +2640,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Review of Two Approaches for Joining 3D Meshes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh-Cang Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2774,51 +2774,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Michelucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du GTMG 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Poitiers, Région indéterminée</w:t>
@@ -2860,51 +2860,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Adaptive Subdivision Scheme On Composite Subdivision Meshes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cang Phan Anh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2955,51 +2955,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joining meshes with a local approximation and a wavelet transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cang Phan Anh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3132,51 +3132,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesh connection with RBF local interpolation and wavelet transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cang Phan Anh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3227,51 +3227,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesh connection with RBF local interpolation and wavelet transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cang Phan Anh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3322,51 +3322,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete Geometric Modeling of Thick Pelvic Organs with a Medial Axis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3430,51 +3430,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuo-Wei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3551,51 +3551,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation géométrique d'organes pelviens par une approche offset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3741,51 +3741,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">9èmes Journées des Doctorants du LSIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cang Phan Anh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3836,51 +3836,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D modelling and analysis: ISO standard tools for air traffic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3957,51 +3957,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Chambelland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4052,51 +4052,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de surfaces épaisses d'organes pelviens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4147,51 +4147,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISO 19107 new implementation and proposal in GeoAPI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4229,51 +4229,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementing non-linear interpolation for aerial trajectories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4350,51 +4350,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Chambelland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4458,51 +4458,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometric data structures and analysis in GIS: ISO 19107 case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4534,260 +4534,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01317585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using geometry to help converting a discrete mesh to parametric surface via subdivision</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Khoi Nguyen Tan</w:t>
+                <w:t xml:space="preserve">3D ISO analysis and modeling for GIS - First steps in the norm implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Raffin,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Curves and Surfaces 2010</w:t>
+              <w:t xml:space="preserve">International Conference on Design &amp; Decision Support Systems in Architecture and Urban Planning (DDSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01311448v1</w:t>
+                <w:t xml:space="preserve">hal-01311450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D ISO analysis and modeling for GIS - First steps in the norm implementation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Raffin,</w:t>
+                <w:t xml:space="preserve">Using geometry to help converting a discrete mesh to parametric surface via subdivision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Raffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khoi Nguyen Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Design &amp; Decision Support Systems in Architecture and Urban Planning (DDSS)</w:t>
+              <w:t xml:space="preserve">Curves and Surfaces 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01311450v1</w:t>
+                <w:t xml:space="preserve">hal-01311448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B-spline surface reconstruction by inverse subdivisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khoi Nguyen Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4851,51 +4851,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse et modélisation 3D pour des Systèmes d'Information Géographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4946,51 +4946,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Free form deformation on subdivision surfaces.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lanquetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5041,51 +5041,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constrained free form deformation on subdivision surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lanquetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5136,51 +5136,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déformations libres de surfaces de subdivision.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lanquetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du GTMG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5276,51 +5276,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Coiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Thon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High-Performance Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5513,90 +5513,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panoramic optic-flow profile guiding aerial exploration through turns in simulated environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Daïni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ruffier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5614,103 +5614,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Underwater Netting Detection and Distance Estimation using Optic Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Daïni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïck Degorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -5758,51 +5758,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beguet Florian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lanquetin Sandrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
@@ -5856,51 +5856,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déformations de modèles géométriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gesquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5980,51 +5980,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l’étude des surfaces discrètes et continues, transformation et reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Synthèse d'image et réalité virtuelle [cs.GR]. Aix-Marseille Université, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6074,90 +6074,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Netting detection with flight direction parallel to surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Daïni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ruffier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6175,90 +6175,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Video S2 Netting detection with any flight direction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Daïni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ruffier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6276,90 +6276,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Video S3 NOWA Method Workflow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Daïni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ruffier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6377,51 +6377,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indexation de documents dans une maquette numérique 3D : expérience du cloître Saint-Trophime à Arles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6608,51 +6608,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966013v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Da&#239;ni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Raffin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Raharijaona" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ruffier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42235-025-00677-w" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305194v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Nam Huynh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Ha Nguyen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-025-20806-1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982853v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hoarau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Coiro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48663/1860-2037/15.2018.4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01281351v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gouaty" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Lincing" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Michelucci" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Daniel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pernot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2016.02.002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113975v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mau Le Tien" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoi Nguyen Tan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31130/jst.2016.29" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01482880v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310422v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329820v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lanquetin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Neveu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcm.2009.08.002" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G4W4D15K-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288295v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Francois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01482888v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gesqui&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Raffin," TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01482896v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Remy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373961v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh-Nam Huynh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Viet Kieu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044506v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Borel-Dubourg" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Beguet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Panneau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822751v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868129v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Diarra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868192v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Ha Nguyen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139578v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coquet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS57906.2023.10156597" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350763v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matis Ghiotto" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Desbenoit" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24132/CSRN.3301.19" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894652v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03563869v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785862v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785872v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006549800710080" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785890v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01281357v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Cang Phan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311371v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311425v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cang Phan Anh" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311431v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488247v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rey" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311439v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311440v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311441v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176126v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuo-Wei Chen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.907463" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311374v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311437v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488258v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311435v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagannath Aryal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311375v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Chambelland" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311377v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488273v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311446v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311444v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Emmanuel Bellemare" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317585v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311448v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311450v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311452v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Cung" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311380v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450954v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450842v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450864v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785882v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390462v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46909-6_9" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374840v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120953v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Degorre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Viel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868060v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beguet Florian" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanquetin Sandrine" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488822v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l La Greca" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02465111v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147469v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147494v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147521v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901522v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305194v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Nam Huynh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Ha Nguyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Raffin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-025-20806-1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966013v3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Da&#239;ni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Raharijaona" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ruffier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42235-025-00677-w" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982853v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hoarau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Coiro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48663/1860-2037/15.2018.4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01281351v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gouaty" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Lincing" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Michelucci" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Daniel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pernot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2016.02.002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113975v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mau Le Tien" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoi Nguyen Tan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31130/jst.2016.29" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01482880v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310422v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329820v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lanquetin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Neveu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcm.2009.08.002" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G4W4D15K-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288295v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Francois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01482888v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gesqui&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Raffin," TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01482896v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Remy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373961v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh-Nam Huynh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Viet Kieu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044506v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Borel-Dubourg" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Beguet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Panneau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822751v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868129v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Diarra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868192v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Ha Nguyen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139578v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coquet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS57906.2023.10156597" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350763v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matis Ghiotto" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Desbenoit" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24132/CSRN.3301.19" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894652v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03563869v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785862v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785872v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006549800710080" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785890v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01281357v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Cang Phan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311371v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311425v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cang Phan Anh" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311431v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488247v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rey" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311439v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311440v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311441v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176126v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuo-Wei Chen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.907463" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311374v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311437v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488258v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311435v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagannath Aryal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311375v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Chambelland" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311377v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488273v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311446v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311444v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Emmanuel Bellemare" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317585v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311450v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311448v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311452v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Cung" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311380v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450954v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450842v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450864v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785882v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390462v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46909-6_9" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374840v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120953v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Degorre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Viel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868060v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beguet Florian" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanquetin Sandrine" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488822v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l La Greca" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02465111v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147469v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147494v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147521v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901522v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>