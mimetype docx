--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -125,248 +125,248 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A versatile Multi-space DBSCAN framework for rough surface object segmentation</w:t>
+                <w:t xml:space="preserve">Netting and Background Distinction with In-Flight Optic Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinh Nam Huynh</w:t>
+                <w:t xml:space="preserve">Xavier Daïni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hoang Ha Nguyen</w:t>
+                <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Raffin</w:t>
+                <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ruffier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11042-025-20806-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bionic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (3), pp.1143-1166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42235-025-00677-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05305194v1</w:t>
+                <w:t xml:space="preserve">hal-04966013v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Netting and Background Distinction with In-Flight Optic Flow</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A versatile Multi-space DBSCAN framework for rough surface object segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh Nam Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoang Ha Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Ruffier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bionic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 22 (3), pp.1143-1166. </w:t>
+              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 84 (32), pp.39473-39497. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s42235-025-00677-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11042-025-20806-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04966013v3</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05305194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive Hyper Spectral Image Rendering on GPU</w:t>
               </w:r>
@@ -391,51 +391,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Coiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Thon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virtual Reality and Broadcasting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 15.2018 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
@@ -629,51 +629,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mau Le Tien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khoi Nguyen Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Science and Technology: Issue on Information and Communications Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2 (1), pp.64-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -720,51 +720,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de surfaces épaisses d'organes pelviens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -815,51 +815,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de surfaces épaisses d’organes pelviens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -910,51 +910,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curvilinear constraints for free form deformations on subdivision surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lanquetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1026,51 +1026,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometric Data Structures and Analysis in GIS: ISO 19107 Case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1337,580 +1337,580 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Preprocessing Framework for MeshCNN-based Surface Segmentation of Fragmented 3D Heritage Objects</w:t>
+                <w:t xml:space="preserve">L'apport du HBIM dans les humanités numériques : pour une synergie entre archéologie, architecture, informatique graphique et gestion patrimoniale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinh-Nam Huynh</w:t>
+                <w:t xml:space="preserve">Sandrine Borel-Dubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Beguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Panneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hoang Ha Nguyen</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VNICT2025: The 28th Vietnam Conference of Selected ICT Problems - VNICT2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Ninh Bình, Vietnam. pp.8534</w:t>
+              <w:t xml:space="preserve">Journées du Consortium 3D pour les Humanités Numériques (HumaNum)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, S. Rassat; M. Chayani; L. Voison; A. Zasadzinski; E. Interdonato; C. Delevoie; F. Laroche; X. Granier, Nov 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05373961v1</w:t>
+                <w:t xml:space="preserve">hal-05044506v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'apport du HBIM dans les humanités numériques : pour une synergie entre archéologie, architecture, informatique graphique et gestion patrimoniale</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Preprocessing Framework for MeshCNN-based Surface Segmentation of Fragmented 3D Heritage Objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Panneau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Vinh-Nam Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoang Ha Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc Viet Kieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Consortium 3D pour les Humanités Numériques (HumaNum)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, S. Rassat; M. Chayani; L. Voison; A. Zasadzinski; E. Interdonato; C. Delevoie; F. Laroche; X. Granier, Nov 2024, Nancy, France</w:t>
+              <w:t xml:space="preserve">VNICT2025: The 28th Vietnam Conference of Selected ICT Problems - VNICT2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Ninh Bình, Vietnam. pp.8534</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05044506v2</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05373961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'apport du HBIM dans les Humanités Numériques : pour une synergie entre archéologie, architecture, informatique graphique et gestion patrimoniale</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3D Morphological Processing Operations for Edge Detection on Cultural Heritage Objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Panneau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Quéré</w:t>
+                <w:t xml:space="preserve">Vinh-Nam Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoang-Ha Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Raffin,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les journées du consortium 3D pour les Humanités Numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Consortium 3D, Nov 2024, Nancy, France</w:t>
+              <w:t xml:space="preserve">Hội thảo Quốc gia lần thứ XXVII - VNICT 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Nha Trang City, Vietnam. pp.4063</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04822751v1</w:t>
+                <w:t xml:space="preserve">hal-04868192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appariement d'artefacts archéologiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">L'apport du HBIM dans les Humanités Numériques : pour une synergie entre archéologie, architecture, informatique graphique et gestion patrimoniale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Borel-Dubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Beguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Panneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">R-GTMG, Rencontres des Jeunes Chercheurs du Groupe de Travail en Modélisation Géométrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LIS, Aix-Marseille Université, Mar 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">Les journées du consortium 3D pour les Humanités Numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Consortium 3D, Nov 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04868129v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Morphological Processing Operations for Edge Detection on Cultural Heritage Objects</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Appariement d'artefacts archéologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hoang-Ha Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Raffin,</w:t>
+                <w:t xml:space="preserve">Ibrahim Diarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Beguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lanquetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hội thảo Quốc gia lần thứ XXVII - VNICT 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Nha Trang City, Vietnam. pp.4063</w:t>
+              <w:t xml:space="preserve">R-GTMG, Rencontres des Jeunes Chercheurs du Groupe de Travail en Modélisation Géométrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LIS, Aix-Marseille Université, Mar 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04868192v1</w:t>
+                <w:t xml:space="preserve">hal-04868129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safety Net Detection by Optic Flow Processing</w:t>
               </w:r>
@@ -1922,77 +1922,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Daini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Raffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Raffin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ruffier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 International Conference on Unmanned Aircraft Systems (ICUAS ’23)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kimon Valavanis; Anna Konert; YangQuan Chen; Andrea Monteriù, Jun 2023, Warsaw, Poland. pp.32-39, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2052,51 +2052,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matis Ghiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brett Desbenoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WSCG 2023 – 31. International Conference in Central Europe on Computer Graphics, Visualization and Computer Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Plzen, Czech Republic. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2130,51 +2130,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indexation de documents dans une maquette numérique 3D expérience du cloître Saint-Trophime à Arles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le théâtre antique d’Orange SIG et HBIM, Journées d’étude organisées par l’Institut de Recherche sur l’Architecture Antique avec le soutien de la Fondation A*Midex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alain Badie; Sandrine Dubourg; Corinne Rencurel, Jun 2021, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2225,51 +2225,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mau Le Tien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khoi Nguyen Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Future Networks and Distributed Systems (ICFNDS 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Dubai, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2333,51 +2333,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Coiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Thon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soirée annuelle SIGGRAPH "Papiers de l’AFIG et R&amp;D"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2441,51 +2441,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Coiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Thon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computer Graphics Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Funchal, Portugal. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2558,51 +2558,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Coiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Thon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGRV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2640,51 +2640,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Review of Two Approaches for Joining 3D Meshes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh-Cang Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2774,51 +2774,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Michelucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du GTMG 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Poitiers, Région indéterminée</w:t>
@@ -2860,51 +2860,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Adaptive Subdivision Scheme On Composite Subdivision Meshes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cang Phan Anh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2936,247 +2936,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01311425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joining meshes with a local approximation and a wavelet transform</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Daniel</w:t>
+                <w:t xml:space="preserve">Couplage d'une base de données documentaire à une visualisation interactive 3D sur l'Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Raffin,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceeding of the 21th International Conference on Computer Graphics, Visualisation and Computer Vision, WSCG2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Plzen, Czech Republic. pp.29-38</w:t>
+              <w:t xml:space="preserve">Journées du CNR IUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Unknown, Région indéterminée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01311431v1</w:t>
+                <w:t xml:space="preserve">hal-01488247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage d'une base de données documentaire à une visualisation interactive 3D sur l'Internet</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Rey</w:t>
+                <w:t xml:space="preserve">Joining meshes with a local approximation and a wavelet transform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cang Phan Anh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Raffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du CNR IUT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Unknown, Région indéterminée</w:t>
+              <w:t xml:space="preserve">Proceeding of the 21th International Conference on Computer Graphics, Visualisation and Computer Vision, WSCG2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Plzen, Czech Republic. pp.29-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01488247v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01311431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesh connection with RBF local interpolation and wavelet transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cang Phan Anh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3227,51 +3227,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesh connection with RBF local interpolation and wavelet transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cang Phan Anh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3322,51 +3322,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete Geometric Modeling of Thick Pelvic Organs with a Medial Axis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3430,51 +3430,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuo-Wei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3551,51 +3551,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation géométrique d'organes pelviens par une approche offset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3741,51 +3741,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">9èmes Journées des Doctorants du LSIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cang Phan Anh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3836,51 +3836,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D modelling and analysis: ISO standard tools for air traffic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3957,51 +3957,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Chambelland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4052,51 +4052,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de surfaces épaisses d'organes pelviens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4147,51 +4147,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISO 19107 new implementation and proposal in GeoAPI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4229,51 +4229,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementing non-linear interpolation for aerial trajectories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4350,51 +4350,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Chambelland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4439,122 +4439,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01311444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric data structures and analysis in GIS: ISO 19107 case study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Using geometry to help converting a discrete mesh to parametric surface via subdivision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khoi Nguyen Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International 3D GeoInfo Conference 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Curves and Surfaces 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01317585v1</w:t>
+                <w:t xml:space="preserve">hal-01311448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D ISO analysis and modeling for GIS - First steps in the norm implementation</w:t>
               </w:r>
@@ -4629,368 +4629,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01311450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using geometry to help converting a discrete mesh to parametric surface via subdivision</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Geometric data structures and analysis in GIS: ISO 19107 case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khoi Nguyen Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Curves and Surfaces 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">5th International 3D GeoInfo Conference 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01311448v1</w:t>
+                <w:t xml:space="preserve">hal-01317585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B-spline surface reconstruction by inverse subdivisions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Analyse et modélisation 3D pour des Systèmes d'Information Géographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Daniel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Le Cung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE-RIVF International Conference on Computing and Communication Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Unknown, Vietnam. pp.336--339</w:t>
+              <w:t xml:space="preserve">Journées du GTMG 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Unknown, Région indéterminée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01311452v1</w:t>
+                <w:t xml:space="preserve">hal-01311380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse et modélisation 3D pour des Systèmes d'Information Géographique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">B-spline surface reconstruction by inverse subdivisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khoi Nguyen Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Cung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du GTMG 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Unknown, Région indéterminée</w:t>
+              <w:t xml:space="preserve">IEEE-RIVF International Conference on Computing and Communication Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Unknown, Vietnam. pp.336--339</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01311380v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01311452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Free form deformation on subdivision surfaces.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lanquetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5022,204 +5022,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02450954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constrained free form deformation on subdivision surfaces</w:t>
+                <w:t xml:space="preserve">Déformations libres de surfaces de subdivision.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lanquetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">international conference of computational methods in sciences and engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Loutraki, Greece</w:t>
+              <w:t xml:space="preserve">Journées du GTMG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02450842v1</w:t>
+                <w:t xml:space="preserve">hal-02450864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déformations libres de surfaces de subdivision.</w:t>
+                <w:t xml:space="preserve">Constrained free form deformation on subdivision surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lanquetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du GTMG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Poitiers, France</w:t>
+              <w:t xml:space="preserve">international conference of computational methods in sciences and engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Loutraki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02450864v1</w:t>
+                <w:t xml:space="preserve">hal-02450842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5276,51 +5276,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Coiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Thon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High-Performance Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5513,90 +5513,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panoramic optic-flow profile guiding aerial exploration through turns in simulated environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Daïni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Raffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Raffin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ruffier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5614,103 +5614,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Underwater Netting Detection and Distance Estimation using Optic Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Daïni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïck Degorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Raffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -5758,51 +5758,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beguet Florian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lanquetin Sandrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
@@ -5856,51 +5856,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déformations de modèles géométriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gesquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5980,51 +5980,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l’étude des surfaces discrètes et continues, transformation et reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Synthèse d'image et réalité virtuelle [cs.GR]. Aix-Marseille Université, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6074,90 +6074,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Netting detection with flight direction parallel to surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Daïni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Raffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Raffin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ruffier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6175,90 +6175,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Video S2 Netting detection with any flight direction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Daïni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Raffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Raffin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ruffier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6276,90 +6276,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Video S3 NOWA Method Workflow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Daïni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Raffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Raffin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ruffier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6377,51 +6377,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indexation de documents dans une maquette numérique 3D : expérience du cloître Saint-Trophime à Arles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6608,51 +6608,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305194v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Nam Huynh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Ha Nguyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Raffin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-025-20806-1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966013v3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Da&#239;ni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Raharijaona" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ruffier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42235-025-00677-w" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982853v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hoarau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Coiro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48663/1860-2037/15.2018.4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01281351v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gouaty" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Lincing" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Michelucci" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Daniel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pernot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2016.02.002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113975v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mau Le Tien" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoi Nguyen Tan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31130/jst.2016.29" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01482880v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310422v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329820v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lanquetin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Neveu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcm.2009.08.002" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G4W4D15K-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288295v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Francois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01482888v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gesqui&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Raffin," TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01482896v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Remy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373961v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh-Nam Huynh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Viet Kieu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044506v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Borel-Dubourg" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Beguet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Panneau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822751v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868129v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Diarra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868192v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Ha Nguyen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139578v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coquet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS57906.2023.10156597" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350763v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matis Ghiotto" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Desbenoit" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24132/CSRN.3301.19" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894652v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03563869v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785862v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785872v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006549800710080" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785890v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01281357v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Cang Phan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311371v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311425v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cang Phan Anh" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311431v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488247v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rey" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311439v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311440v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311441v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176126v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuo-Wei Chen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.907463" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311374v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311437v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488258v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311435v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagannath Aryal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311375v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Chambelland" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311377v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488273v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311446v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311444v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Emmanuel Bellemare" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317585v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311450v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311448v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311452v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Cung" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311380v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450954v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450842v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450864v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785882v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390462v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46909-6_9" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374840v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120953v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Degorre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Viel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868060v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beguet Florian" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanquetin Sandrine" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488822v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l La Greca" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02465111v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147469v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147494v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147521v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901522v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966013v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Da&#239;ni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Raffin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Raharijaona" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ruffier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42235-025-00677-w" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305194v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Nam Huynh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Ha Nguyen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-025-20806-1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982853v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hoarau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Coiro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48663/1860-2037/15.2018.4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01281351v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gouaty" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Lincing" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Michelucci" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Daniel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pernot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2016.02.002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113975v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mau Le Tien" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoi Nguyen Tan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31130/jst.2016.29" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01482880v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310422v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329820v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lanquetin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Neveu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcm.2009.08.002" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G4W4D15K-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288295v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Francois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01482888v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gesqui&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Raffin," TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01482896v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Remy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044506v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Borel-Dubourg" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Beguet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Panneau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373961v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh-Nam Huynh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Viet Kieu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868192v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Ha Nguyen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822751v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868129v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Diarra" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139578v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coquet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS57906.2023.10156597" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350763v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matis Ghiotto" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Desbenoit" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24132/CSRN.3301.19" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894652v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03563869v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785862v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785872v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006549800710080" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785890v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01281357v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Cang Phan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311371v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311425v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cang Phan Anh" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488247v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rey" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311431v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311439v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311440v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311441v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176126v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuo-Wei Chen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.907463" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311374v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311437v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488258v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311435v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagannath Aryal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311375v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Chambelland" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311377v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488273v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311446v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311444v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Emmanuel Bellemare" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311448v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311450v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317585v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311380v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311452v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Cung" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450954v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450864v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450842v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785882v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390462v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46909-6_9" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374840v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120953v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Degorre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Viel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868060v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beguet Florian" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanquetin Sandrine" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488822v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l La Greca" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02465111v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147469v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147494v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147521v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901522v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>