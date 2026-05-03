--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -767,482 +767,482 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01587928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A parallel graph edit distance algorithm</w:t>
+                <w:t xml:space="preserve">Efficient k-nearest neighbors search in graph space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeina Abu-Aisheh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Ramel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Martineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eswa.2017.10.043⟩</w:t>
+              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patrec.2018.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01629290v1</w:t>
+                <w:t xml:space="preserve">hal-01791560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient k-nearest neighbors search in graph space</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zeina Abu-Aisheh</w:t>
+                <w:t xml:space="preserve">Blind Document Image Quality Prediction Based on Modification of Quality Aware Clustering Method Integrating a Patch Selection Strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alireza Alaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatello Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raveaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
+              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.patrec.2018.05.001⟩</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eswa.2018.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01791560v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01792116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind Document Image Quality Prediction Based on Modification of Quality Aware Clustering Method Integrating a Patch Selection Strategy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alireza Alaei</w:t>
+                <w:t xml:space="preserve">Learning error-correcting graph matching with a multiclass neural network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Raveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatello Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Martineau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Raveaux</w:t>
+                <w:t xml:space="preserve">Gilles Venturini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
+              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eswa.2018.05.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.patrec.2018.03.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01792116v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01758990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning error-correcting graph matching with a multiclass neural network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Martineau</w:t>
+                <w:t xml:space="preserve">A parallel graph edit distance algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeina Abu-Aisheh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Donatello Conte</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Ramel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Venturini</w:t>
+                <w:t xml:space="preserve">Patrick Martineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 94, pp.41 - 57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.patrec.2018.03.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eswa.2017.10.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01758990v1</w:t>
+                <w:t xml:space="preserve">hal-01629290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph edit distance contest: Results and future challenges</w:t>
               </w:r>
@@ -1620,326 +1620,326 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01619313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image quality assessment based on regions of interest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alireza Alaei</w:t>
+                <w:t xml:space="preserve">Anytime graph matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeina Abu-Aisheh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Donatello Conte</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal, Image and Video Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (4), pp.673-680. </w:t>
+              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 84, pp.215--224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11760-016-1009-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.patrec.2016.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01405149v1</w:t>
+                <w:t xml:space="preserve">hal-01490832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anytime graph matching</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zeina Abu-Aisheh</w:t>
+                <w:t xml:space="preserve">Les graphes pour étudier les dynamiques spatiales à partir des séries fiscales médiévales et modernes. Etat des lieux de l’expérience Modelespace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Leturcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raveaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.patrec.2016.10.004⟩</w:t>
+              <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre. Hors-série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Géolocalisation et sources anciennes ? Actes des journées d'études de Dijon, Maison des Sciences de l'Homme, 13-14 novembre 2014, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cem.13805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01490832v1</w:t>
+                <w:t xml:space="preserve">hal-01311067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les graphes pour étudier les dynamiques spatiales à partir des séries fiscales médiévales et modernes. Etat des lieux de l’expérience Modelespace</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Leturcq</w:t>
+                <w:t xml:space="preserve">Image quality assessment based on regions of interest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alireza Alaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatello Conte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre. Hors-série</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Géolocalisation et sources anciennes ? Actes des journées d'études de Dijon, Maison des Sciences de l'Homme, 13-14 novembre 2014, 9, </w:t>
+              <w:t xml:space="preserve">Signal, Image and Video Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (4), pp.673-680. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cem.13805⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11760-016-1009-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01311067v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01405149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structured Representations in a Content Based Image Retrieval Context</w:t>
               </w:r>
@@ -2955,1255 +2955,1255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03595217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résoudre le problème de la distance d'édition entre graphes avec les matheuristiques</w:t>
+                <w:t xml:space="preserve">Solving the graph edit distance problem with variable partitioning local search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Darwiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatello Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raveaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Donatello Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent T'kindt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF19</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th International workshop on Graph-Based Representation in Pattern Recognition (GbR19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Tours, France. pp.67-77, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-20081-7_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02077682v1</w:t>
+                <w:t xml:space="preserve">hal-01579501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving the graph edit distance problem with variable partitioning local search</w:t>
+                <w:t xml:space="preserve">Résoudre le problème de la distance d'édition entre graphes avec les matheuristiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Darwiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Raveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatello Conte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Raveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent T'kindt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International workshop on Graph-Based Representation in Pattern Recognition (GbR19)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ROADEF19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-20081-7_7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01579501v1</w:t>
+                <w:t xml:space="preserve">hal-02077682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Cost Functions for Graph Matching</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quality&amp;quot; vs. &amp;quot;Readability&amp;quot; in Document Images: Statistical Analysis of Human Perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alireza Alaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Raveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatello Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael de O Werneck</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ricardo da S Torres</w:t>
+                <w:t xml:space="preserve">Bela Stantic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint IAPR International Workshops on Statistical Techniques in Pattern Recognition (SPR) and Structural and Syntactic Pattern Recognition (SSPR)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 13th IAPR International Workshop on Document Analysis Systems (DAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DAS.2018.42⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01889964v1</w:t>
+                <w:t xml:space="preserve">hal-01879782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph Edit Distance in the exact context</w:t>
+                <w:t xml:space="preserve">Formulation linéaire en nombres entiers pour le problème de la distance d'édition entre graphes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Darwiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatello Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raveaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Donatello Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent T'kindt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint IAPR International Workshops on Statistical Techniques in Pattern Recognition (SPR) and Structural and Syntactic Pattern Recognition (SSPR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Bejing, China. pp. 326-336</w:t>
+              <w:t xml:space="preserve">ROADEF18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01880093v1</w:t>
+                <w:t xml:space="preserve">hal-01717264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation linéaire en nombres entiers pour le problème de la distance d'édition entre graphes</w:t>
+                <w:t xml:space="preserve">Graph Edit Distance in the exact context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Darwiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Raveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatello Conte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Raveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent T'kindt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF18</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
+              <w:t xml:space="preserve">Joint IAPR International Workshops on Statistical Techniques in Pattern Recognition (SPR) and Structural and Syntactic Pattern Recognition (SSPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Bejing, China. pp. 326-336</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01717264v1</w:t>
+                <w:t xml:space="preserve">hal-01880093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality&amp;quot; vs. &amp;quot;Readability&amp;quot; in Document Images: Statistical Analysis of Human Perception</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alireza Alaei</w:t>
+                <w:t xml:space="preserve">Effective Training of Convolutional Neural Networks for Insect Image Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatello Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bela Stantic</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Venturini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 13th IAPR International Workshop on Document Analysis Systems (DAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. </w:t>
+              <w:t xml:space="preserve">19th International Conference on Advanced Concepts for Intelligent Vision Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Poitiers, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DAS.2018.42⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-01449-0_36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01879782v1</w:t>
+                <w:t xml:space="preserve">hal-01887615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective Training of Convolutional Neural Networks for Insect Image Recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Martineau</w:t>
+                <w:t xml:space="preserve">Solving a special case of the Graph Edit Distance Problem with Local Branching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Darwiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatello Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Venturini</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent T'kindt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Advanced Concepts for Intelligent Vision Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Matheuristics 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Tours, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01887615v1</w:t>
+                <w:t xml:space="preserve">hal-01717709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving a special case of the Graph Edit Distance Problem with Local Branching</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mostafa Darwiche</w:t>
+                <w:t xml:space="preserve">Learning Cost Functions for Graph Matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael de O Werneck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent T'kindt</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Tabbone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo da S Torres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matheuristics 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Tours, France</w:t>
+              <w:t xml:space="preserve">Joint IAPR International Workshops on Statistical Techniques in Pattern Recognition (SPR) and Structural and Syntactic Pattern Recognition (SSPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01717709v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Mixed Integer Linear Program for the Graph Edit Distance Problem</w:t>
+                <w:t xml:space="preserve">Evaluation de modèles mathématiques pour le problème de la distance d'édition entre graphes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Darwiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatello Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raveaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Donatello Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent T'kindt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCO18</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Marrakesh, Morocco. pp.254 - 265</w:t>
+              <w:t xml:space="preserve">ROADEF2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01717268v1</w:t>
+                <w:t xml:space="preserve">hal-01564064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de modèles mathématiques pour le problème de la distance d'édition entre graphes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mostafa Darwiche</w:t>
+                <w:t xml:space="preserve">Learning Graph Matching with a Graph-Based Perceptron in a Classification Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Raveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatello Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent T'kindt</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Venturini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Metz, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Graph-Based Representations in Pattern Recognition GbRPR 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Anacapri, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01564064v1</w:t>
+                <w:t xml:space="preserve">hal-01576056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Graph Matching with a Graph-Based Perceptron in a Classification Context</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approches connexionnistes pour la reconnaissance d'images d'insectes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatello Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Venturini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Graph-Based Representations in Pattern Recognition GbRPR 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Anacapri, Italy</w:t>
+              <w:t xml:space="preserve">ORASIS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GREYC, Jun 2017, Colleville-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01576056v1</w:t>
+                <w:t xml:space="preserve">hal-01866627v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Nearest Neighbors Search in Graph Space based on a Branch-and-Bound Strategy</w:t>
               </w:r>
@@ -4386,165 +4386,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01564079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches connexionnistes pour la reconnaissance d'images d'insectes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chloé Martineau</w:t>
+                <w:t xml:space="preserve">A New Mixed Integer Linear Program for the Graph Edit Distance Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Darwiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatello Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Venturini</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent T'kindt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GREYC, Jun 2017, Colleville-sur-Mer, France</w:t>
+              <w:t xml:space="preserve">ISCO18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Marrakesh, Morocco. pp.254 - 265</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01866627v2</w:t>
+                <w:t xml:space="preserve">hal-01717268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Document Image Quality Assessment Based on Texture Similarity Index</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alireza Alaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatello Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4741,334 +4741,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01491027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Graph Database Repository and Performance Evaluation Metrics for Graph Edit Distance</w:t>
+                <w:t xml:space="preserve">An Exact Graph Edit Distance Algorithm for Solving Pattern Recognition Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeina Abu-Aisheh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Martineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graph-Based Representations in Pattern Recognition - 10th IAPR-TC-15 International Workshop, GbRPR 2015, Beijing, China, May 13-15, 2015. Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International Conference on Pattern Recognition Applications and Methods 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Lisbon, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0005209202710278⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01168809v1</w:t>
+                <w:t xml:space="preserve">hal-01168816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Document Image Quality Assessment based on Improved Gradient Magnitude Similarity Deviation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Donatello Conte</w:t>
+                <w:t xml:space="preserve">A Graph Database Repository and Performance Evaluation Metrics for Graph Edit Distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeina Abu-Aisheh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Document Analysis and Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Nancy, France</w:t>
+              <w:t xml:space="preserve">Graph-Based Representations in Pattern Recognition - 10th IAPR-TC-15 International Workshop, GbRPR 2015, Beijing, China, May 13-15, 2015. Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Beijing, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224875v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01168809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Exact Graph Edit Distance Algorithm for Solving Pattern Recognition Problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zeina Abu-Aisheh</w:t>
+                <w:t xml:space="preserve">Document Image Quality Assessment based on Improved Gradient Magnitude Similarity Deviation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alireza Alaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatello Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raveaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Martineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Pattern Recognition Applications and Methods 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Conference on Document Analysis and Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0005209202710278⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01168816v1</w:t>
+                <w:t xml:space="preserve">hal-01224875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historical Document Analysis : A Review of French Projects and Open Issues</w:t>
               </w:r>
@@ -6162,168 +6162,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00361100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation of Digital Curves using a Multi-Objective Genetic Algorithm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Classification de graphes par algorithmes génétiques et signatures de graphes. Application à la reconnaissance de symboles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugen Barbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Raveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Locteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Lecourtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPR (2)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Hong Kong SAR China. pp.716-719</w:t>
+              <w:t xml:space="preserve">Colloque International Francophone sur l'Ecrit et le Document</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, France. pp.91-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00440172v1</w:t>
+                <w:t xml:space="preserve">hal-00113906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph Classification Using Genetic Algorithm and Graph Probing Application to Symbol Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugen Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6382,73 +6382,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPR (3)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Hong Kong SAR China. pp.296-299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00440176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximation de courbes par Algorithme Génétique Multi-Objectif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Locteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6457,232 +6457,232 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lecourtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International Francophone sur l'Ecrit et le Document</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, France. pp.37-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00113904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification de graphes par algorithmes génétiques et signatures de graphes. Application à la reconnaissance de symboles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eugen Barbu</w:t>
+                <w:t xml:space="preserve">Approximation of Digital Curves using a Multi-Objective Genetic Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Locteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lecourtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Francophone sur l'Ecrit et le Document</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, France. pp.91-96</w:t>
+              <w:t xml:space="preserve">ICPR (2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Hong Kong SAR China. pp.716-719</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00113906v1</w:t>
+                <w:t xml:space="preserve">hal-00440172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximation de courbes par Algorithme Génétique Multi-Objectif</w:t>
               </w:r>
@@ -6707,51 +6707,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lecourtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6832,51 +6832,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lecourtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7070,255 +7070,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vectorisation automatisée des plans Vasserot, dans Paris de parcelles en pixels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Report on the Symbol Recognition and Spotting Contest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernest Valveny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Delalandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...23 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bart Lamiroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Young-Bin Kwon and Jean-Marc Ogier. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyse géomatique de l'espace parisien médiéval et moderne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Graphics Recognition. New Trends and Challenges. 9th International Workshop, GREC 2011, Seoul, Korea, September 15-16, 2011, Revised Selected Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 7423, Springer, pp.198-207, 2013, Lecture Notes in Computer Science, 978-3-642-36823-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-36824-0_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00936555v1</w:t>
+                <w:t xml:space="preserve">hal-00788250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Report on the Symbol Recognition and Spotting Contest</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La vectorisation automatisée des plans Vasserot, dans Paris de parcelles en pixels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graphics Recognition. New Trends and Challenges. 9th International Workshop, GREC 2011, Seoul, Korea, September 15-16, 2011, Revised Selected Papers</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Analyse géomatique de l'espace parisien médiéval et moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presse Universitaire de Vincennes, pp.54-65, 2013, 978-2-84292-364-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00788250v1</w:t>
+                <w:t xml:space="preserve">hal-00936555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Segmentation Scheme Based on a Multi-graph Representation: Application to Colour Cadastral Maps</w:t>
               </w:r>
@@ -7446,242 +7446,242 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Parallel Graph Edit Distance Algorithm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Graph edit distance : a new binary linear programming formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeina Abu-Aisheh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Martineau</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Héroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01476393v1</w:t>
+                <w:t xml:space="preserve">hal-01619358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph edit distance : a new binary linear programming formulation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Parallel Graph Edit Distance Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeina Abu-Aisheh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Adam</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Martineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01619358v1</w:t>
+                <w:t xml:space="preserve">hal-01476393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A graph matching method based on probe assignments</w:t>
               </w:r>
@@ -7939,51 +7939,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EA95CACA"/>
+    <w:nsid w:val="0D58F385"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8170,51 +8170,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-raveaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3149-0498" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150185243" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627406v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhoubo Xu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puqing Chen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Raveaux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Yang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huadong Liu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2024.110697" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163084v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2021.02.014" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espci.hal.science/hal-01761595v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Darwiche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatello Conte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent T'kindt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2018.03.033" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270763v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael de Oliveira Werneck" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Tabbone" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo da Silva Torres" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2019.08.010" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587928v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2018.02.002" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espci.hal.science/hal-01629290v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Abu-Aisheh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ramel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martineau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2017.10.043" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espci.hal.science/hal-01791560v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2018.05.001" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espci.hal.science/hal-01792116v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Alaei" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Martineau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2018.05.007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758990v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Venturini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2018.03.031" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espci.hal.science/hal-01624592v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bougleux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2017.10.007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441203v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Martineau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Arnault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Munier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2016.12.020" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espci.hal.science/hal-01619313v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lerouge" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H&#233;roux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Adam" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2017.07.029" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405149v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-016-1009-z" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490832v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2016.10.004" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311067v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Leturcq" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.13805" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936497v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Burie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ogier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2013.08.010" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MW3J4J1R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079013v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717341v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-010-0143-3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W94GGFJ7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593453v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Trupin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2010.12.015" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442028v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2009.10.011" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6CVLMD5W-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374509v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Piquenot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Bouzidi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime B&#233;rar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94139-9_12" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402699v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894407v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595217v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077682v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579501v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20081-7_7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espci.hal.science/hal-01889964v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael de O Werneck" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo da S Torres" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880093v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717264v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879782v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bela Stantic" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DAS.2018.42" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887615v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chatelain" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01449-0_36" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717709v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717268v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564064v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576056v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617383v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564079v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866627v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429042v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Blumenstein" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DAS.2016.33" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491027v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49055-7_43" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168809v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224875v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168816v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005209202710278" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916024v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Coustaty" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247944v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178076v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Valveny" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delalandre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Lamiroy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385923v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385910v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335037v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Barbu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385906v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361101v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361099v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Locteau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361102v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361100v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440172v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lecourtier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440176v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113904v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113906v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134802v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Adam" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601529v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11767978_27" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077687v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75193-1_24" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936555v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788250v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delalandre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36824-0_19" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MDN21L5Z-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442029v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88188-9_20" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Z1Z3J5X3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476393v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espci.hal.science/hal-01619358v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305232v3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02181613v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-raveaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3149-0498" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150185243" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627406v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhoubo Xu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puqing Chen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Raveaux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Yang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huadong Liu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2024.110697" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163084v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2021.02.014" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espci.hal.science/hal-01761595v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Darwiche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatello Conte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent T'kindt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2018.03.033" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270763v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael de Oliveira Werneck" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Tabbone" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo da Silva Torres" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2019.08.010" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587928v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2018.02.002" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espci.hal.science/hal-01791560v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Abu-Aisheh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ramel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2018.05.001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espci.hal.science/hal-01792116v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Alaei" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Martineau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2018.05.007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758990v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Venturini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2018.03.031" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espci.hal.science/hal-01629290v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martineau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2017.10.043" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espci.hal.science/hal-01624592v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bougleux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2017.10.007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441203v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Martineau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Arnault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Munier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2016.12.020" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espci.hal.science/hal-01619313v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lerouge" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H&#233;roux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Adam" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2017.07.029" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490832v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2016.10.004" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311067v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Leturcq" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.13805" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405149v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-016-1009-z" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936497v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Burie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ogier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2013.08.010" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MW3J4J1R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079013v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717341v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-010-0143-3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W94GGFJ7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593453v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Trupin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2010.12.015" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442028v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2009.10.011" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6CVLMD5W-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374509v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Piquenot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Bouzidi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime B&#233;rar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94139-9_12" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402699v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894407v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595217v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579501v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20081-7_7" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077682v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879782v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bela Stantic" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DAS.2018.42" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717264v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880093v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887615v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chatelain" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01449-0_36" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717709v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espci.hal.science/hal-01889964v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael de O Werneck" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo da S Torres" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564064v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576056v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866627v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617383v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564079v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717268v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429042v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Blumenstein" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DAS.2016.33" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491027v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49055-7_43" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168816v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005209202710278" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168809v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224875v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916024v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Coustaty" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247944v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178076v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Valveny" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delalandre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Lamiroy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385923v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385910v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335037v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Barbu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385906v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361101v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361099v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Locteau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361102v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361100v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113906v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440176v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113904v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lecourtier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440172v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134802v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Adam" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601529v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11767978_27" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077687v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75193-1_24" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788250v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delalandre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36824-0_19" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MDN21L5Z-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936555v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442029v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88188-9_20" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Z1Z3J5X3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espci.hal.science/hal-01619358v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476393v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305232v3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02181613v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>