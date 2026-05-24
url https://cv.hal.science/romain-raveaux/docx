--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1,7884 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...7832 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:125.08143322476px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Romain Raveaux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">romain-raveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3149-0498</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">150185243</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=q3ou3o4AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep graph matching meets mixed-integer linear programming: Relax or not ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhoubo Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puqing Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huadong Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 155, pp.110697. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2024.110697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the unification of the graph edit distance and graph matching problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 145, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2021.02.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163084v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph Edit Distance: Accuracy of Local Branching from an application point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Darwiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatello Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 134, pp.20 - 28. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2018.03.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning cost function for graph classification with open-set methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael de Oliveira Werneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Tabbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo da Silva Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 128, pp.8-15. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2019.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A local branching heuristic for solving a Graph Edit Distance Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Darwiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatello Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 106, pp.225-235. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2018.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient k-nearest neighbors search in graph space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Abu-Aisheh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2018.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Document Image Quality Prediction Based on Modification of Quality Aware Clustering Method Integrating a Patch Selection Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Alaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatello Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2018.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning error-correcting graph matching with a multiclass neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatello Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Venturini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2018.03.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parallel graph edit distance algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Abu-Aisheh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 94, pp.41 - 57. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2017.10.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph edit distance contest: Results and future challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Abu-Aisheh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaüzère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bougleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 100, pp.96-103. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2017.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey on image-based insect classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatello Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Arnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65, pp.273 - 284. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2016.12.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441203v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New binary linear programming formulation to compute the graph edit distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lerouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Abu-Aisheh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Héroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 72, pp.254 - 265. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2017.07.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anytime graph matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Abu-Aisheh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 84, pp.215--224. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2016.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les graphes pour étudier les dynamiques spatiales à partir des séries fiscales médiévales et modernes. Etat des lieux de l’expérience Modelespace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Leturcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre. Hors-série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Géolocalisation et sources anciennes ? Actes des journées d'études de Dijon, Maison des Sciences de l'Homme, 13-14 novembre 2014, 9, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cem.13805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image quality assessment based on regions of interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Alaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatello Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal, Image and Video Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (4), pp.673-680. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11760-016-1009-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structured Representations in a Content Based Image Retrieval Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Burie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ogier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Visual Communication and Image Representation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (8), pp.1252-1268. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvcir.2013.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structured representations in a content based image retrieval context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Burie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ogier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Visual Communication and Image Representation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Volume 24 (Issue 8), pp.1252-1268. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvcir.2013.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A local evaluation of vectorized documents by means of polygon assignments and matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Burie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ogier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Document Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (1), pp.21-43. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10032-010-0143-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning graph prototypes for shape recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Héroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Trupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision and Image Understanding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115 (7), pp.905 - 918. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cviu.2010.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A graph matching method and a graph matching distance based on subgraph assignments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Burie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ogier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.In Press, Corrected Proof. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2009.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammatical Path Network: Unveiling Cycles Through Path Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Piquenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bérar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Héroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Graph-Based Representations in Pattern Recognition (GBr 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Caen, France. pp.124-133, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-94139-9_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammatical Path Network: You want cycles, follow this path</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Piquenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bérar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Héroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning on Graphs Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A learning based matheuristic to solve the two machine flowshop scheduling problem with sum of completion times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Optimization and Learning Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Syracuse, Italie, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A learning based matheuristic to solve the two machine flowshop scheduling problem with sum of completion times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving the graph edit distance problem with variable partitioning local search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Darwiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatello Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International workshop on Graph-Based Representation in Pattern Recognition (GbR19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Tours, France. pp.67-77, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-20081-7_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résoudre le problème de la distance d'édition entre graphes avec les matheuristiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Darwiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatello Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality&amp;quot; vs. &amp;quot;Readability&amp;quot; in Document Images: Statistical Analysis of Human Perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Alaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatello Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bela Stantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 13th IAPR International Workshop on Document Analysis Systems (DAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DAS.2018.42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation linéaire en nombres entiers pour le problème de la distance d'édition entre graphes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Darwiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatello Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph Edit Distance in the exact context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Darwiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatello Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint IAPR International Workshops on Statistical Techniques in Pattern Recognition (SPR) and Structural and Syntactic Pattern Recognition (SSPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Bejing, China. pp. 326-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective Training of Convolutional Neural Networks for Insect Image Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatello Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Venturini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Advanced Concepts for Intelligent Vision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Poitiers, France. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01449-0_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving a special case of the Graph Edit Distance Problem with Local Branching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Darwiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatello Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matheuristics 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Cost Functions for Graph Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael de O Werneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Tabbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo da S Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint IAPR International Workshops on Statistical Techniques in Pattern Recognition (SPR) and Structural and Syntactic Pattern Recognition (SSPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches connexionnistes pour la reconnaissance d'images d'insectes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatello Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Venturini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GREYC, Jun 2017, Colleville-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866627v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Nearest Neighbors Search in Graph Space based on a Branch-and-Bound Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Abu-Aisheh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graph-Based Representations in Pattern Recognition - 11th IAPR-TC-15 International Workshop, GbRPR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Anacapri, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Graph Edit Distance Problem treated by the Local Branching Heuristic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Darwiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatello Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIC17 12th Metaheuristics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Graph Matching with a Graph-Based Perceptron in a Classification Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatello Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Venturini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Graph-Based Representations in Pattern Recognition GbRPR 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Anacapri, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de modèles mathématiques pour le problème de la distance d'édition entre graphes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Darwiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatello Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Mixed Integer Linear Program for the Graph Edit Distance Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Darwiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatello Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCO18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Marrakesh, Morocco. pp.254 - 265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document Image Quality Assessment Based on Texture Similarity Index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Alaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatello Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Blumenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IAPR Workshop on Document Analysis Systems (DAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Santorini, Greece. pp.132-137, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DAS.2016.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact Graph Edit Distance Computation Using a Binary Linear Program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lerouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Abu-Aisheh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Héroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural, Syntactic, and Statistical Pattern Recognition - Joint IAPR International Workshop, S+SSPR 2016, Mérida, Mexico, November 29 - December 2, 2016, Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Unknown, Unknown Region. pp.485--495, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-49055-7_43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Exact Graph Edit Distance Algorithm for Solving Pattern Recognition Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Abu-Aisheh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Pattern Recognition Applications and Methods 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Lisbon, Portugal. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005209202710278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Graph Database Repository and Performance Evaluation Metrics for Graph Edit Distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Abu-Aisheh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graph-Based Representations in Pattern Recognition - 10th IAPR-TC-15 International Workshop, GbRPR 2015, Beijing, China, May 13-15, 2015. Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Beijing, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document Image Quality Assessment based on Improved Gradient Magnitude Similarity Deviation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Alaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatello Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Document Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical Document Analysis : A Review of French Projects and Open Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Coustaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ogier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical document analysis: A review of French projects and open issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Coustaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ogier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Barcelona, Spain. pp.1445 - 1449</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the Symbol Recognition and Spotting Contest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Valveny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop, GREC 2011, Seoul, Korea, September 15-16, 2011, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Seoul, North Korea. pp.198-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object Extraction from Colour Cadastral Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Burie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ogier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAPR International Workshop on Document Analysis Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Japan. pp.506-514</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Colour Space Selection Scheme dedicated to Information Retrieval Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Burie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ogier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition in Information Systems, Proceedings of the 8th International Workshop on Pattern Recognition in Information Systems, PRIS 2008, In conjunction with ICEIS 2008, Barcelona, Spain, June 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Barcelone, Spain. pp.123-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphes prototypes vs. graphe médian généralisé pour la classification de données structurées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugen Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Héroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Trupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Francophone sur l'Ecrit et le Document</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, France. pp.37-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A colour text/graphics separation based on a graph representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Burie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ogier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Tampa, United States. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Graph Classification Approach Using a Multi-objective Genetic Algorithm Application to Symbol Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugen Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Locteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Héroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Graph-Based Representations in Pattern Recognition, 6th IAPR-TC-15 International Workshop GbRPR 2007, Lecture Notes in Computer Science, Francisco Escolano and Mario Vento Eds., Springer, ISBN: 978-3-540-72902-0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France. pp.361-370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A contribution to Ancient Cadastral Maps interpretation through color analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Burie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ogier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th International Workshop on Pattern Recognition in Information Systems (PRIS 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A colour document interpretation: Application to ancient cadastral maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Burie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ogier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on document analysis and recognition (ICDAR 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France. pp.116-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A knowledge-based colour segmentation scheme. Application to ancient cadastral maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Burie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ogier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh IAPR International Workshop on Graphics Recognition - (GREC 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France. pp.69-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification de graphes par algorithmes génétiques et signatures de graphes. Application à la reconnaissance de symboles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugen Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Locteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Héroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Francophone sur l'Ecrit et le Document</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, France. pp.91-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00113906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph Classification Using Genetic Algorithm and Graph Probing Application to Symbol Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugen Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Locteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Héroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPR (3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Hong Kong SAR China. pp.296-299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation de courbes par Algorithme Génétique Multi-Objectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Locteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lecourtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Héroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Francophone sur l'Ecrit et le Document</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, France. pp.37-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00113904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation of Digital Curves using a Multi-Objective Genetic Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Locteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lecourtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Héroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPR (2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Hong Kong SAR China. pp.716-719</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation de courbes par Algorithme Génétique Multi-Objectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Locteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lecourtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Héroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFED 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, France. pp.151-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polygonal Approximation of Digital Curves Using a Multi-objective Genetic Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Locteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lecourtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Héroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAPR International Workshop on Graphics Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Honk-Kong, Hong Kong SAR China. pp.300-311, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11767978_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Local Branching Heuristic for the Graph Edit Distance Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Darwiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatello Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Pattern Recognition, Image Analysis, Computer Vision, and Applications. CIARP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10657, pp.194-202, 2018, 978-3-319-75193-1. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-75193-1_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the Symbol Recognition and Spotting Contest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Valveny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Young-Bin Kwon and Jean-Marc Ogier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphics Recognition. New Trends and Challenges. 9th International Workshop, GREC 2011, Seoul, Korea, September 15-16, 2011, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7423, Springer, pp.198-207, 2013, Lecture Notes in Computer Science, 978-3-642-36823-3. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-36824-0_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vectorisation automatisée des plans Vasserot, dans Paris de parcelles en pixels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Burie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ogier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse géomatique de l'espace parisien médiéval et moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presse Universitaire de Vincennes, pp.54-65, 2013, 978-2-84292-364-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Segmentation Scheme Based on a Multi-graph Representation: Application to Colour Cadastral Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Burie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ogier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphics Recognition. Recent Advances and New Opportunities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp.202-212, 2008, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-88188-9_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph edit distance : a new binary linear programming formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lerouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Abu-Aisheh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Héroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Parallel Graph Edit Distance Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Abu-Aisheh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A graph matching method based on probe assignments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Burie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ogier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00305232v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions and perspectives on combinatorial optimization and machine learning for graph matching and classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computer Vision and Pattern Recognition [cs.CV]. Université de Tours, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02181613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId162"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -7939,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0D58F385"/>
+    <w:nsid w:val="22238F46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8170,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-raveaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3149-0498" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150185243" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627406v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhoubo Xu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puqing Chen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Raveaux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Yang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huadong Liu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2024.110697" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163084v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2021.02.014" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espci.hal.science/hal-01761595v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Darwiche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatello Conte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent T'kindt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2018.03.033" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270763v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael de Oliveira Werneck" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Tabbone" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo da Silva Torres" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2019.08.010" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587928v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2018.02.002" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espci.hal.science/hal-01791560v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Abu-Aisheh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ramel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2018.05.001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espci.hal.science/hal-01792116v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Alaei" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Martineau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2018.05.007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758990v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Venturini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2018.03.031" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espci.hal.science/hal-01629290v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martineau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2017.10.043" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espci.hal.science/hal-01624592v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bougleux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2017.10.007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441203v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Martineau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Arnault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Munier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2016.12.020" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espci.hal.science/hal-01619313v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lerouge" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H&#233;roux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Adam" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2017.07.029" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490832v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2016.10.004" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311067v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Leturcq" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.13805" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405149v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-016-1009-z" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936497v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Burie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ogier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2013.08.010" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MW3J4J1R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079013v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717341v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-010-0143-3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W94GGFJ7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593453v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Trupin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2010.12.015" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442028v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2009.10.011" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6CVLMD5W-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374509v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Piquenot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Bouzidi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime B&#233;rar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94139-9_12" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402699v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894407v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595217v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579501v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20081-7_7" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077682v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879782v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bela Stantic" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DAS.2018.42" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717264v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880093v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887615v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chatelain" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01449-0_36" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717709v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espci.hal.science/hal-01889964v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael de O Werneck" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo da S Torres" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564064v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576056v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866627v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617383v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564079v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717268v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429042v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Blumenstein" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DAS.2016.33" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491027v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49055-7_43" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168816v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005209202710278" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168809v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224875v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916024v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Coustaty" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247944v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178076v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Valveny" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delalandre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Lamiroy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385923v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385910v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335037v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Barbu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385906v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361101v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361099v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Locteau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361102v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361100v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113906v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440176v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113904v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lecourtier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440172v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134802v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Adam" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601529v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11767978_27" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077687v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75193-1_24" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788250v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delalandre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36824-0_19" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MDN21L5Z-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936555v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442029v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88188-9_20" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Z1Z3J5X3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espci.hal.science/hal-01619358v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476393v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305232v3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02181613v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-raveaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3149-0498" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150185243" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=q3ou3o4AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627406v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhoubo Xu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puqing Chen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Raveaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Yang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huadong Liu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2024.110697" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163084v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2021.02.014" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espci.hal.science/hal-01761595v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Darwiche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatello Conte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent T'kindt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2018.03.033" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270763v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael de Oliveira Werneck" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Tabbone" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo da Silva Torres" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2019.08.010" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587928v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2018.02.002" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espci.hal.science/hal-01791560v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Abu-Aisheh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ramel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2018.05.001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espci.hal.science/hal-01792116v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Alaei" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Martineau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2018.05.007" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758990v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Venturini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2018.03.031" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espci.hal.science/hal-01629290v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martineau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2017.10.043" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espci.hal.science/hal-01624592v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bougleux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2017.10.007" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441203v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Martineau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Arnault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Munier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2016.12.020" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espci.hal.science/hal-01619313v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lerouge" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H&#233;roux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Adam" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2017.07.029" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490832v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2016.10.004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311067v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Leturcq" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.13805" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405149v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-016-1009-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936497v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Burie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ogier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2013.08.010" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MW3J4J1R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079013v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717341v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-010-0143-3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W94GGFJ7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593453v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Trupin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2010.12.015" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442028v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2009.10.011" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6CVLMD5W-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374509v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Piquenot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Bouzidi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime B&#233;rar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94139-9_12" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402699v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894407v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595217v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579501v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20081-7_7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077682v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879782v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bela Stantic" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DAS.2018.42" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717264v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880093v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887615v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chatelain" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01449-0_36" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717709v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espci.hal.science/hal-01889964v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael de O Werneck" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo da S Torres" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866627v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617383v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564079v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576056v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564064v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717268v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429042v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Blumenstein" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DAS.2016.33" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491027v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49055-7_43" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168816v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005209202710278" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168809v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224875v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916024v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Coustaty" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247944v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178076v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Valveny" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delalandre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Lamiroy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385910v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385923v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335037v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Barbu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385906v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361099v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Locteau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361101v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361102v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361100v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113906v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440176v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113904v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lecourtier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440172v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134802v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Adam" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601529v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11767978_27" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077687v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75193-1_24" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788250v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delalandre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36824-0_19" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MDN21L5Z-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936555v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442029v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88188-9_20" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Z1Z3J5X3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espci.hal.science/hal-01619358v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476393v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305232v3" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02181613v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>