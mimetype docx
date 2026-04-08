--- v0 (2026-03-16)
+++ v1 (2026-04-08)
@@ -337,103 +337,103 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new ISO standard for the experimental characterization of in-plane permeability of fibrous reinforcements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. May</w:t>
+                <w:t xml:space="preserve">David May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.G. Advani</w:t>
+                <w:t xml:space="preserve">Suresh Advani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Duhovic</w:t>
+                <w:t xml:space="preserve">Miro Duhovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Endruweit</w:t>
+                <w:t xml:space="preserve">Andreas Endruweit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Fauster</w:t>
+                <w:t xml:space="preserve">Ewald Fauster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 190, pp.art.108592. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1053,273 +1053,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04901366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stokes-darcy fluid flow simulations within 3D interlock fabrics with capillary effects – experimental input influence and comparison with experimental output</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic wetting of polymers on fibers: effect of temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Alawar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cataldi</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick Ienny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FPCM 16 - 16th International Conference on Flow Processes in Composites Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Khalifa University, Jan 2025, Abu Dhabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04901165v1</w:t>
+                <w:t xml:space="preserve">hal-04901156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic wetting of polymers on fibers: effect of temperature</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
+                <w:t xml:space="preserve">Stokes-darcy fluid flow simulations within 3D interlock fabrics with capillary effects – experimental input influence and comparison with experimental output</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cataldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanneck Wielhorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Ienny</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Augustin Parret-Fréaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FPCM 16 - 16th International Conference on Flow Processes in Composites Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Khalifa University, Jan 2025, Abu Dhabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901156v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers l'estimation des propriétés de surface de fibres et de polymères dans les conditions d'élaboration de composites</w:t>
               </w:r>
@@ -1407,243 +1407,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05167756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the test liquids nature on the unsaturated permeability of a basalt fabric</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interface Formation Mechanisms in Fibre Reinforces Thermoplastic Tapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Alawar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ienny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM 21 - 21st European Conference on Composites Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04653745v1</w:t>
+                <w:t xml:space="preserve">hal-04625238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface Formation Mechanisms in Fibre Reinforces Thermoplastic Tapes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rami Alawar</w:t>
+                <w:t xml:space="preserve">Influence of the test liquids nature on the unsaturated permeability of a basalt fabric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM 21 - 21st European Conference on Composites Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04625238v1</w:t>
+                <w:t xml:space="preserve">hal-04653745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An intra-yarn capillary pressure and permeability assessment with a new suitable device</w:t>
               </w:r>
@@ -1655,51 +1655,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Cataldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanneck Wielhorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2328,51 +2328,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude comparative de composites biosourcés pour application marine : Projet ECOTRANSAT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2683,51 +2683,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F83B3E1B"/>
+    <w:nsid w:val="9087AE4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2914,51 +2914,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-ravel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1101-1157" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAX-9603-2021" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05517297v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Alawar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jacques Liotier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ravel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Francesca Pucci" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2026.109112" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04802751v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. May" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Advani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duhovic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Endruweit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fauster" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108592" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04747596v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108496" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04050122v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Synthia Divin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Verquin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reynaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.131347" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424968v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regazzi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dumazert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gallard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Buonomo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2019.03.008" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05167710v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04901366v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04901165v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cataldi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanneck Wielhorski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moulin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Parret-Fr&#233;aud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04901156v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ienny" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05167756v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04653745v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04625238v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04937817v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Cataldi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moulin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04180848v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04219958v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.H. Vo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Drapier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04157951v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02201607v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03101463v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Evstratov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ledoux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Adamchuk" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kavaleu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03236278v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;ger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ienny" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Melon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03714581v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Alhoda Masarra" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Quantin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Batistella" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R El Hage" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-ravel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1101-1157" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAX-9603-2021" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05517297v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Alawar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jacques Liotier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ravel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Francesca Pucci" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2026.109112" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04802751v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David May" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Advani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miro Duhovic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Endruweit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewald Fauster" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108592" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04747596v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108496" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04050122v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Synthia Divin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Verquin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reynaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.131347" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424968v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regazzi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dumazert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gallard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Buonomo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2019.03.008" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05167710v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04901366v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04901156v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ienny" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04901165v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cataldi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanneck Wielhorski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moulin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Parret-Fr&#233;aud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05167756v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04625238v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04653745v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04937817v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Cataldi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moulin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04180848v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04219958v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.H. Vo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Drapier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04157951v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02201607v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03101463v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Evstratov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ledoux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Adamchuk" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kavaleu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03236278v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;ger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ienny" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Melon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03714581v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Alhoda Masarra" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Quantin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Batistella" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R El Hage" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>