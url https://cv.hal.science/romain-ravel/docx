--- v1 (2026-04-08)
+++ v2 (2026-05-02)
@@ -174,51 +174,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -325,527 +325,644 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05517297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new ISO standard for the experimental characterization of in-plane permeability of fibrous reinforcements</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of polar and dispersive liquid–fiber interactions on the saturated and unsaturated in-plane permeability of a basalt fabric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Alawar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 190, pp.art.108592. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2024.108592⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 206, pp.109793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2026.109793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04802751v1</w:t>
+                <w:t xml:space="preserve">hal-05598402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the surface energy of a basalt fiber on capillary wicking and in-plane permeability of reinforcements</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A new ISO standard for the experimental characterization of in-plane permeability of fibrous reinforcements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David May</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suresh Advani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miro Duhovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Endruweit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewald Fauster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 187, pp.108496. </w:t>
+              <w:t xml:space="preserve">, 2025, 190, pp.art.108592. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2024.108496⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2024.108592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04747596v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04802751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining experiments and modelling to predict the competition between liquid spreading and impregnation in porous media for Metal Binder Jetting applications</w:t>
+                <w:t xml:space="preserve">Influence of the surface energy of a basalt fiber on capillary wicking and in-plane permeability of reinforcements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2023.131347⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 187, pp.108496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2024.108496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04050122v1</w:t>
+                <w:t xml:space="preserve">hal-04747596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Combining experiments and modelling to predict the competition between liquid spreading and impregnation in porous media for Metal Binder Jetting applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthia Divin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Verquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 666, pp.131347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2023.131347⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04050122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Controlling the distribution of fire retardants in poly(lactic acid) by fused filament fabrication in order to improve its fire behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Regazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Dumazert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Buonomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 163, pp.143-150. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2019.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02424968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -855,51 +972,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des propriétés de surface du couple liquide-solide sur la perméabilité du renfort fibreux à deux échelles : la mèche et la préforme fibreuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -928,73 +1045,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNC 2025 - Journées Nationales sur les Composites 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AMAC, Jun 2025, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05167710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the surface modification of a basalt fiber on the in-plane permeability at two scales: the tow and the fibrous preform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1023,319 +1140,319 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FPCM 16 - 16th International Conference on Flow Processes in Composites Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Khalifa University, Jan 2025, Abu Dhabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04901366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic wetting of polymers on fibers: effect of temperature</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
+                <w:t xml:space="preserve">Stokes-darcy fluid flow simulations within 3D interlock fabrics with capillary effects – experimental input influence and comparison with experimental output</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cataldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanneck Wielhorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Parret-Fréaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FPCM 16 - 16th International Conference on Flow Processes in Composites Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Khalifa University, Jan 2025, Abu Dhabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901156v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stokes-darcy fluid flow simulations within 3D interlock fabrics with capillary effects – experimental input influence and comparison with experimental output</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Cataldi</w:t>
+                <w:t xml:space="preserve">Dynamic wetting of polymers on fibers: effect of temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Alawar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ienny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FPCM 16 - 16th International Conference on Flow Processes in Composites Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Khalifa University, Jan 2025, Abu Dhabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901165v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers l'estimation des propriétés de surface de fibres et de polymères dans les conditions d'élaboration de composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Alawar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1377,73 +1494,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNC 2025 - Journées Nationales sur les Composites 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AMAC, Jun 2025, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05167756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface Formation Mechanisms in Fibre Reinforces Thermoplastic Tapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Alawar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1452,119 +1569,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM 21 - 21st European Conference on Composites Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04625238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the test liquids nature on the unsaturated permeability of a basalt fabric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1593,198 +1710,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM 21 - 21st European Conference on Composites Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04653745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An intra-yarn capillary pressure and permeability assessment with a new suitable device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Cataldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanneck Wielhorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM21 - 21th European Conference on Composite Materials - For academia and industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CENTRALE NANTES; Nantes Université, Jul 2024, Nantes, France. pp.570-575</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-04937817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the Surface Energy of a Basalt Fiber on Capillary Wicking and In-plane Permeability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1813,194 +1930,194 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCM23 - 23rd International Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04180848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capillary Pressure Estimation for Different Fibrous Reinforcement/Liquid Couples ; Application to Liquid Composite Molding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.H. Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCM23 - 23rd International Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04219958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l’énergie de surface de fibres de basalte sur l’imprégnationspontanée et la perméabilité des tissus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2029,422 +2146,422 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNC 23 - Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04157951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of flame-retarded PLA compositions by 3D printing of core-skin structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Regazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Dumazert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Buonomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM18 - 18th European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02201607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matériaux actifs pour la génération directe de l’énergie électrique à partir des milieux aqueux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Evstratov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Adamchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kavaleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Matériaux 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03101463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude comparative de composites biosourcés pour application marine : Projet ECOTRANSAT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Melon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EcoMat 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Saint-Nazaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03236278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2454,168 +2571,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymer processing influence on the double electrical percolation threshold in PLA/PCL/GNP nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Alhoda Masarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C Quantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Batistella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPF 2022 - European Polymer Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03714581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId72"/>
+      <w:footerReference w:type="default" r:id="rId74"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2683,51 +2800,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9087AE4B"/>
+    <w:nsid w:val="A4F07766"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2914,51 +3031,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-ravel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1101-1157" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAX-9603-2021" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05517297v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Alawar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jacques Liotier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ravel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Francesca Pucci" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2026.109112" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04802751v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David May" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Advani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miro Duhovic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Endruweit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewald Fauster" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108592" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04747596v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108496" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04050122v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Synthia Divin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Verquin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reynaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.131347" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424968v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regazzi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dumazert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gallard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Buonomo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2019.03.008" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05167710v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04901366v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04901156v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ienny" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04901165v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cataldi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanneck Wielhorski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moulin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Parret-Fr&#233;aud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05167756v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04625238v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04653745v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04937817v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Cataldi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moulin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04180848v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04219958v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.H. Vo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Drapier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04157951v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02201607v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03101463v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Evstratov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ledoux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Adamchuk" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kavaleu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03236278v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;ger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ienny" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Melon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03714581v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Alhoda Masarra" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Quantin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Batistella" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R El Hage" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-ravel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1101-1157" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAX-9603-2021" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05517297v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Alawar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jacques Liotier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ravel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Francesca Pucci" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2026.109112" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05598402v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2026.109793" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04802751v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David May" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Advani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miro Duhovic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Endruweit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewald Fauster" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108592" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04747596v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108496" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04050122v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Synthia Divin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Verquin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reynaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.131347" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424968v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regazzi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dumazert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gallard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Buonomo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2019.03.008" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05167710v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04901366v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04901165v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cataldi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanneck Wielhorski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moulin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Parret-Fr&#233;aud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04901156v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ienny" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05167756v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04625238v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04653745v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04937817v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Cataldi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moulin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04180848v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04219958v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.H. Vo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Drapier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04157951v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02201607v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03101463v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Evstratov" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ledoux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Adamchuk" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kavaleu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03236278v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;ger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ienny" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Melon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03714581v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Alhoda Masarra" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Quantin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Batistella" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R El Hage" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>