--- v2 (2026-05-02)
+++ v3 (2026-05-26)
@@ -208,261 +208,261 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the surface tension and dispersive and polar components of polymers as a function of temperature for composite manufacturing applications</w:t>
+                <w:t xml:space="preserve">Influence of polar and dispersive liquid–fiber interactions on the saturated and unsaturated in-plane permeability of a basalt fabric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Romain Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rami Alawar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Testing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 156, pp.109112. </w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 206, pp.109793. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2026.109112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2026.109793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05517297v1</w:t>
+                <w:t xml:space="preserve">hal-05598402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of polar and dispersive liquid–fiber interactions on the saturated and unsaturated in-plane permeability of a basalt fabric</w:t>
+                <w:t xml:space="preserve">Estimation of the surface tension and dispersive and polar components of polymers as a function of temperature for composite manufacturing applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rami Alawar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Romain Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 206, pp.109793. </w:t>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 156, pp.109112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2026.109793⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2026.109112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05598402v1</w:t>
+                <w:t xml:space="preserve">hal-05517297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new ISO standard for the experimental characterization of in-plane permeability of fibrous reinforcements</w:t>
               </w:r>
@@ -582,77 +582,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the surface energy of a basalt fiber on capillary wicking and in-plane permeability of reinforcements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 187, pp.108496. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -686,64 +686,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining experiments and modelling to predict the competition between liquid spreading and impregnation in porous media for Metal Binder Jetting applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthia Divin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -833,51 +833,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling the distribution of fire retardants in poly(lactic acid) by fused filament fabrication in order to improve its fire behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Regazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Dumazert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -986,77 +986,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des propriétés de surface du couple liquide-solide sur la perméabilité du renfort fibreux à deux échelles : la mèche et la préforme fibreuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNC 2025 - Journées Nationales sur les Composites 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AMAC, Jun 2025, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1081,77 +1081,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the surface modification of a basalt fiber on the in-plane permeability at two scales: the tow and the fibrous preform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FPCM 16 - 16th International Conference on Flow Processes in Composites Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Khalifa University, Jan 2025, Abu Dhabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1189,51 +1189,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stokes-darcy fluid flow simulations within 3D interlock fabrics with capillary effects – experimental input influence and comparison with experimental output</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cataldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanneck Wielhorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1301,103 +1301,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic wetting of polymers on fibers: effect of temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Alawar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rami Alawar</w:t>
+                <w:t xml:space="preserve">Romain Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FPCM 16 - 16th International Conference on Flow Processes in Composites Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Khalifa University, Jan 2025, Abu Dhabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1422,90 +1422,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers l'estimation des propriétés de surface de fibres et de polymères dans les conditions d'élaboration de composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Alawar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rami Alawar</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Romain Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNC 2025 - Journées Nationales sur les Composites 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AMAC, Jun 2025, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1524,273 +1524,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05167756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface Formation Mechanisms in Fibre Reinforces Thermoplastic Tapes</w:t>
+                <w:t xml:space="preserve">Influence of the test liquids nature on the unsaturated permeability of a basalt fabric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rami Alawar</w:t>
+                <w:t xml:space="preserve">Romain Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM 21 - 21st European Conference on Composites Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04625238v1</w:t>
+                <w:t xml:space="preserve">hal-04653745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the test liquids nature on the unsaturated permeability of a basalt fabric</w:t>
+                <w:t xml:space="preserve">Interface Formation Mechanisms in Fibre Reinforces Thermoplastic Tapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rami Alawar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Romain Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ienny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM 21 - 21st European Conference on Composites Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04653745v1</w:t>
+                <w:t xml:space="preserve">hal-04625238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An intra-yarn capillary pressure and permeability assessment with a new suitable device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Cataldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1798,51 +1798,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanneck Wielhorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM21 - 21th European Conference on Composite Materials - For academia and industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CENTRALE NANTES; Nantes Université, Jul 2024, Nantes, France. pp.570-575</w:t>
@@ -1871,77 +1871,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the Surface Energy of a Basalt Fiber on Capillary Wicking and In-plane Permeability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCM23 - 23rd International Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1966,103 +1966,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capillary Pressure Estimation for Different Fibrous Reinforcement/Liquid Couples ; Application to Liquid Composite Molding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.H. Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Drapier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCM23 - 23rd International Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2087,77 +2087,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l’énergie de surface de fibres de basalte sur l’imprégnationspontanée et la perméabilité des tissus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNC 23 - Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2176,277 +2176,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04157951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of flame-retarded PLA compositions by 3D printing of core-skin structures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Gallard</w:t>
+                <w:t xml:space="preserve">Matériaux actifs pour la génération directe de l’énergie électrique à partir des milieux aqueux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Evstratov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Adamchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kavaleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM18 - 18th European Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">Conférence Matériaux 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02201607v1</w:t>
+                <w:t xml:space="preserve">hal-03101463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matériaux actifs pour la génération directe de l’énergie électrique à partir des milieux aqueux</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Kavaleu</w:t>
+                <w:t xml:space="preserve">Development of flame-retarded PLA compositions by 3D printing of core-skin structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Regazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Dumazert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Buonomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Matériaux 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">ECCM18 - 18th European Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03101463v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02201607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude comparative de composites biosourcés pour application marine : Projet ECOTRANSAT</w:t>
               </w:r>
@@ -2458,51 +2458,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2637,51 +2637,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Batistella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPF 2022 - European Polymer Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic. , 2022</w:t>
@@ -2800,51 +2800,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A4F07766"/>
+    <w:nsid w:val="8841D056"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3031,51 +3031,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-ravel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1101-1157" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAX-9603-2021" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05517297v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Alawar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jacques Liotier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ravel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Francesca Pucci" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2026.109112" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05598402v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2026.109793" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04802751v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David May" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Advani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miro Duhovic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Endruweit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewald Fauster" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108592" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04747596v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108496" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04050122v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Synthia Divin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Verquin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reynaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.131347" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424968v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regazzi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dumazert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gallard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Buonomo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2019.03.008" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05167710v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04901366v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04901165v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cataldi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanneck Wielhorski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moulin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Parret-Fr&#233;aud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04901156v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ienny" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05167756v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04625238v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04653745v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04937817v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Cataldi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moulin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04180848v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04219958v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.H. Vo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Drapier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04157951v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02201607v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03101463v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Evstratov" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ledoux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Adamchuk" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kavaleu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03236278v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;ger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ienny" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Melon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03714581v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Alhoda Masarra" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Quantin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Batistella" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R El Hage" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-ravel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1101-1157" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAX-9603-2021" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05598402v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ravel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Francesca Pucci" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Alawar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jacques Liotier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2026.109793" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05517297v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2026.109112" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04802751v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David May" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Advani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miro Duhovic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Endruweit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewald Fauster" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108592" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04747596v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108496" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04050122v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Synthia Divin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Verquin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reynaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.131347" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424968v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regazzi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dumazert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gallard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Buonomo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2019.03.008" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05167710v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04901366v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04901165v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cataldi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanneck Wielhorski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moulin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Parret-Fr&#233;aud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04901156v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ienny" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05167756v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04653745v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04625238v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04937817v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Cataldi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moulin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04180848v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04219958v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.H. Vo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Drapier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04157951v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03101463v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Evstratov" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ledoux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Adamchuk" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kavaleu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02201607v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03236278v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;ger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ienny" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Melon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03714581v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Alhoda Masarra" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Quantin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Batistella" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R El Hage" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>