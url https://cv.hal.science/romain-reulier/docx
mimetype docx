--- v0 (2026-03-15)
+++ v1 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Romain Reulier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statut actuel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences en géographie, Université de Caen Normandie, UFR SEGGAT, département de géographie, laboratoire IDEES (Identités et Différenciation de l'Espace, de l'Environnement et des Sociétés) - UMR 6266 CNRS.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités scientifiques, pédagogiques et administratives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de la licence professionnelle Métiers de la protection et de la gestion de l’environnement, parcours Environnement, Agriculture, Paysage et Territoires RurauxCo-porteur de l’axe Sources, Modèle, Simulation de l’UMR IDEESResponsable de plusieurs unités d’enseignement</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">En cours :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet WATER-RECALL | 2025-2028 (projets ICCER - Impact du Changement Climatique sur les Ecosystèmes Régionaux 2025). Responsable scientifique : Mathieu FressardANR JCJC ARHYCO | 2025-2027 Agricultural Roadsides and Hydro-sedimentary COnnectivity. Responsable scientifique : Romain Reulier. Durée du projet : 36 mois. Budget : 318 145 euros. Membres : 17 enseignants-chercheurs issus de 6 UMR et 1 UR, 2 contrats post-doctoraux de 12 et 6 mois, 1 ingénieur d’étude de 24 mois, 3 stages de M2.Projet AR-GeoSim | 2024-2026 (programme de financement régional Dialogue Sciences Société – Culture scientifique, technique et industrielle (CSTI)). Responsable scientifique : Armelle CouilletANR CANOPEE | 2022-2026 Multi-scale approach to the services provided by a quality-labeled dairy chain: contribution of new indicators. Responsable scientifique : Nathalie DesmasuresProgramme LIFE ARTISAN | 2020-2029 (Achieving Resiliency by Triggering Implementation of nature-based Solu-tions for climate Adaptation at a National scale). Programme européen LIFE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Achevés :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet ERASMUS + « GeoVT » | KA220-HED 2021-2024 - « Cooperation partnerships in higher education ». Porteur IDEES Caen : C. Lissak.ANR HIGH-PASM | 2021-2025 High-resolution Paleoclimate Archives & Societal vulnerability for the last Millennium in Cyprus. Responsable scientifique : Carole NehmeRIN DARTHYS | 2022-2023 DépendAnces Routières et Transferts HYdroSédimentaires. Responsable scientifique : Romain Reulier. Durée du projet : 24 mois. Budget : 141 842 euros. Membres : 10 enseignants-chercheurs issus de deux UMR (ESO et IDEES) et une EA (RURALITES), 1 post-doctorant de 18 mois et 1 ingénieur d’étude de 18 mois.CASDAR RESP'HAIES | 2018-2022 (RESilience et PERformance des exploitations agricoles liées aux HAIES) Coordinateur : Baptiste SANSON (AFAC-Agroforesterie)ANR RICOCHET | 2017-2020 Responsable scientifique : Olivier MaquaireREVE Cot | Réalité Virtuelle et villes côtières : Appropriation de l’aléa et exploration du littoral de demain par la réalité virtuelle | 2018-2020. Responsable scientifique : Stéphane CostaRAIVcôte | Risque et Aléa inondation de villes côtières : Approche quantitative et diffusion par la réalité virtuelle | 2018-2019. Responsable scientifique : Stéphane Costa</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A long-time dataset of climate related events on Cyprus Island (1174–1913)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Eliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grivaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Beauvalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Krummeich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Couillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 62, pp.112007. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2025.112007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05258155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the influence of weirs and small dams on coarse sediment connectivity in low-energy rivers: A case study of the orne and vire rivers in Normandy, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Glais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 465, pp.109356. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2024.109356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of execution times of three multi-agent platforms (Netlogo/GAMA/Repast simphony) based on the LASCAR model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin L’homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17477778.2024.2341001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des trajectoires paysagères dans les bassins versants de la Jousselinière (Maine-et-Loire) et de la Divette (Manche) depuis deux siècles : quelles conséquences pour les connectivités hydrologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemois Mathilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delahaye Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reulier Romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (4), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13tou⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des trajectoires paysagères et des connectivités hydrologiques dans deux bassins versants bocagers normands depuis deux siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guillemois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Les Doctoriales francophones en sciences sociales de l’eau : une édition 2023 sous le signe de l’adaptation des sociétés aux changements hydro-climatiques, 44, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-SET.2024.44.7978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04605084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La trajectoire paysagère d’un bassin versant bocager normand depuis deux siècles : enjeux méthodologiques pour une étude géohistorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guillemois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.40656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent-Based Modelling of the Evolution of Hydro-Sedimentary Connectivity: The Case of Flash Floods on Arable Plateaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahefa Mamy Rakotoarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (5), pp.2967. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app13052967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rivières de Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études normandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, L’eau en Normandie, une ressource à reconquérir, 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paysages bocagers et le ruissellement appréhendés par la modélisation multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30, pp.42-47. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2019.4.09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural landscape evolution and structural connectivity to the river for matter flux, a multi-agents simulation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 174, pp. 524-535</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivité hydro-sédimentaire dans un petit bassin versant agricole du nord-ouest de la France : de l’expertise de terrain à la modélisation par Système Multi-Agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Davidson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (4/2017), pp.327-340. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.11857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How might sediment connectivity change in space and time?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Degradation and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (8), pp.2595 - 2613. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ldr.3022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer l'impact des entités linéaires paysagères sur les dynamiques spatiales du ruissellement : une approche par simulation multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 788, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.27768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'érosion des sols sévit aussi dans le bocage !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Preux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faune Sauvage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 308, p. 43-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of slopes delivery to catchment sediment budget for a low-energy water system: a case study from the Lingèvres catchment (Normandy, western France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geografiska Annaler: Series A, Physical Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Sedimentary fluxes and budgets in different climatic environments, 93 (4), p.497-511</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l’organisation des structures paysagères sur les dynamiques de ruissellement de surface en domaine bocager. Etude comparée de 3 petits bassins versants bas-normands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Actes des 14e Journées des Jeunes Géomorphologues, 20 (2), pp.175-188. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.10619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et méthodologie d’élaboration d’une base de données géo-historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Beauvalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Eliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Couillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rey-Coyrehourcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2025 - Spatial Analysis and GEOmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05350698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage en mutation : quelles conséquences pour les connectivités hydrologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guillemois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème édition de la Journée de l’Ecole Doctorale HSRT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Havre, Mar 2024, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des trajectoires paysagères depuis deux siècles : quelles conséquences pour les connectivités hydrologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guillemois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Jeunes Géomorphologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Reims, Jun 2024, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires des paysages bocagers de la Normandie au Grand Ouest : Approche géo-historique et modélisation des connectivités hydrologiques pour contribuer à la gestion intégrée des bassins versants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guillemois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel Sociétés et Espaces ruraux - Atelier jeunes chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MRSH, Université de Caen, Feb 2023, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une géographie des bords de route : du terroir hydro-paysager à la caractérisation du bord de route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quigneaux Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Young researchers day "Infrastructure, Ecology, Landscape, Society, and Territory” in International seminar « Transport Infrastructure and Biodiversity at a nexus of challenges Research and Innovation as drivers for transformative changes », Biodiversity and infrastructures synergies and opportunities for European Transport Networks (BISON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENGEES, Jun 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoire des paysages bocagers : Approche géo-historique et modélisation des connectivités hydrologiques, comparaison de deux bocages normands.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guillemois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales en Sciences Sociales de l’eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rennes 2, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04605124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Trajectoire des paysages bocagers : Approche géo-historique et modélisation des connectivités hydrologiques, exemple du bocage normand”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guillemois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les quinzièmes Rencontres de Théo Quant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR Théma, Université de Besançon, Feb 2022, Besançon, France. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physreve.73.036125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture et érosion des sols dans les petits hydrosystèmes du Nord-Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Pôle Rural de la MRSH. Université de Caen Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure paysagère et transferts hydro-sédimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique et d’échanges. Association des techniciens de bassins versants bretons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Loudéac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de seuils anthropiques sur le transport de la charge grossière de l’Orne et la Vire (Basse-Normandie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Michler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changement global et morphodynamique des rivières, des bassins versants à la mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société hydrotechnique Français, Nov 2019, Marne-la-vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of graph theory to assess and compare sediment connectivity in three complex catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU general assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse des dynamiques spatiales de ruissellement avec le système multi-agents LASCAR (LAndscape StruCture And Runoff).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France. pp.573-577</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l'organisation des structures paysagères sur les dynamiques de ruissellement de surface en domaine bocager. Etude comparée de 3 petits bassins versants bas-normands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delayaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie applicable : des processus naturels à la gestion des milieux et des risques </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A geo-historical database covering 200 years of land use on Cyprus island (1855–2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Beauvalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Eliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Couillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rey-Coyrehourcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR HighPasm end-term meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Nicosie (Chypre), Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05350603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bocage régule le cycle de l’eau et le ruissellement érosif. Le bocage d’hier à demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de la Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 19-22, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fonctionnement des bassins-versants anthropisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lespez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie de l’environnement. La nature au temps de l’Anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.161-172, 2020, 2200627017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire et analyser des données biophysiques en géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lespez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Madelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie de l’environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle SISBIO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Delay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gaudieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Amalric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil de fiches pédagogiques du réseau MAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions CNRS; Réseaux National des Systèmes Complexes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.195-217, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la sensibilité des sols à l'érosion hydrique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Gouée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Goulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUR. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changement climatique dans l'Ouest. Evaluation, impacts, perceptions.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.251-263, 2012, Espace et Territoires, 978-2-7535-2146-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A long-term database of climate related events on Cyprus Island (1174–1913)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Beauvalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Charalambidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Couillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Eliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyriakos Georgiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34847/NKL.3F7B46J5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire de l’évolution des bocages et analyse des dynamiques des réseaux de haies dans les paysages agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guillemois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Podcast] Le rôle des haies pour limiter l'érosion : le modèle LASCAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delahaye Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guillemois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle LASCAR, un outil d’aide à la décision pour la régulation des flux hydro-sédimentaires par les haies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guillemois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport du projet RESP’HAIES, https://afac-agroforesteries.fr/wp-content/uploads/2023/12/Rapport-1_Resphaies_ruissellement- erosion-VF.pdf. 2023, 71 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel d’utilisation du modèle LASCAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guillemois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IDEES-CAEN / UNICAEN. 2023, 38 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05096903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutoriel Qgis pour la préparation des données d’entrée du modèle LASCAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guillemois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IDEES-CAEN /UNICAEN. 2023, 59 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05096921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure paysagère et dynamiques spatiales des transferts hydro-sédimentaires. Approche par simulation multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université de Caen Normandie, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01264723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation multi-Agents appliquée aux Phénomènes Spatialisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Abrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Amalric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2014, pp.258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01090631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId122"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Romain Reulier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statut actuel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences en géographie, Université de Caen Normandie, UFR SEGGAT, département de géographie, laboratoire IDEES (Identités et Différenciation de l'Espace, de l'Environnement et des Sociétés) - UMR 6266 CNRS.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités scientifiques, pédagogiques et administratives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de la licence professionnelle Métiers de la protection et de la gestion de l’environnement, parcours Environnement, Agriculture, Paysage et Territoires RurauxCo-porteur de l’axe Sources, Modèle, Simulation de l’UMR IDEESResponsable de plusieurs unités d’enseignement</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">En cours :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet WATER-RECALL | 2025-2028 (projets ICCER - Impact du Changement Climatique sur les Ecosystèmes Régionaux 2025). Responsable scientifique : Mathieu FressardANR JCJC ARHYCO | 2025-2027 Agricultural Roadsides and Hydro-sedimentary COnnectivity. Responsable scientifique : Romain Reulier. Durée du projet : 36 mois. Budget : 318 145 euros. Membres : 17 enseignants-chercheurs issus de 6 UMR et 1 UR, 2 contrats post-doctoraux de 12 et 6 mois, 1 ingénieur d’étude de 24 mois, 3 stages de M2.Projet AR-GeoSim | 2024-2026 (programme de financement régional Dialogue Sciences Société – Culture scientifique, technique et industrielle (CSTI)). Responsable scientifique : Armelle CouilletANR CANOPEE | 2022-2026 Multi-scale approach to the services provided by a quality-labeled dairy chain: contribution of new indicators. Responsable scientifique : Nathalie DesmasuresProgramme LIFE ARTISAN | 2020-2029 (Achieving Resiliency by Triggering Implementation of nature-based Solu-tions for climate Adaptation at a National scale). Programme européen LIFE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Achevés :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet ERASMUS + « GeoVT » | KA220-HED 2021-2024 - « Cooperation partnerships in higher education ». Porteur IDEES Caen : C. Lissak.ANR HIGH-PASM | 2021-2025 High-resolution Paleoclimate Archives & Societal vulnerability for the last Millennium in Cyprus. Responsable scientifique : Carole NehmeRIN DARTHYS | 2022-2023 DépendAnces Routières et Transferts HYdroSédimentaires. Responsable scientifique : Romain Reulier. Durée du projet : 24 mois. Budget : 141 842 euros. Membres : 10 enseignants-chercheurs issus de deux UMR (ESO et IDEES) et une EA (RURALITES), 1 post-doctorant de 18 mois et 1 ingénieur d’étude de 18 mois.CASDAR RESP'HAIES | 2018-2022 (RESilience et PERformance des exploitations agricoles liées aux HAIES) Coordinateur : Baptiste SANSON (AFAC-Agroforesterie)ANR RICOCHET | 2017-2020 Responsable scientifique : Olivier MaquaireREVE Cot | Réalité Virtuelle et villes côtières : Appropriation de l’aléa et exploration du littoral de demain par la réalité virtuelle | 2018-2020. Responsable scientifique : Stéphane CostaRAIVcôte | Risque et Aléa inondation de villes côtières : Approche quantitative et diffusion par la réalité virtuelle | 2018-2019. Responsable scientifique : Stéphane Costa</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A long-time dataset of climate related events on Cyprus Island (1174–1913)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Eliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grivaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Beauvalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Krummeich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Couillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 62, pp.112007. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2025.112007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05258155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des trajectoires paysagères et des connectivités hydrologiques dans deux bassins versants bocagers normands depuis deux siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guillemois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delahaye Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Les Doctoriales francophones en sciences sociales de l’eau : une édition 2023 sous le signe de l’adaptation des sociétés aux changements hydro-climatiques, 44, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-SET.2024.44.7978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04605084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of execution times of three multi-agent platforms (Netlogo/GAMA/Repast simphony) based on the LASCAR model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin L’homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17477778.2024.2341001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the influence of weirs and small dams on coarse sediment connectivity in low-energy rivers: A case study of the orne and vire rivers in Normandy, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Glais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 465, pp.109356. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2024.109356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des trajectoires paysagères dans les bassins versants de la Jousselinière (Maine-et-Loire) et de la Divette (Manche) depuis deux siècles : quelles conséquences pour les connectivités hydrologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemois Mathilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delahaye Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reulier Romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (4), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13tou⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La trajectoire paysagère d’un bassin versant bocager normand depuis deux siècles : enjeux méthodologiques pour une étude géohistorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guillemois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delahaye Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.40656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent-Based Modelling of the Evolution of Hydro-Sedimentary Connectivity: The Case of Flash Floods on Arable Plateaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahefa Mamy Rakotoarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (5), pp.2967. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app13052967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rivières de Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études normandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, L’eau en Normandie, une ressource à reconquérir, 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paysages bocagers et le ruissellement appréhendés par la modélisation multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30, pp.42-47. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2019.4.09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural landscape evolution and structural connectivity to the river for matter flux, a multi-agents simulation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 174, pp. 524-535</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How might sediment connectivity change in space and time?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Degradation and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (8), pp.2595 - 2613. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ldr.3022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivité hydro-sédimentaire dans un petit bassin versant agricole du nord-ouest de la France : de l’expertise de terrain à la modélisation par Système Multi-Agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Davidson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (4/2017), pp.327-340. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.11857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer l'impact des entités linéaires paysagères sur les dynamiques spatiales du ruissellement : une approche par simulation multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 788, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.27768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'érosion des sols sévit aussi dans le bocage !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Preux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faune Sauvage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 308, p. 43-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of slopes delivery to catchment sediment budget for a low-energy water system: a case study from the Lingèvres catchment (Normandy, western France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geografiska Annaler: Series A, Physical Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Sedimentary fluxes and budgets in different climatic environments, 93 (4), p.497-511</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l’organisation des structures paysagères sur les dynamiques de ruissellement de surface en domaine bocager. Etude comparée de 3 petits bassins versants bas-normands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Actes des 14e Journées des Jeunes Géomorphologues, 20 (2), pp.175-188. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.10619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et méthodologie d’élaboration d’une base de données géo-historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Beauvalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Eliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Couillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rey-Coyrehourcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2025 - Spatial Analysis and GEOmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05350698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche multi-échelles des services rendus par une filière alimentaire sous signe de qualité : vers quels indicateurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Cretenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Journée de la Fédération de Recherche Sécurité Sanitaire, Bien Être &amp; Aliments Durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (SéSAD), Nov 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des trajectoires paysagères depuis deux siècles : quelles conséquences pour les connectivités hydrologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guillemois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delahaye Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Jeunes Géomorphologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Reims, Jun 2024, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage en mutation : quelles conséquences pour les connectivités hydrologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guillemois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delahaye Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème édition de la Journée de l’Ecole Doctorale HSRT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Havre, Mar 2024, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires des paysages bocagers de la Normandie au Grand Ouest : Approche géo-historique et modélisation des connectivités hydrologiques pour contribuer à la gestion intégrée des bassins versants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guillemois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delahaye Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel Sociétés et Espaces ruraux - Atelier jeunes chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MRSH, Université de Caen, Feb 2023, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une géographie des bords de route : du terroir hydro-paysager à la caractérisation du bord de route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quigneaux Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Young researchers day "Infrastructure, Ecology, Landscape, Society, and Territory” in International seminar « Transport Infrastructure and Biodiversity at a nexus of challenges Research and Innovation as drivers for transformative changes », Biodiversity and infrastructures synergies and opportunities for European Transport Networks (BISON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENGEES, Jun 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Trajectoire des paysages bocagers : Approche géo-historique et modélisation des connectivités hydrologiques, exemple du bocage normand”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guillemois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delahaye Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les quinzièmes Rencontres de Théo Quant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR Théma, Université de Besançon, Feb 2022, Besançon, France. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physreve.73.036125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoire des paysages bocagers : Approche géo-historique et modélisation des connectivités hydrologiques, comparaison de deux bocages normands.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guillemois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delahaye Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales en Sciences Sociales de l’eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rennes 2, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04605124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de seuils anthropiques sur le transport de la charge grossière de l’Orne et la Vire (Basse-Normandie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Michler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changement global et morphodynamique des rivières, des bassins versants à la mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société hydrotechnique Français, Nov 2019, Marne-la-vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture et érosion des sols dans les petits hydrosystèmes du Nord-Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Pôle Rural de la MRSH. Université de Caen Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure paysagère et transferts hydro-sédimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique et d’échanges. Association des techniciens de bassins versants bretons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Loudéac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of graph theory to assess and compare sediment connectivity in three complex catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU general assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse des dynamiques spatiales de ruissellement avec le système multi-agents LASCAR (LAndscape StruCture And Runoff).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France. pp.573-577</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l'organisation des structures paysagères sur les dynamiques de ruissellement de surface en domaine bocager. Etude comparée de 3 petits bassins versants bas-normands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delayaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie applicable : des processus naturels à la gestion des milieux et des risques </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A geo-historical database covering 200 years of land use on Cyprus island (1855–2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Beauvalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Eliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Couillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rey-Coyrehourcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR HighPasm end-term meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Nicosie (Chypre), Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05350603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bocage régule le cycle de l’eau et le ruissellement érosif. Le bocage d’hier à demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de la Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 19-22, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fonctionnement des bassins-versants anthropisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lespez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie de l’environnement. La nature au temps de l’Anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.161-172, 2020, 2200627017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire et analyser des données biophysiques en géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lespez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Madelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie de l’environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle SISBIO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Delay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gaudieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Amalric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil de fiches pédagogiques du réseau MAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions CNRS; Réseaux National des Systèmes Complexes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.195-217, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la sensibilité des sols à l'érosion hydrique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Gouée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Goulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUR. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changement climatique dans l'Ouest. Evaluation, impacts, perceptions.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.251-263, 2012, Espace et Territoires, 978-2-7535-2146-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A long-term database of climate related events on Cyprus Island (1174–1913)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Beauvalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Charalambidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Couillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Eliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyriakos Georgiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34847/NKL.3F7B46J5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire de l’évolution des bocages et analyse des dynamiques des réseaux de haies dans les paysages agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guillemois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Podcast] Le rôle des haies pour limiter l'érosion : le modèle LASCAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delahaye Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guillemois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutoriel Qgis pour la préparation des données d’entrée du modèle LASCAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guillemois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IDEES-CAEN /UNICAEN. 2023, 59 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05096921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle LASCAR, un outil d’aide à la décision pour la régulation des flux hydro-sédimentaires par les haies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guillemois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport du projet RESP’HAIES, https://afac-agroforesteries.fr/wp-content/uploads/2023/12/Rapport-1_Resphaies_ruissellement- erosion-VF.pdf. 2023, 71 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel d’utilisation du modèle LASCAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delahaye Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guillemois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IDEES-CAEN / UNICAEN. 2023, 38 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05096903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure paysagère et dynamiques spatiales des transferts hydro-sédimentaires. Approche par simulation multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université de Caen Normandie, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01264723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation multi-Agents appliquée aux Phénomènes Spatialisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Abrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Amalric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2014, pp.258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01090631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId127"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05258155v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Eliot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grivaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Beauvalet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Krummeich" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Couillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112007" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717685v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Rollet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reulier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fantino" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Glais" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2024.109356" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548354v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bonnet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin L&#8217;homme" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17477778.2024.2341001" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065726v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemois Mathilde" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delahaye Daniel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reulier Romain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13tou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605084v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guillemois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2024.44.7978" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417307v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.40656" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05127061v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahefa Mamy Rakotoarisoa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13052967" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03164630v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cador" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326203v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.4.09" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963413v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686210v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Davidson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11857" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-DMT8J6QB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868124v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candide Lissak" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.3022" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380864v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caillault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27768" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485837v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Preux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291601v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291618v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10619" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-6537HMTP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350698v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645535v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645533v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627447v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248676v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauvais" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quigneaux Romain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bermond" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605124v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627435v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.73.036125" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326226v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326215v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03164644v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Michler" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julia Rollet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093576v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fressard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854387v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256290v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delayaye" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350603v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05127700v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03164614v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135545v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01300698v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delay" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gaudieux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Thierry" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Amalric" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prodinra.inra.fr/record/313734" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108745v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Gou&#233;e" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Goulet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3096" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349796v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Charalambidou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriakos Georgiou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/NKL.3F7B46J5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05127137v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05167814v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05127298v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05096903v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05096921v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01264723v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01090631v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Abrami" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Anselme" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05258155v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Eliot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grivaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Beauvalet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Krummeich" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Couillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112007" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605084v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guillemois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delahaye Daniel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reulier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2024.44.7978" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548354v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bonnet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin L&#8217;homme" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17477778.2024.2341001" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717685v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Rollet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fantino" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Glais" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2024.109356" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065726v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemois Mathilde" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reulier Romain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13tou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417307v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.40656" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05127061v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahefa Mamy Rakotoarisoa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13052967" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03164630v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cador" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326203v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.4.09" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963413v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868124v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candide Lissak" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.3022" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686210v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Davidson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11857" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-DMT8J6QB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380864v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caillault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27768" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485837v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Preux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291601v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291618v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10619" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-6537HMTP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350698v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05528652v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bermond" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Bertrand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Chevalier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cretenet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmasso" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645533v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645535v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627447v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248676v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauvais" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quigneaux Romain" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627435v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.73.036125" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605124v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03164644v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Michler" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julia Rollet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326226v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326215v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093576v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fressard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854387v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256290v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delayaye" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350603v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05127700v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03164614v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135545v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01300698v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delay" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gaudieux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Thierry" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Amalric" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prodinra.inra.fr/record/313734" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108745v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Gou&#233;e" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Goulet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3096" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349796v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Charalambidou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriakos Georgiou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/NKL.3F7B46J5" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05127137v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05167814v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05096921v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05127298v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05096903v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01264723v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01090631v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Abrami" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Anselme" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>