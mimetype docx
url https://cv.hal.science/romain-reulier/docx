--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Romain Reulier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statut actuel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences en géographie, Université de Caen Normandie, UFR SEGGAT, département de géographie, laboratoire IDEES (Identités et Différenciation de l'Espace, de l'Environnement et des Sociétés) - UMR 6266 CNRS.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités scientifiques, pédagogiques et administratives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de la licence professionnelle Métiers de la protection et de la gestion de l’environnement, parcours Environnement, Agriculture, Paysage et Territoires RurauxCo-porteur de l’axe Sources, Modèle, Simulation de l’UMR IDEESResponsable de plusieurs unités d’enseignement</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">En cours :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet WATER-RECALL | 2025-2028 (projets ICCER - Impact du Changement Climatique sur les Ecosystèmes Régionaux 2025). Responsable scientifique : Mathieu FressardANR JCJC ARHYCO | 2025-2027 Agricultural Roadsides and Hydro-sedimentary COnnectivity. Responsable scientifique : Romain Reulier. Durée du projet : 36 mois. Budget : 318 145 euros. Membres : 17 enseignants-chercheurs issus de 6 UMR et 1 UR, 2 contrats post-doctoraux de 12 et 6 mois, 1 ingénieur d’étude de 24 mois, 3 stages de M2.Projet AR-GeoSim | 2024-2026 (programme de financement régional Dialogue Sciences Société – Culture scientifique, technique et industrielle (CSTI)). Responsable scientifique : Armelle CouilletANR CANOPEE | 2022-2026 Multi-scale approach to the services provided by a quality-labeled dairy chain: contribution of new indicators. Responsable scientifique : Nathalie DesmasuresProgramme LIFE ARTISAN | 2020-2029 (Achieving Resiliency by Triggering Implementation of nature-based Solu-tions for climate Adaptation at a National scale). Programme européen LIFE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Achevés :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet ERASMUS + « GeoVT » | KA220-HED 2021-2024 - « Cooperation partnerships in higher education ». Porteur IDEES Caen : C. Lissak.ANR HIGH-PASM | 2021-2025 High-resolution Paleoclimate Archives & Societal vulnerability for the last Millennium in Cyprus. Responsable scientifique : Carole NehmeRIN DARTHYS | 2022-2023 DépendAnces Routières et Transferts HYdroSédimentaires. Responsable scientifique : Romain Reulier. Durée du projet : 24 mois. Budget : 141 842 euros. Membres : 10 enseignants-chercheurs issus de deux UMR (ESO et IDEES) et une EA (RURALITES), 1 post-doctorant de 18 mois et 1 ingénieur d’étude de 18 mois.CASDAR RESP'HAIES | 2018-2022 (RESilience et PERformance des exploitations agricoles liées aux HAIES) Coordinateur : Baptiste SANSON (AFAC-Agroforesterie)ANR RICOCHET | 2017-2020 Responsable scientifique : Olivier MaquaireREVE Cot | Réalité Virtuelle et villes côtières : Appropriation de l’aléa et exploration du littoral de demain par la réalité virtuelle | 2018-2020. Responsable scientifique : Stéphane CostaRAIVcôte | Risque et Aléa inondation de villes côtières : Approche quantitative et diffusion par la réalité virtuelle | 2018-2019. Responsable scientifique : Stéphane Costa</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A long-time dataset of climate related events on Cyprus Island (1174–1913)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Eliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grivaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Beauvalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Krummeich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Couillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 62, pp.112007. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2025.112007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05258155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des trajectoires paysagères et des connectivités hydrologiques dans deux bassins versants bocagers normands depuis deux siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guillemois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delahaye Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Les Doctoriales francophones en sciences sociales de l’eau : une édition 2023 sous le signe de l’adaptation des sociétés aux changements hydro-climatiques, 44, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-SET.2024.44.7978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04605084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of execution times of three multi-agent platforms (Netlogo/GAMA/Repast simphony) based on the LASCAR model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin L’homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17477778.2024.2341001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the influence of weirs and small dams on coarse sediment connectivity in low-energy rivers: A case study of the orne and vire rivers in Normandy, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Glais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 465, pp.109356. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2024.109356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des trajectoires paysagères dans les bassins versants de la Jousselinière (Maine-et-Loire) et de la Divette (Manche) depuis deux siècles : quelles conséquences pour les connectivités hydrologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemois Mathilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delahaye Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reulier Romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (4), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13tou⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La trajectoire paysagère d’un bassin versant bocager normand depuis deux siècles : enjeux méthodologiques pour une étude géohistorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guillemois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delahaye Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.40656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent-Based Modelling of the Evolution of Hydro-Sedimentary Connectivity: The Case of Flash Floods on Arable Plateaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahefa Mamy Rakotoarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (5), pp.2967. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app13052967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rivières de Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études normandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, L’eau en Normandie, une ressource à reconquérir, 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paysages bocagers et le ruissellement appréhendés par la modélisation multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30, pp.42-47. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2019.4.09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural landscape evolution and structural connectivity to the river for matter flux, a multi-agents simulation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 174, pp. 524-535</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How might sediment connectivity change in space and time?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Degradation and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (8), pp.2595 - 2613. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ldr.3022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivité hydro-sédimentaire dans un petit bassin versant agricole du nord-ouest de la France : de l’expertise de terrain à la modélisation par Système Multi-Agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Davidson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (4/2017), pp.327-340. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.11857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer l'impact des entités linéaires paysagères sur les dynamiques spatiales du ruissellement : une approche par simulation multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 788, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.27768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'érosion des sols sévit aussi dans le bocage !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Preux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faune Sauvage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 308, p. 43-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of slopes delivery to catchment sediment budget for a low-energy water system: a case study from the Lingèvres catchment (Normandy, western France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geografiska Annaler: Series A, Physical Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Sedimentary fluxes and budgets in different climatic environments, 93 (4), p.497-511</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l’organisation des structures paysagères sur les dynamiques de ruissellement de surface en domaine bocager. Etude comparée de 3 petits bassins versants bas-normands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Actes des 14e Journées des Jeunes Géomorphologues, 20 (2), pp.175-188. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.10619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et méthodologie d’élaboration d’une base de données géo-historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Beauvalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Eliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Couillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rey-Coyrehourcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2025 - Spatial Analysis and GEOmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05350698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche multi-échelles des services rendus par une filière alimentaire sous signe de qualité : vers quels indicateurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Cretenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Journée de la Fédération de Recherche Sécurité Sanitaire, Bien Être &amp; Aliments Durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (SéSAD), Nov 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des trajectoires paysagères depuis deux siècles : quelles conséquences pour les connectivités hydrologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guillemois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delahaye Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Jeunes Géomorphologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Reims, Jun 2024, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage en mutation : quelles conséquences pour les connectivités hydrologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guillemois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delahaye Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème édition de la Journée de l’Ecole Doctorale HSRT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Havre, Mar 2024, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires des paysages bocagers de la Normandie au Grand Ouest : Approche géo-historique et modélisation des connectivités hydrologiques pour contribuer à la gestion intégrée des bassins versants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guillemois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delahaye Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel Sociétés et Espaces ruraux - Atelier jeunes chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MRSH, Université de Caen, Feb 2023, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une géographie des bords de route : du terroir hydro-paysager à la caractérisation du bord de route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quigneaux Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Young researchers day "Infrastructure, Ecology, Landscape, Society, and Territory” in International seminar « Transport Infrastructure and Biodiversity at a nexus of challenges Research and Innovation as drivers for transformative changes », Biodiversity and infrastructures synergies and opportunities for European Transport Networks (BISON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENGEES, Jun 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Trajectoire des paysages bocagers : Approche géo-historique et modélisation des connectivités hydrologiques, exemple du bocage normand”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guillemois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delahaye Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les quinzièmes Rencontres de Théo Quant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR Théma, Université de Besançon, Feb 2022, Besançon, France. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physreve.73.036125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoire des paysages bocagers : Approche géo-historique et modélisation des connectivités hydrologiques, comparaison de deux bocages normands.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guillemois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delahaye Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales en Sciences Sociales de l’eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rennes 2, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04605124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de seuils anthropiques sur le transport de la charge grossière de l’Orne et la Vire (Basse-Normandie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Michler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changement global et morphodynamique des rivières, des bassins versants à la mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société hydrotechnique Français, Nov 2019, Marne-la-vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture et érosion des sols dans les petits hydrosystèmes du Nord-Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Pôle Rural de la MRSH. Université de Caen Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure paysagère et transferts hydro-sédimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique et d’échanges. Association des techniciens de bassins versants bretons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Loudéac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of graph theory to assess and compare sediment connectivity in three complex catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU general assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse des dynamiques spatiales de ruissellement avec le système multi-agents LASCAR (LAndscape StruCture And Runoff).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France. pp.573-577</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l'organisation des structures paysagères sur les dynamiques de ruissellement de surface en domaine bocager. Etude comparée de 3 petits bassins versants bas-normands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delayaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie applicable : des processus naturels à la gestion des milieux et des risques </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A geo-historical database covering 200 years of land use on Cyprus island (1855–2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Beauvalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Eliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Couillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rey-Coyrehourcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR HighPasm end-term meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Nicosie (Chypre), Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05350603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bocage régule le cycle de l’eau et le ruissellement érosif. Le bocage d’hier à demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de la Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 19-22, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fonctionnement des bassins-versants anthropisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lespez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie de l’environnement. La nature au temps de l’Anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.161-172, 2020, 2200627017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire et analyser des données biophysiques en géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lespez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Madelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie de l’environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle SISBIO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Delay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gaudieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Amalric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil de fiches pédagogiques du réseau MAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions CNRS; Réseaux National des Systèmes Complexes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.195-217, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la sensibilité des sols à l'érosion hydrique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Gouée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Goulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUR. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changement climatique dans l'Ouest. Evaluation, impacts, perceptions.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.251-263, 2012, Espace et Territoires, 978-2-7535-2146-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A long-term database of climate related events on Cyprus Island (1174–1913)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Beauvalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Charalambidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Couillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Eliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyriakos Georgiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34847/NKL.3F7B46J5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire de l’évolution des bocages et analyse des dynamiques des réseaux de haies dans les paysages agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guillemois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Podcast] Le rôle des haies pour limiter l'érosion : le modèle LASCAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delahaye Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guillemois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutoriel Qgis pour la préparation des données d’entrée du modèle LASCAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guillemois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IDEES-CAEN /UNICAEN. 2023, 59 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05096921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle LASCAR, un outil d’aide à la décision pour la régulation des flux hydro-sédimentaires par les haies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guillemois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport du projet RESP’HAIES, https://afac-agroforesteries.fr/wp-content/uploads/2023/12/Rapport-1_Resphaies_ruissellement- erosion-VF.pdf. 2023, 71 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel d’utilisation du modèle LASCAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delahaye Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guillemois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IDEES-CAEN / UNICAEN. 2023, 38 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05096903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure paysagère et dynamiques spatiales des transferts hydro-sédimentaires. Approche par simulation multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université de Caen Normandie, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01264723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation multi-Agents appliquée aux Phénomènes Spatialisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Abrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Amalric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2014, pp.258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01090631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId127"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Romain Reulier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statut actuel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences en géographie, Université de Caen Normandie, UFR SEGGAT, département de géographie, laboratoire IDEES (Identités et Différenciation de l'Espace, de l'Environnement et des Sociétés) - UMR 6266 CNRS.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités scientifiques, pédagogiques et administratives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de la licence professionnelle Métiers de la protection et de la gestion de l’environnement, parcours Environnement, Agriculture, Paysage et Territoires RurauxCo-porteur de l’axe Sources, Modèle, Simulation de l’UMR IDEESResponsable de plusieurs unités d’enseignement</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">En cours :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet WATER-RECALL | 2025-2028 (projets ICCER - Impact du Changement Climatique sur les Ecosystèmes Régionaux 2025). Responsable scientifique : Mathieu FressardANR JCJC ARHYCO | 2025-2027 Agricultural Roadsides and Hydro-sedimentary COnnectivity. Responsable scientifique : Romain Reulier. Durée du projet : 36 mois. Budget : 318 145 euros. Membres : 17 enseignants-chercheurs issus de 6 UMR et 1 UR, 2 contrats post-doctoraux de 12 et 6 mois, 1 ingénieur d’étude de 24 mois, 3 stages de M2.Projet AR-GeoSim | 2024-2026 (programme de financement régional Dialogue Sciences Société – Culture scientifique, technique et industrielle (CSTI)). Responsable scientifique : Armelle CouilletANR CANOPEE | 2022-2026 Multi-scale approach to the services provided by a quality-labeled dairy chain: contribution of new indicators. Responsable scientifique : Nathalie DesmasuresProgramme LIFE ARTISAN | 2020-2029 (Achieving Resiliency by Triggering Implementation of nature-based Solu-tions for climate Adaptation at a National scale). Programme européen LIFE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Achevés :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet ERASMUS + « GeoVT » | KA220-HED 2021-2024 - « Cooperation partnerships in higher education ». Porteur IDEES Caen : C. Lissak.ANR HIGH-PASM | 2021-2025 High-resolution Paleoclimate Archives & Societal vulnerability for the last Millennium in Cyprus. Responsable scientifique : Carole NehmeRIN DARTHYS | 2022-2023 DépendAnces Routières et Transferts HYdroSédimentaires. Responsable scientifique : Romain Reulier. Durée du projet : 24 mois. Budget : 141 842 euros. Membres : 10 enseignants-chercheurs issus de deux UMR (ESO et IDEES) et une EA (RURALITES), 1 post-doctorant de 18 mois et 1 ingénieur d’étude de 18 mois.CASDAR RESP'HAIES | 2018-2022 (RESilience et PERformance des exploitations agricoles liées aux HAIES) Coordinateur : Baptiste SANSON (AFAC-Agroforesterie)ANR RICOCHET | 2017-2020 Responsable scientifique : Olivier MaquaireREVE Cot | Réalité Virtuelle et villes côtières : Appropriation de l’aléa et exploration du littoral de demain par la réalité virtuelle | 2018-2020. Responsable scientifique : Stéphane CostaRAIVcôte | Risque et Aléa inondation de villes côtières : Approche quantitative et diffusion par la réalité virtuelle | 2018-2019. Responsable scientifique : Stéphane Costa</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A long-time dataset of climate related events on Cyprus Island (1174–1913)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Eliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grivaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Beauvalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Krummeich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Couillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 62, pp.112007. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2025.112007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05258155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des trajectoires paysagères et des connectivités hydrologiques dans deux bassins versants bocagers normands depuis deux siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guillemois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delahaye Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Les Doctoriales francophones en sciences sociales de l’eau : une édition 2023 sous le signe de l’adaptation des sociétés aux changements hydro-climatiques, 44, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-SET.2024.44.7978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04605084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the influence of weirs and small dams on coarse sediment connectivity in low-energy rivers: A case study of the orne and vire rivers in Normandy, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Glais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 465, pp.109356. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2024.109356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of execution times of three multi-agent platforms (Netlogo/GAMA/Repast simphony) based on the LASCAR model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin L’homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17477778.2024.2341001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des trajectoires paysagères dans les bassins versants de la Jousselinière (Maine-et-Loire) et de la Divette (Manche) depuis deux siècles : quelles conséquences pour les connectivités hydrologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemois Mathilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delahaye Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reulier Romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (4), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13tou⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La trajectoire paysagère d’un bassin versant bocager normand depuis deux siècles : enjeux méthodologiques pour une étude géohistorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guillemois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delahaye Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.40656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent-Based Modelling of the Evolution of Hydro-Sedimentary Connectivity: The Case of Flash Floods on Arable Plateaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahefa Mamy Rakotoarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (5), pp.2967. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app13052967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rivières de Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études normandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, L’eau en Normandie, une ressource à reconquérir, 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paysages bocagers et le ruissellement appréhendés par la modélisation multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30, pp.42-47. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2019.4.09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural landscape evolution and structural connectivity to the river for matter flux, a multi-agents simulation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 174, pp. 524-535</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivité hydro-sédimentaire dans un petit bassin versant agricole du nord-ouest de la France : de l’expertise de terrain à la modélisation par Système Multi-Agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Davidson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (4/2017), pp.327-340. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.11857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How might sediment connectivity change in space and time?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Degradation and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (8), pp.2595 - 2613. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ldr.3022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer l'impact des entités linéaires paysagères sur les dynamiques spatiales du ruissellement : une approche par simulation multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 788, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.27768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'érosion des sols sévit aussi dans le bocage !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Preux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faune Sauvage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 308, p. 43-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of slopes delivery to catchment sediment budget for a low-energy water system: a case study from the Lingèvres catchment (Normandy, western France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geografiska Annaler: Series A, Physical Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Sedimentary fluxes and budgets in different climatic environments, 93 (4), p.497-511</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l’organisation des structures paysagères sur les dynamiques de ruissellement de surface en domaine bocager. Etude comparée de 3 petits bassins versants bas-normands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Actes des 14e Journées des Jeunes Géomorphologues, 20 (2), pp.175-188. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.10619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche multi-échelles des services rendus par une filière alimentaire sous signe de qualité : vers quels indicateurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Cretenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Journée de la Fédération de Recherche Sécurité Sanitaire, Bien Être &amp; Aliments Durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (SéSAD), Nov 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et méthodologie d’élaboration d’une base de données géo-historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Beauvalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Eliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Couillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rey-Coyrehourcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2025 - Spatial Analysis and GEOmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05350698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des trajectoires paysagères depuis deux siècles : quelles conséquences pour les connectivités hydrologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guillemois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delahaye Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Jeunes Géomorphologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Reims, Jun 2024, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage en mutation : quelles conséquences pour les connectivités hydrologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guillemois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delahaye Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème édition de la Journée de l’Ecole Doctorale HSRT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Havre, Mar 2024, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires des paysages bocagers de la Normandie au Grand Ouest : Approche géo-historique et modélisation des connectivités hydrologiques pour contribuer à la gestion intégrée des bassins versants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guillemois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delahaye Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel Sociétés et Espaces ruraux - Atelier jeunes chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MRSH, Université de Caen, Feb 2023, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une géographie des bords de route : du terroir hydro-paysager à la caractérisation du bord de route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quigneaux Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Young researchers day "Infrastructure, Ecology, Landscape, Society, and Territory” in International seminar « Transport Infrastructure and Biodiversity at a nexus of challenges Research and Innovation as drivers for transformative changes », Biodiversity and infrastructures synergies and opportunities for European Transport Networks (BISON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENGEES, Jun 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoire des paysages bocagers : Approche géo-historique et modélisation des connectivités hydrologiques, comparaison de deux bocages normands.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guillemois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delahaye Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales en Sciences Sociales de l’eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rennes 2, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04605124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Trajectoire des paysages bocagers : Approche géo-historique et modélisation des connectivités hydrologiques, exemple du bocage normand”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guillemois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delahaye Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les quinzièmes Rencontres de Théo Quant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR Théma, Université de Besançon, Feb 2022, Besançon, France. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physreve.73.036125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture et érosion des sols dans les petits hydrosystèmes du Nord-Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Pôle Rural de la MRSH. Université de Caen Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure paysagère et transferts hydro-sédimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique et d’échanges. Association des techniciens de bassins versants bretons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Loudéac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de seuils anthropiques sur le transport de la charge grossière de l’Orne et la Vire (Basse-Normandie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Michler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changement global et morphodynamique des rivières, des bassins versants à la mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société hydrotechnique Français, Nov 2019, Marne-la-vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of graph theory to assess and compare sediment connectivity in three complex catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU general assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse des dynamiques spatiales de ruissellement avec le système multi-agents LASCAR (LAndscape StruCture And Runoff).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France. pp.573-577</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l'organisation des structures paysagères sur les dynamiques de ruissellement de surface en domaine bocager. Etude comparée de 3 petits bassins versants bas-normands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delayaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie applicable : des processus naturels à la gestion des milieux et des risques </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A geo-historical database covering 200 years of land use on Cyprus island (1855–2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Beauvalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Eliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Couillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rey-Coyrehourcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR HighPasm end-term meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Nicosie (Chypre), Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05350603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bocage régule le cycle de l’eau et le ruissellement érosif. Le bocage d’hier à demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de la Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 19-22, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fonctionnement des bassins-versants anthropisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lespez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie de l’environnement. La nature au temps de l’Anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.161-172, 2020, 2200627017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire et analyser des données biophysiques en géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lespez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Madelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie de l’environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle SISBIO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Delay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gaudieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Amalric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil de fiches pédagogiques du réseau MAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions CNRS; Réseaux National des Systèmes Complexes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.195-217, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la sensibilité des sols à l'érosion hydrique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Gouée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Goulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUR. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changement climatique dans l'Ouest. Evaluation, impacts, perceptions.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.251-263, 2012, Espace et Territoires, 978-2-7535-2146-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A long-term database of climate related events on Cyprus Island (1174–1913)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Beauvalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Charalambidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Couillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Eliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyriakos Georgiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34847/NKL.3F7B46J5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire de l’évolution des bocages et analyse des dynamiques des réseaux de haies dans les paysages agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guillemois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Podcast] Le rôle des haies pour limiter l'érosion : le modèle LASCAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delahaye Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guillemois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutoriel Qgis pour la préparation des données d’entrée du modèle LASCAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guillemois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IDEES-CAEN /UNICAEN. 2023, 59 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05096921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle LASCAR, un outil d’aide à la décision pour la régulation des flux hydro-sédimentaires par les haies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guillemois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport du projet RESP’HAIES, https://afac-agroforesteries.fr/wp-content/uploads/2023/12/Rapport-1_Resphaies_ruissellement- erosion-VF.pdf. 2023, 71 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel d’utilisation du modèle LASCAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delahaye Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guillemois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IDEES-CAEN / UNICAEN. 2023, 38 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05096903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure paysagère et dynamiques spatiales des transferts hydro-sédimentaires. Approche par simulation multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université de Caen Normandie, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01264723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation multi-Agents appliquée aux Phénomènes Spatialisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Abrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Amalric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2014, pp.258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01090631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId127"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05258155v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Eliot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grivaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Beauvalet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Krummeich" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Couillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112007" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605084v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guillemois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delahaye Daniel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reulier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2024.44.7978" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548354v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bonnet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin L&#8217;homme" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17477778.2024.2341001" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717685v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Rollet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fantino" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Glais" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2024.109356" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065726v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemois Mathilde" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reulier Romain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13tou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417307v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.40656" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05127061v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahefa Mamy Rakotoarisoa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13052967" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03164630v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cador" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326203v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.4.09" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963413v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868124v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candide Lissak" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.3022" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686210v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Davidson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11857" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-DMT8J6QB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380864v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caillault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27768" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485837v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Preux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291601v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291618v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10619" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-6537HMTP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350698v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05528652v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bermond" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Bertrand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Chevalier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cretenet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmasso" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645533v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645535v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627447v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248676v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauvais" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quigneaux Romain" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627435v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.73.036125" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605124v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03164644v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Michler" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julia Rollet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326226v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326215v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093576v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fressard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854387v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256290v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delayaye" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350603v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05127700v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03164614v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135545v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01300698v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delay" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gaudieux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Thierry" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Amalric" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prodinra.inra.fr/record/313734" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108745v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Gou&#233;e" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Goulet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3096" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349796v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Charalambidou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriakos Georgiou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/NKL.3F7B46J5" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05127137v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05167814v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05096921v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05127298v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05096903v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01264723v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01090631v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Abrami" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Anselme" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05258155v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Eliot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grivaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Beauvalet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Krummeich" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Couillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112007" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605084v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guillemois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delahaye Daniel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reulier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2024.44.7978" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717685v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Rollet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fantino" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Glais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2024.109356" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548354v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bonnet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin L&#8217;homme" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17477778.2024.2341001" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065726v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemois Mathilde" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reulier Romain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13tou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417307v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.40656" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05127061v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahefa Mamy Rakotoarisoa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13052967" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03164630v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cador" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326203v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.4.09" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963413v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686210v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Davidson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11857" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-DMT8J6QB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868124v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candide Lissak" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.3022" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380864v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caillault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27768" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485837v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Preux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291601v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291618v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10619" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-6537HMTP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05528652v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bermond" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Bertrand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Chevalier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cretenet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmasso" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350698v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645533v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645535v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627447v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248676v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauvais" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quigneaux Romain" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605124v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627435v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.73.036125" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326226v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326215v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03164644v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Michler" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julia Rollet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093576v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fressard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854387v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256290v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delayaye" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350603v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05127700v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03164614v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135545v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01300698v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delay" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gaudieux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Thierry" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Amalric" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prodinra.inra.fr/record/313734" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108745v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Gou&#233;e" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Goulet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3096" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349796v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Charalambidou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriakos Georgiou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/NKL.3F7B46J5" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05127137v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05167814v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05096921v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05127298v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05096903v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01264723v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01090631v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Abrami" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Anselme" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>