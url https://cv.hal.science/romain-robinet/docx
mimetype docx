--- v0 (2026-03-11)
+++ v1 (2026-04-05)
@@ -805,373 +805,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05401132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sympathy for the Kaiser: Students Facing the Great War in Revolutionary Mexico</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aliadófilos, germanófilos y neutralistas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Ortega Orozco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Robinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Iberian and Latin American Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13260219.2017.1365926⟩</w:t>
+              <w:t xml:space="preserve">Mexican Studies/Estudios Mexicanos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (2), pp.220-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1525/msem.2017.33.2.220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01829516v1</w:t>
+                <w:t xml:space="preserve">halshs-02494412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discours, huées et pistolets. Les arcanes de la « politique étudiante » dans le Mexique révolutionnaire des années 1910-1920</w:t>
+                <w:t xml:space="preserve">Sympathy for the Kaiser: Students Facing the Great War in Revolutionary Mexico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Robinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Mouvement social</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Iberian and Latin American Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (2), pp.143-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13260219.2017.1365926⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lms.258.0067⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-02494395v1</w:t>
+                <w:t xml:space="preserve">hal-01829516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Avec ou sans fusil : lectures et échos de la Révolution cubaine dans le Mexique des «années 1968» »</w:t>
+                <w:t xml:space="preserve">Discours, huées et pistolets. Les arcanes de la « politique étudiante » dans le Mexique révolutionnaire des années 1910-1920</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Robinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers d’Histoire Immédiate</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Mouvement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 258 (1), pp.67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lms.258.0067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05401108v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02494395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aliadófilos, germanófilos y neutralistas</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Avec ou sans fusil : lectures et échos de la Révolution cubaine dans le Mexique des «années 1968» »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Robinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mexican Studies/Estudios Mexicanos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Cahiers d’Histoire Immédiate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49, pp.57-72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1525/msem.2017.33.2.220⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-02494412v1</w:t>
+                <w:t xml:space="preserve">hal-05401108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Nous les Latino-Américains, nous qui n'avons ni canons, ni cuirassés »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Ortega Orozco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Robinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2046,51 +2046,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="91139B96"/>
+    <w:nsid w:val="ACE84080"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2277,51 +2277,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-robinet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-1065-0717" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122661567" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059997v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Robinet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Niget" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Le Moigne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cabezas Vargas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401130v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24201/hm.v74i2.4828" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401148v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoirepolitique.12205" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401128v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.11924" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02494404v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13260219.2019.1671024" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401125v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.71864" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401132v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Tenenbaum" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoirepolitique.8105" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829516v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13260219.2017.1365926" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02494395v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.258.0067" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401108v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02494412v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Ortega Orozco" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/msem.2017.33.2.220" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02494398v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.125.0105" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01274136v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.3585" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401144v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.065.0213" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401140v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.1036" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401138v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.442" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401135v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.732" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03387604v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Tenenbaum" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Osa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-03645490v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015IEPP0014" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01468393v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.68850" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-robinet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-1065-0717" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122661567" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059997v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Robinet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Niget" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Le Moigne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cabezas Vargas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401130v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24201/hm.v74i2.4828" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401148v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoirepolitique.12205" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401128v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.11924" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02494404v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13260219.2019.1671024" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401125v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.71864" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401132v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Tenenbaum" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoirepolitique.8105" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02494412v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Ortega Orozco" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/msem.2017.33.2.220" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829516v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13260219.2017.1365926" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02494395v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.258.0067" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401108v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02494398v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.125.0105" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01274136v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.3585" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401144v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.065.0213" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401140v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.1036" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401138v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.442" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401135v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.732" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03387604v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Tenenbaum" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Osa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-03645490v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015IEPP0014" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01468393v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.68850" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>