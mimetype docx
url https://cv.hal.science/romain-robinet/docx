--- v1 (2026-04-05)
+++ v2 (2026-05-10)
@@ -636,196 +636,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02494404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques révolutionnaires. Politique(s), État et société au Mexique</w:t>
+                <w:t xml:space="preserve">Guérillas et contre-insurrections en Amérique latine et aux Caraïbes. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élie Tenenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/nuevomundo.71864⟩</w:t>
+              <w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/histoirepolitique.8105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05401125v1</w:t>
+                <w:t xml:space="preserve">hal-05401132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guérillas et contre-insurrections en Amérique latine et aux Caraïbes. Introduction</w:t>
+                <w:t xml:space="preserve">Dynamiques révolutionnaires. Politique(s), État et société au Mexique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Robinet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Élie Tenenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 34, </w:t>
+              <w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/histoirepolitique.8105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/nuevomundo.71864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05401132v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05401125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliadófilos, germanófilos y neutralistas</w:t>
               </w:r>
@@ -1121,196 +1121,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05401108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Nous les Latino-Américains, nous qui n'avons ni canons, ni cuirassés »</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Entre race et révolution : l’horizon ibéro-américain du mouvement étudiant mexicain (1916-1945)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Robinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 125 (1), pp.105. </w:t>
+              <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ving.125.0105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/cal.3585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02494398v1</w:t>
+                <w:t xml:space="preserve">halshs-01274136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre race et révolution : l’horizon ibéro-américain du mouvement étudiant mexicain (1916-1945)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Nous les Latino-Américains, nous qui n'avons ni canons, ni cuirassés »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Ortega Orozco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Robinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, </w:t>
+              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 125 (1), pp.105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cal.3585⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ving.125.0105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01274136v1</w:t>
+                <w:t xml:space="preserve">halshs-02494398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servir Perón : trajectoires de la Garde de Fer</w:t>
               </w:r>
@@ -2046,51 +2046,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ACE84080"/>
+    <w:nsid w:val="76FFDC50"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2277,51 +2277,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-robinet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-1065-0717" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122661567" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059997v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Robinet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Niget" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Le Moigne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cabezas Vargas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401130v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24201/hm.v74i2.4828" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401148v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoirepolitique.12205" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401128v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.11924" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02494404v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13260219.2019.1671024" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401125v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.71864" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401132v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Tenenbaum" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoirepolitique.8105" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02494412v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Ortega Orozco" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/msem.2017.33.2.220" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829516v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13260219.2017.1365926" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02494395v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.258.0067" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401108v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02494398v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.125.0105" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01274136v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.3585" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401144v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.065.0213" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401140v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.1036" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401138v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.442" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401135v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.732" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03387604v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Tenenbaum" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Osa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-03645490v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015IEPP0014" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01468393v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.68850" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-robinet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-1065-0717" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122661567" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059997v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Robinet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Niget" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Le Moigne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cabezas Vargas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401130v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24201/hm.v74i2.4828" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401148v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoirepolitique.12205" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401128v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.11924" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02494404v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13260219.2019.1671024" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401132v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Tenenbaum" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoirepolitique.8105" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401125v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.71864" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02494412v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Ortega Orozco" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/msem.2017.33.2.220" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829516v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13260219.2017.1365926" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02494395v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.258.0067" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401108v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01274136v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.3585" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02494398v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.125.0105" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401144v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.065.0213" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401140v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.1036" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401138v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.442" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401135v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.732" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03387604v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Tenenbaum" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Osa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-03645490v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015IEPP0014" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01468393v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.68850" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>