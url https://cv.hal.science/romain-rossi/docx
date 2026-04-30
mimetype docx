--- v0 (2026-03-20)
+++ v1 (2026-04-30)
@@ -4720,51 +4720,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2B9B990A"/>
+    <w:nsid w:val="309DED20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>