--- v1 (2026-04-30)
+++ v2 (2026-05-20)
@@ -1,4665 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...4614 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Romain Rossi </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Responsable du pôle de recherche Instrumentation, Informatique et Systèmes à ESIGELEC / IRSEEM</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">romain-rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5130-4798</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">176999787</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=ZuLOFQQAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology to Validate the Radiated Immunity of Sophisticated Automotive Autonomous Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Fouad Bedjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Klingler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (4), pp.1244. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s25041244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle Activity Dataset: A Multimodal Dataset to Understand Vehicle Emissions with Road Scenes for Eco-Routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Jendoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishnu Pradeep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Berradia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.338. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app14010338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle Activity Dataset: A Multimodal Dataset to Understand Vehicle Emissions with Road Scenes for Eco-Routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Jendoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishnu Pradeep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Berradia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Applied Science: Special Issue (Future Autonomous Vehicles and Their Systems), 14 (1), pp.338. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app14010338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Supervised Sidewalk Perception Using Fast Video Semantic Segmentation for Robotic Wheelchairs in Smart Mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishnu Pradeep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lecrosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (14), pp.5241. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22145241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiDAR-based Structure Tracking for Agricultural Robots: Application to Autonomous Navigation in Vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Solatges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Savatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Boutteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103 (4), </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10846-021-01519-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object Detection, Localisation, and Tracking-based Deep Learning for Smart Wheelchair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lecrosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Ertaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling, measurement and control C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18280/mmc_c.821-401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning-Based Object Detection, Localisation and Tracking for Smart Wheelchair Healthcare Mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lecrosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Decoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (1), pp.91. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph18010091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object Detection, Localization and Tracking-Based Deep Learning for Smart Wheelchair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lecrosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ertaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling, measurement and control C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 82 (1-4), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18280/mmc_c.821-401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vision-Based System for Robot Localization in Large Industrial Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Boutteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Merriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Savatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 99, pp.359-370. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10846-019-01114-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning for Real-Time 3D Multi-Object Detection, Localisation, and Tracking: Application to Smart Mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Decoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (2), pp.532. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20020532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADAS multi-sensor fusion system-based security and energy optimisation for an electric vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnane Cabani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Ertaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Savatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Vehicle Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (4), pp.345. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJVAS.2019.102445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The VIKINGS Autonomous Inspection Robot: Competing in the ARGOS Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merriaux Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Boutteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vauchey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (1), pp.21-34. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MRA.2018.2877189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OmniNAV: Omniscient Navigation via Unified LiDAR–Camera BEV Fusion for End-to-End Autonomous Driving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Jendoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achref Djaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IV 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, DETROIT, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Impact of Image Quality on Multi-Task Learning Models for 3D Object Detection and Drivable Area Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Jendoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSCG 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Pilsen (Tchéquie), Czech Republic. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24132/CSRN.2025-22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05196156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MT3D-Seg: Unified Multi-Task Learning Framework for 3D Object Detection and Drivable Area Segmentation in Smart Mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Jendoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 33rd European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Palermo, Italy. pp.636-640, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO63237.2025.11226467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Supervised Sidewalk Perception Using Fast Video Semantic Segmentation for Robotic Wheelchairs in Smart Mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishnu Pradeep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lecrosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCV23 : International Conference in Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICCV 2023, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology to Validate the Radiated Immunity of Very Complex Systems by a Succession of Simple Component Radiated Immunity Tests at System Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Fouad Bedjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Klingler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Symposium on Electromagnetic Compatibility &amp; Signal/Power Integrity (EMCSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Spokane, United States. pp.561-564, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCSI39492.2022.9889365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An anomaly detection approach to monitor the structure-based navigation in agricultural robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Boutteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Automation Science and Engineering (CASE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CASE49439.2021.9551568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection, Localisation et Tracking d’Objets basé Deep Learning pour un Fauteuil Roulant Intelligent.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lecrosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Ertaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handicap 2020 Technologies pour l'autonomie et l'inclusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation énergétique d’un fauteuil roulant électrique pour prédire la faisabilité d’effectuer un trajet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Ertaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronaldo da Silva Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Alias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Babel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handicap 2020 - 11e conférence de l'IFRATH sur les technologies d'assistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation expérimentale de la modélisation énergétique d'un fauteuil roulant électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves y Ertaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronaldo da Silva Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Alias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Babel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handicap 2020 Technologies pour l'autonomie et l'inclusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de trajectoire pour un fauteuil roulant électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya Pokala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Ertaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation systémique de systèmes cyber-physiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRAJECTOGRAPHY ESTIMATION FOR A SMART POWERED WHEELCHAIR ORB-SLAM2 VS RTAB-MAP A PREPRINT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adithya Pokala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Decoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M2SC (modélisation systémique de systèmes cyber-physiques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation Énergétique D’Un Fauteuil Roulant Électrique Intelligent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronaldo Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Ertaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation systémique de systèmes cyber-physiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VIKINGS: An Autonomous Inspection Robot for the ARGOS Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Merriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Boutteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vauchey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmark of Visual SLAM Algorithms: ORB-SLAM2 vs RTAB-Map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adithya Pokala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ertaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Eighth International Conference on Emerging Security Technologies (EST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Colchester, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EST.2019.8806213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronisation et calibrage entre un Lidar 3D et une centrale inertielle pour la localisation précise d'un véhicule autonome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Merriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Boutteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vauchey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques d'URSI-France (Géolocalisation et Navigation dans l'Espace et le Temps)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Meudon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle-Hardware-In-The-Loop system for ADAS prototyping and validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Galko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Savatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Conference on Embedded Computer Systems: Architectures, Modeling, and Simulation (SAMOS XIV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Agios Konstantinos, Greece. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SAMOS.2014.6893229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic cameraman for dynamic video acquisition of football match</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bikramjot Hanzra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE Second International Conference on Image Information Processing (ICIIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Shimla, France. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIIP.2013.6707571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time 3D reconstruction for mobile robot using catadioptric cameras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Savatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ertaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélhacène Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 IEEE International Workshop on Robotic and Sensors Environments (ROSE 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Lecco, Italy. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROSE.2009.5355981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D volumetric reconstruction with a catadioptric stereovision sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Savatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ertaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélahcène Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 IEEE International Symposium on Industrial Electronics (ISIE 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Cambridge, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2008.4677128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle Hardware-In-the-Loop System for ADAS Virtual Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Galko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hariharan Narasimman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Savatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">uillermo Payá-Vayá; Holger Blume. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards a Common Software/Hardware Methodology for Future Advanced Driver Assistance Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.251-267, 2017, 9788793519138. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13052/rp-9788793519138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronisation et calibrage entre un Lidar 3D et une centrale inertielle pour la localisation précise d'un véhicule autonome GEOLOCALISATION ET NAVIGATION Synchronisation et calibrage entre un Lidar 3D et une centrale inertielle pour la localisation precise d'un véhicule autonome Synchronization and calibration between a 3D Lidar and an inertial measurement unit for the accurate localization of an autonomous vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Merriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Boutteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vauchey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction 3D volumétrique par vision omnidirectionnelle sur architecture massivement parallèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vision par ordinateur et reconnaissance de formes [cs.CV]. Université de Rouen, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01112447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId108"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -4720,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="309DED20"/>
+    <w:nsid w:val="C174386E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4951,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-rossi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5130-4798" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176999787" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05242430v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Fouad Bedjiah" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Kadi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Klingler" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rossi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25041244" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923665v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Jendoubi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Pradeep" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Khemmar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Berradia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14010338" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414039v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726799v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lecrosnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Duchemin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22145241" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424546v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Nehme" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Aubry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Solatges" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Savatier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Boutteau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-021-01519-7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152028v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ragot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Ertaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/mmc_c.821-401" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089781v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Decoux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18010091" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721440v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ertaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388672v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Qin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Merriaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-019-01114-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446258v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mauri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20020532" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302091v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Cabani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVAS.2019.102445" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985234v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merriaux Pierre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vauchey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2018.2877189" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495832v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achref Djaber" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Haddad" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196156v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24132/CSRN.2025-22" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406250v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63237.2025.11226467" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238914v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Duchemin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03964862v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCSI39492.2022.9889365" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255483v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASE49439.2021.9551568" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989535v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050656v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronaldo da Silva Moura" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Alias" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Babel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02992572v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves y Ertaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460061v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Pokala" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343517v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adithya Pokala" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460066v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronaldo Moura" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143413v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343341v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EST.2019.8806213" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04071273v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757933v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coru" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762183v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Galko" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAMOS.2014.6893229" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762186v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bikramjot Hanzra" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIIP.2013.6707571" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762188v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;lhac&#232;ne Mazari" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROSE.2009.5355981" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762165v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;lahc&#232;ne Mazari" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2008.4677128" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092923v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hariharan Narasimman" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riverpublishers.com/index.php" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13052/rp-9788793519138" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02329666v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01112447v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-rossi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5130-4798" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176999787" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=ZuLOFQQAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05242430v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Fouad Bedjiah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Kadi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Klingler" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rossi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25041244" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923665v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Jendoubi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Pradeep" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Khemmar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Berradia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14010338" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414039v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726799v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lecrosnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Duchemin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22145241" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424546v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Nehme" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Aubry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Solatges" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Savatier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Boutteau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-021-01519-7" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152028v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ragot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Ertaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/mmc_c.821-401" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089781v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Decoux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18010091" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721440v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ertaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388672v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Qin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Merriaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-019-01114-x" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446258v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mauri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20020532" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302091v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Cabani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVAS.2019.102445" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985234v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merriaux Pierre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vauchey" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2018.2877189" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495832v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achref Djaber" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Haddad" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196156v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24132/CSRN.2025-22" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406250v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63237.2025.11226467" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238914v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Duchemin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03964862v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCSI39492.2022.9889365" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255483v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASE49439.2021.9551568" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989535v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050656v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronaldo da Silva Moura" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Alias" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Babel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02992572v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves y Ertaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460061v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Pokala" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343517v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adithya Pokala" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460066v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronaldo Moura" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143413v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343341v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EST.2019.8806213" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757933v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coru" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762183v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Galko" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAMOS.2014.6893229" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762186v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bikramjot Hanzra" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIIP.2013.6707571" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762188v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;lhac&#232;ne Mazari" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROSE.2009.5355981" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762165v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;lahc&#232;ne Mazari" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2008.4677128" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092923v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hariharan Narasimman" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riverpublishers.com/index.php" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13052/rp-9788793519138" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02329666v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01112447v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>