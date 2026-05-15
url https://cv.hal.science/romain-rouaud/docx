--- v0 (2026-03-19)
+++ v1 (2026-05-15)
@@ -286,256 +286,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00927716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AnthracoLoJ un outil pour la simplification des mesures dendrométriques</w:t>
+                <w:t xml:space="preserve">Exploitation à visée archéo-environnementale des patrons de croissance des bois prélevés pour la datation du bâti le cas des châtaigniers de la grange ovale de Saint-Eloy-les-Tuileries, Corrèze.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christelle Belingard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sandrine Paradis-Grenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Leleu</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allée</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Rouaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Edytem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 11, pp.197-202</w:t>
+              <w:t xml:space="preserve">Collection EDYTEM. Cahiers de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Panorama de la dendrochronologie en France, 11, pp.HAL Id : hal-00958337, version 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00929710v1</w:t>
+                <w:t xml:space="preserve">hal-01126688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation à visée archéo-environnementale des patrons de croissance des bois prélevés pour la datation du bâti le cas des châtaigniers de la grange ovale de Saint-Eloy-les-Tuileries, Corrèze.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">AnthracoLoJ un outil pour la simplification des mesures dendrométriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Paradis-Grenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Leleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Allée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Belingard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rouaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Allée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collection EDYTEM. Cahiers de géographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Panorama de la dendrochronologie en France, 11, pp.HAL Id : hal-00958337, version 1</w:t>
+              <w:t xml:space="preserve">Edytem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11, pp.197-202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01126688v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00929710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'exploitation médiévale du plomb argentifère sur le mont Lozère : archéologie spatiale d'un territoire proto-industriel montagnard</w:t>
               </w:r>
@@ -661,51 +661,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wood supply strategies in a sparsely wooded area the case of Limousin region in the 19th century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Paradis-Grenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -756,51 +756,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historic charcoal production in the west part of Massif central (France): an anthracological study of charcoal kilns.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Paradis-Grenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rouaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -989,51 +989,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Paradis-Grenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itxaso Euba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1265,90 +1265,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'expérimentation sur des charbonnière en meule, un étape indispensable à la mise en place de nouveaux outils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Paradis-Grenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Leleu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Charbonnage, charbonniers, charbonnières. Etat des connaissances et perspectives de recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1511,51 +1511,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métallurgie et forêts en Périgord Limousin : stratégies d’approvisionnement en combustibles aux XVIIIe et XIXe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Paradis-Grenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crouzevialle Remi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1761,51 +1761,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la charbonnière à la forêt combustible : l'apport de l'expérimentation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Paradis-Grenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1901,51 +1901,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbonnage, charbonniers, charbonnières : confluence de regards autour d'un artisanat méconnu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Paradis-Grenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Burri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2030,90 +2030,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'expérimentation sur des charbonnières en meule, une étape indispensable à la mise en place de nouveaux outils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Paradis-Grenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Leleu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eds Paradis-Grenouillet, S. Burri, R. Rouaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Charbonnage, charbonniers, charbonnières. Etat des connaissances et perspectives de recherche »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1 (1), Presse Universitaires de Provence., 2018, Confluent de sciences, 9791032000533</w:t>
@@ -2187,51 +2187,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géohistoire et géoarchéologie de la forêt combustible en Limousin en Limousin/Poitou-Charentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Paradis-Grenouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Géolab. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -2266,51 +2266,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géohistoire et géoarchéologie de la forêt combustible en Limousin en Limousin/Poitou-Charentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Paradis-Grenouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Géolab. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -2604,51 +2604,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049357v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beaurain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Arnould" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11947" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927716v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe All&#233;e" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929710v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paradis-Grenouillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Leleu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Belingard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01126688v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958353v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paradis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Boum&#233;di&#232;ne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914469v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Crouzevialle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914470v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140772v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvia Garc&#237;a &#193;lvarez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Benatti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Rassat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01128114v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itxaso Euba" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01128090v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01128143v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dellier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Chevallier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01131817v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927774v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01128215v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01131826v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crouzevialle Remi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Plas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Delage" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421705v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bailly-Ma&#238;tre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guenet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Miras" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929718v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059752v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/charbonnage-charbonniers-charbonnieres" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914461v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01128240v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01128234v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00928478v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049357v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beaurain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Arnould" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11947" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927716v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe All&#233;e" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01126688v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Belingard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paradis-Grenouillet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929710v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Leleu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958353v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paradis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Boum&#233;di&#232;ne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914469v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Crouzevialle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914470v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140772v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvia Garc&#237;a &#193;lvarez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Benatti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Rassat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01128114v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itxaso Euba" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01128090v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01128143v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dellier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Chevallier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01131817v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927774v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01128215v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01131826v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crouzevialle Remi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Plas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Delage" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421705v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bailly-Ma&#238;tre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guenet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Miras" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929718v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059752v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/charbonnage-charbonniers-charbonnieres" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914461v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01128240v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01128234v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00928478v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>