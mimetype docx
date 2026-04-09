--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Romain Rouvoy </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités – Université de Lille (UMR CNRS CRIStAL) & Inria </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">romain-rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1771-8791</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">111762146</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rouvoy_r_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOT: Dynamic Knob Selection and Online Sampling for Automated Database Tuning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yifan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debabrota Basu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the VLDB Endowment (PVLDB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 19 (4), pp.589-602. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14778/3785297.3785302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Consumption of Web Applications: Measurement Challenges in Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louay Khrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Shatnawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Verhaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubou Thiam Niang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, Special Issue on Green Clean Software Sustainability, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MS.2025.3641504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388914v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CINERGY: Deterministic Power Monitoring for Carbon Accounting in the Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Coti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Dias de Assunção</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Cloud Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCC.2026.3674370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">xPUE: Extending Power Usage Effectiveness Metrics for Cloud Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fieni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Sustainable Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSUSC.2025.3549687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTACT: Compact Storage of Data Streams in Mobile Devices to Unlock User Privacy at the Edge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Raes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Luxey-Bitri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Internet Services and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.372-387. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5753/jisa.2025.5242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PowerAPI: A Python framework for building software-defined power meters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fieni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Romero Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Open Source Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (98), pp.6670. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21105/joss.06670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ScroogeVM: Boosting Cloud Resource Utilization with Dynamic Oversubscription</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Sustainable Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSUSC.2024.3369333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can We Spot Energy Regressions using Developers Tests?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Danglot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Rémy Falleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empirical Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 29 (121), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10664-023-10429-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TS-Pothole: Automated Imputation of Missing Values in Univariate Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brell Sanwouo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00521-024-10391-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PmForecast: Leveraging Temporal LSTM to Deliver In situ Air Quality Predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Rahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Crumeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Allegri-Martiny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Taherkordi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31 (39), pp.51760-51773. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-024-34623-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chasse au gaspillage dans le cloud et les data centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ledoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking Bad: Quantifying the Addiction of Web Elements to JavaScript</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laperdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Internet Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (1), pp.1-28. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3579846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ERRATUM: Leveraging Flexible Tree Matching to Repair Broken Locators in Web Automation Scripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pawlak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Software Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 144, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.infsof.2021.106754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering the Diversity of Exploratory Testing in Web Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Rémy Falleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Software Testing, Verification and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (5), </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/stvr.1827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Android Code Smells: From Introduction to Refactoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Moha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 177, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jss.2021.110964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowering Mobile Crowdsourcing Apps with User Privacy Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhdar Meftah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.15. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpdc.2020.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception and deployment of the APOLLINE sensor network for IAQ monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redha Kassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Verbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Assy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, IOP Conference Series: Materials Science and Engineering, 609, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899x/609/4/042026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GreyCat: Efficient What-If Analytics for Data in Motion at Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Moawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Traon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 83, pp.101-117. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.is.2019.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Next 700 CPU Power Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Colmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mascha Kurpicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Sobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Felber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 144, pp.382-396. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jss.2018.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827132v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">App Store 2.0: From Crowdsourced Information to Actionable Feedback in Mobile Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bram Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Maalej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, IEEE Software - Theme Issue on Crowdsourcing for Software Engineering, 34, pp.81-89. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MS.2017.46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Energy Hotspots in Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automated Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22, pp.291-332. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10515-014-0171-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le capteur, c'est vous !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Haderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Charneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassili Rivron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Usine Nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3353, pp.74-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PowerAPI: A Software Library to Monitor the Energy Consumed at the Process-Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Special Theme: Smart Energy Systems, 92, pp.43-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using fuzzy policies to improve context interpretation in adaptive systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Provensi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Eliassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Vitenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGAPP applied computing review : a publication of the Special Interest Group on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (3), pp.26-37. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2537728.2537731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APISENSE: Crowd-Sensing Made Easy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Haderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Special theme: Mobile Computing, 93, pp.28-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Middleware Approaches for Energy Management in Distributed Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43 (9), pp.1071-1100. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/spe.2139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DigiHome Service-Oriented Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Hermosillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhosein Taherkordi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russel Nzekwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Special Issue: Distributed Applications and Interoperable Systems (Extended Papers from DAIS'10), 43 (10), pp.1143-1239. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/spe.1125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00563678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of energy measurement approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operating Systems Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47 (3), pp.42-49. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2553070.2553077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912996v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer la consommation en énergie des logiciels avec précision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">01 Business &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatique : Des logiciels mis au vert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J'innove en Nord-Pas de Calais, le magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Sensor Network Reprogramming via In-situ Reconfigurable Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhosein Taherkordi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Loiret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Eliassen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Sensor Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (2), pp.1-37. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2422966.2422971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Component-Based Middleware Platform for Reconfigurable Service-Oriented Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Schiavoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42 (5), pp.559-583. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/spe.1077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00567442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Component-based Approach for Programming, Composing and Tuning Sensor Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhosein Taherkordi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Loiret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Eliassen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Computer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 54 (2), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/comjnl/bxq102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00563687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Aspect-Oriented Framework for Weaving Domain-Specific Concerns into Component-Based Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Loiret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Sénéchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Universal Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Special Issue on Software Components, Architectures and Reuse, 17 (5), pp.742-776. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3217/jucs-017-05-0742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00521432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An SCA-based approach for Social and Pervasive Communications in Home Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mélisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Annals of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (1), pp.151-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00607404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Component-Based Software Engineering with Fraclet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Special Issue on Software Components -- The Fractal Initiative, 64 (1-2), </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-008-0072-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Architecture Patterns for a Context-Processing Middleware Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Distributed Systems Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (6), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MDSO.2008.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00286616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COSMOS : composition de noeuds de contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (9-10), pp.1189-1224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00330574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (124)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can We Spot Energy Regressions Using Developers' Tests? An Industrial Replication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louay Khrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Shatnawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPC 2026 - International Conference on Program Comprehension</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Rio de Janeiro, Brazil. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3794763.3798169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-Efficient Right-Sizing of Kafka-like Message Brokers for IoT Workloads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Govind KP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPE 2026 - 17th ACM/SPEC International Conference on Performance Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM; SPEC, May 2026, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3777884.3797015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GT-LSTM: Integrating High-Resolution Particulate Matter Data for Urban Air Quality Forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Rahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Crumeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Martiny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAIS 2025 - 25th International Conference on Distributed Applications and Interoperable Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, Jun 2025, Lille, France. pp.84-101, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-95728-4_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Enforcement of Cookie Notices across Continents: An Empirical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Intumwayase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laperdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WPES 2025 - Workshop on Privacy in the Electronic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Taipei, Taiwan. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3733802.3764052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Power Usage Effectiveness in Serverless Computing Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Andrei da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Nathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kellian Leveque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Workshop on Serverless Computing (WoSC11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Nashville, United States. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3774899.3775012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEMO: REST-Q -A Framework to Assess Energy Consumption in Web Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ostap Kilbasovych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkis Djeffal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC2E 2025 - IEEE International Conference on Cloud Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2025, Rennes, France. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IC2E65552.2025.00020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Faster Isn't Greener: The Hidden Costs of LLM-Based Code Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Coignion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASE'25 - 40th International Conference on Automated Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05227453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LLM-based Co-Evolution of Configurable Software Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Zine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPLC'25 - 29th ACM International Systems and Software Product Line Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, A Coruña, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Performance of Configurable Software Systems: the JHipster Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édouard Guégain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bonvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EASE'25 - 29th International Conference on Evaluation and Assessment in Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Istanbul, Turkey. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003699v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AndroWatts: Unpacking the Power Consumption of Mobile Device's Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édouard Guégain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Raes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Chachignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOBILESoft'25 - 12th International Conference on Mobile Software Engineering and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CINERGY: Reasoning over the Worst Case Power Consumption of Cloud Virtual Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Coti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Dias de Assunção</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCGRID 2025: International Symposium on Cluster, Cloud and Grid Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Tromso, Norway, Norway. pp.586-589, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCGRID64434.2025.00024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GANSec: Enhancing Supervised Wireless Anomaly Detection Robustness through Tailored Conditional GAN Augmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiali Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuo Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Brighente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESORICS 2025 - 30th European Symposium on Research in Computer Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SLACKVM: Packing Virtual Machines in Oversubscribed Cloud Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 CLUSTER - IEEE International Conference on Cluster Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Kobe, Japan. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLUSTER59578.2024.00024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and Opportunities in Automating DBMS: A Qualitative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yifan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASE '24: 39th IEEE/ACM International Conference on Automated Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Sacramento - Californie, United States. pp.2013-2023, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3691620.3695264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Uncertainties in ICT Services Life Cycle Assessment using Fuzzy Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édouard Guégain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Rahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT4S'24 - 10th International Conference on ICT for Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stockhlom, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04532041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Performance Study of LLM-Generated Code on Leetcode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Coignion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EASE'24 - 28th International Conference on Evaluation and Assessment in Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Salerno, Italy. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3661167.3661221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Performance-Energy Tradeoffs of Object-Relational Mapping Frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bonvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SANER'24 - 31th IEEE International Conference on Software Analysis, Evolution and Reengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Rovaniemi, Finland. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401643v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SweetspotVM: Oversubscribing CPU without Sacrificing VM Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCGrid'24: 24th IEEE/ACM international Symposium on Cluster, Cloud and Internet Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Philadelphia, United States. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCGrid59990.2024.00026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04454043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact Storage of Data Streams in Mobile Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Raes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Luxey-Bitri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IFIP International Conference on Distributed Applications and Interoperable Systems (DAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Groningen, Netherlands. pp.45-61, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-62638-8_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969154v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BoaviztAPI: a bottom-up model to assess the environmental impacts of cloud services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ekchajzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fourboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HotCarbon'24 - 3rd Workshop on Sustainable Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Santa Cruz, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621947v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venice: eschewing the cloud by leveraging local communication channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Raes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Luxey-Bitri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT4S 2024 - International Conference on Information and Communications Technology for Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UA-Radar: Exploring the Impact of User Agents on the Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Intumwayase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laperdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WPES '23: 22nd Workshop on Privacy in the Electronic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Copenhagen, Denmark. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3603216.3624958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CloudFactory: An Open Toolkit to Generate Production-like Workloads for Cloud Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC2E 2023 - 11th IEEE International Conference on Cloud Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Boston, Massachusetts, United States. pp.11, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IC2E59103.2023.00017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the Energy Consumption of Stream Processing Engines in the Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Govind KP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC2E 2023 - 11th IEEE International Conference on Cloud Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2023, Boston (MA), United States. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering the Environmental Impact of Software Life Cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Penhoat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information and Communications Technology for Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling Dynamic Virtual Frequency Scaling for Virtual Machines in the Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Cadorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the the IEEE Cluster Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DRAWNAPART: A Device Identification Technique based on Remote GPU Fingerprinting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomer Laor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naif Mehanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Durey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaly Dyadyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laperdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network and Distributed System Security Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14722/ndss.2022.24093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JSRehab: Weaning Common Web Interface Components from JavaScript Addiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laperdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWW '22: Companion Proceedings of the Web Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3487553.3524227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tales from the Code #2: A Detailed Assessment of Code Refactoring's Impact on Energy Consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Ournani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Penhoat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSOFT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual Event, France. pp.94-116, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-11513-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tales from the Code #1: The Effective Impact of Code Refactorings on Software Energy Consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Ournani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Penhoat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSOFT 2021 - 16th International Conference on Software Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SELFWATTS: On-the-fly Selection of Performance Events to Optimize Software-defined Power Meters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fieni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCGRID 2021 - 21th IEEE/ACM International Symposium on Cluster, Cloud and Internet Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Melbourne, Australia. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCGrid51090.2021.00042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173410v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing the Energy Consumption of Java I/O Libraries and Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Ournani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Penhoat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSME 2021 - 37th International Conference on Software Maintenance and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Luxembourg / Virtual, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FP-Redemption: Studying Browser Fingerprinting Adoption for the Sake of Web Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Durey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laperdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Rudametkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the Detection of Intrusions and Malware &amp; Vulnerability Assessment (DIMVA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Reducing the Energy Consumption of Software Product Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édouard Guégain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPLC'21: 25th ACM International Systems and Software Product Line Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Leicester, United Kingdom. pp.89-99, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3461001.3471142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déjà vu: Abusing Browser Cache Headers to Identify and Track Online Users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laperdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Rudametkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PETS 2021 - The 21th International Symposium on Privacy Enhancing Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Impact of Java Virtual Machines on Energy Consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Ournani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chakib Belgaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Penhoat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th ACM/IEEE International Symposium on Empirical Software Engineering and Measurement (ESEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Budgeting of Big Data Applications in Container-based Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonatan Enes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fieni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto R Expósito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Tourino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Cluster 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Kobe, Japan. pp.281-287, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLUSTER49012.2020.00038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SmartWatts: Self-Calibrating Software-Defined Power Meter for Containers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fieni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCGRID 2020 - 20th IEEE/ACM International Symposium on Cluster, Cloud and Internet Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Melbourne, Australia. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCGrid49817.2020.00-45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Reducing the Energy Consumption of Software: From Hurdles to Requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Ournani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Penhoat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESEM 2020 - ACM/IEEE International Symposium on Empirical Software Engineering and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Bari, Italy. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3382494.3410678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don’t count me out: On the relevance of IP addresses in the tracking ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laperdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Rudametkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Web Conference 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Tapeï, Taiwan. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3366423.3380161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing Privacy-preserving User Contexts with IndoorHash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhdar Meftah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAIS 2020 - 20th IFIP International Conference on Distributed Applications and Interoperable Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Valletta, Malta. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-50323-9_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering the Diversity of Exploratory Testing in Web Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Rémy Falleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICST 2020 - IEEE International Conference on Software Testing, Verification and Validation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Porto, Portugal. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICST46399.2020.00026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taming Energy Consumption Variations in Systems Benchmarking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Ournani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chakib Belgaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Penhoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPE'2020 - 11th ACM/SPEC International Conference on Performance Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Edmonton, Canada. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3358960.3379142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FP-Crawlers: Studying the Resilience of Browser Fingerprinting to Block Crawlers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Rudametkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MADWeb'20 - NDSS Workshop on Measurements, Attacks, and Defenses for the Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14722/ndss.2020.23xxx⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception and deployment of the Apolline sensor network for IAQ monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redha Kassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Verbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Assy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X IAQVEC 2019 - 10th international conference on Indoor Air Quality, Ventilation and Energy Conservation in Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Bari, Italy. 042026, 6 p., </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899X/609/4/042026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline: le réseau lillois de mini-capteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redha Kassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Delegove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Loisil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national capteurs et sciences participatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Survival of Android Code Smells in the Wild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Moha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOBILESoft 2019 - 6th IEEE/ACM International Conference on Mobile Software Engineering and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rise of Android Code Smells: Who Is to Blame?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Moha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSR 2019 - Proceedings of the 16th International Conference on Mining Software Repositories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing Nearby Peer-to-Peer Mobile Apps at Large</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhdar Meftah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOBILESoft 2019 - 6th IEEE/ACM International Conference on Mobile Software Engineering and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOUGERE: User-Centric Location Privacy in Mobile Crowdsourcing Apps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhdar Meftah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAIS 2019 - 19th IFIP International Conference on Distributed Applications and Interoperable Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Kongens Lyngby, Denmark. pp.116-132, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-22496-7_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AccessiLeaks: Investigating Privacy Leaks Exposed by the Android Accessibility Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Naseri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataniel P. Borges Jr.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PETS 2019 - The 19th Privacy Enhancing Technologies Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Sustainable Software Infrastructures for Data-Intensive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fieni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroDW 2018 - 12th EuroSys Doctoral Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FP-Scanner: The Privacy Implications of Browser Fingerprint Inconsistencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laperdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Rudametkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 27th USENIX Security Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Adopting Linters to Deal with Performance Concerns in Android Apps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASE18 - Proceedings of the 33rd IEEE/ACM International Conference on Automated Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3238147.3238197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FP-STALKER: Tracking Browser Fingerprint Evolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laperdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Rudametkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE S&amp;P 2018 - 39th IEEE Symposium on Security and Privacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, San Francisco, United States. pp.728-741, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SP.2018.00008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FP-TESTER: Automated Testing of Browser Fingerprint Resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Rudametkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWPE 2018 - 4th International Workshop on Privacy Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, London, United Kingdom. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing Complex Data in Motion at Scale with Temporal Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Traon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 29th International Conference on Software Engineering &amp; Knowledge Engineering (SEKE'17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Pittsburgh, United States. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GenPack: A Generational Scheduler for Cloud Data Centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Havet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Schiavoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Felber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Colmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IEEE International Conference on Cloud Engineering (IC2E)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vancouver, Canada. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenging Anti-fragile Blockchain Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Alejandro González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Rudametkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th EuroSys Doctoral Workshop EuroDW'17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WattsKit: Software-Defined Power Monitoring of Distributed Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Colmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Felber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing (CCGrid)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Madrid, Spain. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Code Smells in iOS Apps: How do they compare to Android?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Hecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Moha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOBILESoft'17 - 4th IEEE/ACM International Conference on Mobile Software Engineering and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SecureStreams: A Reactive Middleware Framework for Secure Data Stream Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Havet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Felber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Pasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEBS'17 - The 11th ACM International Conference on Distributed and Event-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marta Patiño, Jun 2017, Barcelona, Spain. pp.124-133, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3093742.3093927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510699v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Energy Impact of Android Smells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Carette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Adel Ait Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Hecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Moha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International IEEE Conference on Software Analysis, Evolution and Reengineering (SANER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Klagenfurt, Austria. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix Factorisation-based Calibration For Air Quality Crowd-sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dorffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly - EGU 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.EGU2017-16389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CloudGC: Recycling Idle Virtual Machines in the Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahya Al-Dhuraibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Paraiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IEEE International Conference on Cloud Engineering (IC2E)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vancouver, Canada. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AndroFleet: Testing WiFi Peer-to-Peer Mobile Apps in the Large</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhdar Meftah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASE 2017 - 32nd IEEE/ACM International Conference on Automated Software Engineering </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Urbana-Champaign, Illinois, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadoop-Benchmark: Rapid Prototyping and Evaluation of Self-Adaptive Behaviors in Hadoop Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Krikava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Software Engineering for Adaptive and Self-Managing Systems (SEAMS'17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Buenos Aires, Argentina. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01475635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Privacy-Preserving Data Dissemination in Crowd-Sensing Middleware Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sommerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes journées francophones Mobilité et Ubiquité (UbiMob'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lorient, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Balancing Job Parallelism and Throughput in Hadoop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Křikava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFIP WG 6.1 International Conference on Distributed Applications and Interoperable Systems (DAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Heraklion, Crete, Greece. pp.129-143, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-39577-7_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining Test Repositories for Automatic Detection of UI Performance Regressions in Android Apps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bram Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Mining Software Repositories (MSR'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Austin, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproducing Context-sensitive Crashes of Mobile Apps using Crowdsourced Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bram Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM International Conference on Mobile Software Engineering and Systems (MOBILESoft'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Austin, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Empirical Study of the Performance Impacts of Android Code Smells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Hecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Moha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM International Conference on Mobile Software Engineering and Systems (MOBILESoft'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Austin, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Recommender System of Buggy App Checkers for App Store Moderators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd ACM International Conference on Mobile Software Engineering and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Firenze, Italy. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MobileSoft.2015.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process-level Power Estimation in VM-based Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Colmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mascha Kurpicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Felber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Huertas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Computer Systems (EuroSys)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Bordeaux, France. pp.14, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2741948.2741971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When App Stores Listen to the Crowd to Fight Bugs in the Wild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Conference on Software Engineering (ICSE), track on New Ideas and Emerging Results (NIER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Firenze, Italy. pp.4, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSE.2015.195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01105173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking the Software Quality of Android Applications along their Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Hecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benomar Omar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Moha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Duchien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th IEEE/ACM International Conference on Automated Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Lincoln, Nebraska, United States. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la consommation des systèmes logiciels sur des architectures multi-coeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Colmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastructure as Runtime Models - Towards Model-Driven Resource Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Krikava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE 18th International Conference on Model Driven Engineering Languages and Systems (MODELS'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Ottawa, Canada. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-configuration of the Number of Concurrently Running MapReduce Jobs in a Hadoop Cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Křikava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Grenoble, France. pp.149-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedbacks Control Loops as 1st Class Entities - The SALTY Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Engineering for Self-Adaptive Systems: Assurances (Dagstuhl Seminar 13511)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Dagstuhl, Germany. pp.12, </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/DagRep.3.12.67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unit Testing of Energy Consumption of Software Libraries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium On Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Gyeongju, South Korea. pp.1200-1205, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2554850.2554932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Adaptation Mechanisms Using Control Theory Centric Architecture Models: A Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Krikava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAC - 11th International Conference on Autonomic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, USENIX, Jun 2014, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991114v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Practical Deployment of Privacy-preserving Crowd-sensing Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Haderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Primault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Middleware Posters and Demos '14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2678508.2678530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Energy Efficiency of Software Systems for Multi-Core Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Colmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Middleware 2014 Doctoral Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2684080.2684081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078822v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Multi-Cloud Configurations Using Feature Models and Ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Haderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Duchien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Multi-Cloud Applications and Federated Clouds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Prague, Czech Republic. pp.21-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Context Interpretation by Using Fuzzy Policies: The Case of Adaptive Video Streaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Provensi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Eliassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Vitenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th ACM Symposium on Applied Computing (SAC) - 8th Track on Dependable and Adaptive Distributed Systems (DADS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Coimbra, Portugal. pp.415-422</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A preliminary investigation of user incentives to leverage crowdsensing activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Haderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PerHot 2013 - 2nd International IEEE PerCom Workshop on Hot Topics in Pervasive Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, San Diego, United States. pp.199-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Deployment of Sensing Experiments in the Wild Using Smartphones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Haderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International IFIP Conference on Distributed Applications and Interoperable Systems (DAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Florence, Italy. pp.43-56, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38541-4_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Federated Multi-Cloud PaaS Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Paraiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Haderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLOUD 2012 - 5th IEEE International Conference on Cloud Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, hawaii, United States. pp.392 - 399, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLOUD.2012.79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00694700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Runtime Monitoring of Software Energy Hotspots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASE - The 27th IEEE/ACM International Conference on Automated Software Engineering - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Essen, Germany. pp.160-169, </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2351676.2351699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Preliminary Study of the Impact of Software Engineering on GreenIT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Workshop on Green and Sustainable Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Zurich, Switzerland. pp.21-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681560v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint-based Self-adaptation of Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Gamez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Fuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Duchien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Adaptive Services for Future Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Bertinoro, Italy. pp.20-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Feature Models to Configure Virtual Appliances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Duchien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CloudCP - 2nd International Workshop on Cloud Computing Platforms - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Bern, Switzerland. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Constraint-based Optimization and Variability to Support Continuous Self-Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Andrés Parra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Duchien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th ACM Symposium on Applied Computing (SAC'12), 7th Dependable and Adaptive Distributed Systems (DADS) Track</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Trento, Italy. pp.486-491</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00632269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campagne de collecte de données et vie privée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Haderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Nuñez del Prado Cortez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Killijian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journées du GDR CNRS GPL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Rennes, France. pp.253-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711609v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Middleware Platform to Federate Complex Event Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Paraiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Hermosillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixteenth IEEE International EDOC Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Beijing, China. pp.113-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid Prototyping of Domain-Specific Architecture Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International ACM SIGSOFT Symposium on Component-Based Software Engineering (CBSE'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bertinoro, Italy. pp.13-22, </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2304736.2304741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting your Mobile Shopping Cart to the Internet-of-Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Petitprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Duchien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Distributed Applications and Interoperable Systems (DAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Stockholm, Sweden. pp.236-243, </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-30823-9_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Energy-driven Adaptations in Distributed Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Workshop on Middleware and Architectures for Autonomic and Sustainable Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Paris, France. pp.13-18, </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2034649.2034651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00600305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macchiato : vers un système de panier unique pour le e-commerce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Petitprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Duchien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00614969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Engineering of Component-Based Systems-of-Systems: A Reference Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Loiret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th ACM SIGSOFT International Symposium on Component-Based Software Engineering (CBSE'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Boulder, United States. pp.61-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00577945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptable Service Composition for Very-Large-Scale Internet of Things Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dar Kashif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhosein Taherkordi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Eliassen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Middleware Doctoral Symposium (MDS'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Lisbon, Portugal. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2093190.2093192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00635863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FraSCAti: Adaptive and Reflective Middleware of Middleware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th ACM/IFIP/USENIX International Middleware Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Healing Distributed Scheduling Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Frincu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norha Villegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Petcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hausi Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE/ACM International Symposium on Cluster, Cloud, and Grid Computing (CCGrid)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Newport Beach, CA, United States. pp.225-234, </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCGrid.2011.23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00563670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reflective Platform for Highly Adaptive Multi-Cloud Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on Adaptive and Reflective Middleware (ARM'2011) at the12th ACM/IFIP/USENIX International Middleware Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Lisbonne, Portugal. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00628643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Heterogeneous Context Resources in Ubiquitous Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Loiret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th EUROMICRO International Conference on Software Engineering and Advanced Applications (SEAA'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Lille, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Flexible Context Stabilization Approach for Self-Adaptive Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russel Nzekwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMOREA - (PERCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Mannheim, Germany. pp.7-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00449850v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RESTful Integration of Heterogeneous Devices in Pervasive Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Hermosillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhosein Taherkordi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russel Nzekwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFIP WG 6.1 International Conference on Distributed Applications and Interoperable Systems (DAIS) / Held as part of International Federated Conference on Distributed Computing Techniques (DisCoTec)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Amsterdam, Netherlands. pp.1-14, </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-13645-0_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00471922v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programming Sensor Networks Using REMORA Component Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhosein Taherkordi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Loiret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azadeh Abdolrazaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quan Le-Trung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE International Conference on Distributed Computing in Sensor Systems (DCOSS'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Santa Barbara, California, United States. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00471516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable Run-Time Support for Distributed Service Component Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mélisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automated Software Engineering, Tool Demonstration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Antwerp, Belgium. pp.171-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00499477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service Discovery in Ubiquitous Feedback Control Loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Carton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFIP WG 6.1 International Conference on Distributed Applications and Interoperable Systems (DAIS) / Held as part of International Federated Conference on Distributed Computing Techniques (DisCoTec)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Amsterdam, Netherlands. pp.112-125, </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-13645-0_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00471930v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Components and Aspects Composition Planning for Ubiquitous Adaptive Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Alia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Beauvois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Davin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Eliassen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th EUROMICRO International Conference on Software Engineering and Advanced Applications (SEAA'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Lille, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00510632v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Component-based Approach for Service Distribution in Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhosein Taherkordi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Eliassen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Middleware Tools, Services and Run-Time Support for Sensor Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Bangalore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00522709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Pervasive and Social Communications with FraSCAti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mélisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd DisCoTec Workshop on Context-aware Adaptation Mechanisms for Pervasive and Ubiquitous Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Amsterdam, Netherlands. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00485602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Feedback Control Loops for Self-Adaptive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russel Nzekwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International DisCoTec Workshop on Context-Aware Adaptation Mechanisms for Pervasive and Ubiquitous Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Amsterdam, Netherlands. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00485019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WiSeKit: A Distributed Middleware to Support Application-level Adaptation in Sensor Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhosein Taherkordi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quan Le-Trung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Eliassen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFIP International Conference on Distributed Applications and Interoperable Systems (DAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lisbon, Portugal. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02164-0_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Lightweight Adaptations in Context-aware Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhosein Taherkordi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quan Le-Trung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Eliassen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International COMSWARE Workshop on Context-Aware Middleware and Services (CAMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1554233.1554244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Stable Decision-Making Middleware for Very-Large-Scale Self-Adaptive Systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russel Nzekwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BElgian-NEtherlands software eVOLution seminar (BENEVOL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Louvain-la-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00436013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Processing of Context Information with COSMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IFIP International Conference on Distributed Applications and Interoperable Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paphos, Cyprus. pp.210-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00155045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Context-Aware Transaction Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Distributed Applications and Interoperable Systems (DAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Bologna, Italy. pp.272-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Attribute-Oriented Programming to Leverage Fractal-Based Developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pessemier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pawlak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International ECOOP Workshop on Fractal Component Model (Fractal’06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Component-based Approach to Compose Transaction Standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Software Composition (SC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Austria. pp.114-130, </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11821946_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Adaptive Component-Based Transaction Commit Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Middleware Workshop on Adaptive and Reflective Middleware (ARM'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Grenoble, France, </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1101516.1101527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking the Round-Trip Latency of Various Java-Based Middleware Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Demarey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Harbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The OOPSLA 2004 Component And Middleware Performance Workshop - CMP 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Can Control Theory Teach Us About Assurances in Self-Adaptive Software Systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Litoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Tamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norha M. Villegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hausi Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. de Lemos; D. Garlan; C. Ghezzi; H. Giese. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Engineering for Self-Adaptive Systems 3: Assurances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9640, </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, LNCS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contracts-based Control Integration into Software Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Křikava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rogerio de Lemos; David Garlan; Carlo Ghezzi; Holger Giese. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Engineering for Self-Adaptive Systems 3: Assurances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9640, </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, LNCS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257205v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cloud-based Infrastructure for Crowdsourcing Data from Mobile Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Haderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Paraiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wenjun Wu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cloud-based Software Crowdsourcing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.243-265, 2015, 978-3-662-47011-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RESTful Service Development for Resource-constrained Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhosein Taherkordi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Eliassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Erik Wilde and Cesare Pautasso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REST: From Research to Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.221-236, 2011, 978-1-4419-8302-2. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4419-8303-9_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00563683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling Context-Aware Web Services: A Middleware Approach for Ubiquitous Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chabridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael Sheng and Jian Yu and Schahram Dustdar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enabling Context-Aware Web Services: Methods, Architectures, and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapman and Hall/CRC, pp.113-135, 2010, 9781439809853</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00414070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId446"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Romain Rouvoy </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités – Université de Lille (UMR CNRS CRIStAL) & Inria </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">romain-rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1771-8791</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">111762146</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rouvoy_r_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CINERGY: Deterministic Power Monitoring for Carbon Accounting in the Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Coti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Dias de Assunção</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Cloud Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCC.2026.3674370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOT: Dynamic Knob Selection and Online Sampling for Automated Database Tuning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yifan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debabrota Basu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the VLDB Endowment (PVLDB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 19 (4), pp.589-602. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14778/3785297.3785302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Consumption of Web Applications: Measurement Challenges in Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louay Khrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Shatnawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Verhaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubou Thiam Niang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, Special Issue on Green Clean Software Sustainability, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MS.2025.3641504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388914v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">xPUE: Extending Power Usage Effectiveness Metrics for Cloud Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fieni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Sustainable Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSUSC.2025.3549687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTACT: Compact Storage of Data Streams in Mobile Devices to Unlock User Privacy at the Edge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Raes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Luxey-Bitri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Internet Services and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.372-387. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5753/jisa.2025.5242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PmForecast: Leveraging Temporal LSTM to Deliver In situ Air Quality Predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Rahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Crumeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Allegri-Martiny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Taherkordi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31 (39), pp.51760-51773. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-024-34623-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PowerAPI: A Python framework for building software-defined power meters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fieni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Romero Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Open Source Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (98), pp.6670. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21105/joss.06670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can We Spot Energy Regressions using Developers Tests?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Danglot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Rémy Falleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empirical Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 29 (121), </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10664-023-10429-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ScroogeVM: Boosting Cloud Resource Utilization with Dynamic Oversubscription</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Sustainable Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSUSC.2024.3369333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TS-Pothole: Automated Imputation of Missing Values in Univariate Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brell Sanwouo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00521-024-10391-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chasse au gaspillage dans le cloud et les data centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ledoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking Bad: Quantifying the Addiction of Web Elements to JavaScript</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laperdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Internet Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (1), pp.1-28. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3579846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering the Diversity of Exploratory Testing in Web Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Rémy Falleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Software Testing, Verification and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (5), </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/stvr.1827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ERRATUM: Leveraging Flexible Tree Matching to Repair Broken Locators in Web Automation Scripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pawlak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Software Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 144, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.infsof.2021.106754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Android Code Smells: From Introduction to Refactoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Moha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 177, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jss.2021.110964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowering Mobile Crowdsourcing Apps with User Privacy Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhdar Meftah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.15. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpdc.2020.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GreyCat: Efficient What-If Analytics for Data in Motion at Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Moawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Traon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 83, pp.101-117. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.is.2019.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception and deployment of the APOLLINE sensor network for IAQ monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redha Kassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Verbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Assy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, IOP Conference Series: Materials Science and Engineering, 609, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899x/609/4/042026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Next 700 CPU Power Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Colmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mascha Kurpicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Sobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Felber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 144, pp.382-396. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jss.2018.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827132v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">App Store 2.0: From Crowdsourced Information to Actionable Feedback in Mobile Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bram Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Maalej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, IEEE Software - Theme Issue on Crowdsourcing for Software Engineering, 34, pp.81-89. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MS.2017.46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Energy Hotspots in Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automated Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22, pp.291-332. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10515-014-0171-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DigiHome Service-Oriented Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Hermosillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhosein Taherkordi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russel Nzekwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Special Issue: Distributed Applications and Interoperable Systems (Extended Papers from DAIS'10), 43 (10), pp.1143-1239. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/spe.1125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00563678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of energy measurement approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operating Systems Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47 (3), pp.42-49. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2553070.2553077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912996v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PowerAPI: A Software Library to Monitor the Energy Consumed at the Process-Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Special Theme: Smart Energy Systems, 92, pp.43-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le capteur, c'est vous !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Haderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Charneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassili Rivron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Usine Nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3353, pp.74-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using fuzzy policies to improve context interpretation in adaptive systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Provensi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Eliassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Vitenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGAPP applied computing review : a publication of the Special Interest Group on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (3), pp.26-37. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2537728.2537731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APISENSE: Crowd-Sensing Made Easy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Haderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Special theme: Mobile Computing, 93, pp.28-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Middleware Approaches for Energy Management in Distributed Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43 (9), pp.1071-1100. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/spe.2139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer la consommation en énergie des logiciels avec précision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">01 Business &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatique : Des logiciels mis au vert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J'innove en Nord-Pas de Calais, le magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Sensor Network Reprogramming via In-situ Reconfigurable Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhosein Taherkordi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Loiret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Eliassen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Sensor Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (2), pp.1-37. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2422966.2422971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Component-Based Middleware Platform for Reconfigurable Service-Oriented Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Schiavoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42 (5), pp.559-583. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/spe.1077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00567442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Aspect-Oriented Framework for Weaving Domain-Specific Concerns into Component-Based Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Loiret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Sénéchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Universal Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Special Issue on Software Components, Architectures and Reuse, 17 (5), pp.742-776. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3217/jucs-017-05-0742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00521432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An SCA-based approach for Social and Pervasive Communications in Home Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mélisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Annals of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (1), pp.151-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00607404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Component-based Approach for Programming, Composing and Tuning Sensor Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhosein Taherkordi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Loiret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Eliassen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Computer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 54 (2), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/comjnl/bxq102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00563687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Component-Based Software Engineering with Fraclet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Special Issue on Software Components -- The Fractal Initiative, 64 (1-2), </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-008-0072-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COSMOS : composition de noeuds de contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (9-10), pp.1189-1224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00330574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Architecture Patterns for a Context-Processing Middleware Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Distributed Systems Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (6), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MDSO.2008.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00286616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (125)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pimp My LLM: Leveraging Variability Modeling to Tune Inference Hyperparameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Zine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EASE'26 - 30th International Conference on Evaluation and Assessment in Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can We Spot Energy Regressions Using Developers' Tests? An Industrial Replication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louay Khrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Shatnawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPC 2026 - International Conference on Program Comprehension</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Rio de Janeiro, Brazil. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3794763.3798169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-Efficient Right-Sizing of Kafka-like Message Brokers for IoT Workloads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Govind KP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPE 2026 - 17th ACM/SPEC International Conference on Performance Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM; SPEC, May 2026, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3777884.3797015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GANSec: Enhancing Supervised Wireless Anomaly Detection Robustness through Tailored Conditional GAN Augmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiali Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuo Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Brighente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESORICS 2025 - 30th European Symposium on Research in Computer Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GT-LSTM: Integrating High-Resolution Particulate Matter Data for Urban Air Quality Forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Rahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Crumeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Martiny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAIS 2025 - 25th International Conference on Distributed Applications and Interoperable Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, Jun 2025, Lille, France. pp.84-101, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-95728-4_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Power Usage Effectiveness in Serverless Computing Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Andrei da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Nathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kellian Leveque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Workshop on Serverless Computing (WoSC11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Nashville, United States. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3774899.3775012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEMO: REST-Q -A Framework to Assess Energy Consumption in Web Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ostap Kilbasovych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkis Djeffal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC2E 2025 - IEEE International Conference on Cloud Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2025, Rennes, France. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IC2E65552.2025.00020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Faster Isn't Greener: The Hidden Costs of LLM-Based Code Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Coignion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASE'25 - 40th International Conference on Automated Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05227453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Enforcement of Cookie Notices across Continents: An Empirical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Intumwayase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laperdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WPES 2025 - Workshop on Privacy in the Electronic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Taipei, Taiwan. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3733802.3764052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LLM-based Co-Evolution of Configurable Software Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Zine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPLC'25 - 29th ACM International Systems and Software Product Line Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, A Coruña, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Performance of Configurable Software Systems: the JHipster Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édouard Guégain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bonvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EASE'25 - 29th International Conference on Evaluation and Assessment in Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Istanbul, Turkey. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003699v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AndroWatts: Unpacking the Power Consumption of Mobile Device's Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édouard Guégain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Raes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Chachignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOBILESoft'25 - 12th International Conference on Mobile Software Engineering and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CINERGY: Reasoning over the Worst Case Power Consumption of Cloud Virtual Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Coti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Dias de Assunção</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCGRID 2025: International Symposium on Cluster, Cloud and Grid Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Tromso, Norway, Norway. pp.586-589, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCGRID64434.2025.00024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venice: eschewing the cloud by leveraging local communication channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Raes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Luxey-Bitri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT4S 2024 - International Conference on Information and Communications Technology for Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SLACKVM: Packing Virtual Machines in Oversubscribed Cloud Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 CLUSTER - IEEE International Conference on Cluster Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Kobe, Japan. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLUSTER59578.2024.00024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and Opportunities in Automating DBMS: A Qualitative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yifan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASE '24: 39th IEEE/ACM International Conference on Automated Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Sacramento - Californie, United States. pp.2013-2023, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3691620.3695264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Uncertainties in ICT Services Life Cycle Assessment using Fuzzy Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édouard Guégain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Rahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT4S'24 - 10th International Conference on ICT for Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stockhlom, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04532041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Performance Study of LLM-Generated Code on Leetcode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Coignion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EASE'24 - 28th International Conference on Evaluation and Assessment in Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Salerno, Italy. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3661167.3661221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Performance-Energy Tradeoffs of Object-Relational Mapping Frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bonvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SANER'24 - 31th IEEE International Conference on Software Analysis, Evolution and Reengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Rovaniemi, Finland. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401643v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SweetspotVM: Oversubscribing CPU without Sacrificing VM Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCGrid'24: 24th IEEE/ACM international Symposium on Cluster, Cloud and Internet Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Philadelphia, United States. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCGrid59990.2024.00026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04454043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact Storage of Data Streams in Mobile Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Raes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Luxey-Bitri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IFIP International Conference on Distributed Applications and Interoperable Systems (DAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Groningen, Netherlands. pp.45-61, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-62638-8_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969154v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BoaviztAPI: a bottom-up model to assess the environmental impacts of cloud services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ekchajzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fourboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HotCarbon'24 - 3rd Workshop on Sustainable Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Santa Cruz, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621947v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UA-Radar: Exploring the Impact of User Agents on the Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Intumwayase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laperdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WPES '23: 22nd Workshop on Privacy in the Electronic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Copenhagen, Denmark. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3603216.3624958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CloudFactory: An Open Toolkit to Generate Production-like Workloads for Cloud Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC2E 2023 - 11th IEEE International Conference on Cloud Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Boston, Massachusetts, United States. pp.11, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IC2E59103.2023.00017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the Energy Consumption of Stream Processing Engines in the Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Govind KP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC2E 2023 - 11th IEEE International Conference on Cloud Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2023, Boston (MA), United States. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering the Environmental Impact of Software Life Cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Penhoat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information and Communications Technology for Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling Dynamic Virtual Frequency Scaling for Virtual Machines in the Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Cadorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the the IEEE Cluster Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DRAWNAPART: A Device Identification Technique based on Remote GPU Fingerprinting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomer Laor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naif Mehanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Durey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaly Dyadyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laperdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network and Distributed System Security Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14722/ndss.2022.24093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JSRehab: Weaning Common Web Interface Components from JavaScript Addiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laperdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWW '22: Companion Proceedings of the Web Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3487553.3524227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tales from the Code #2: A Detailed Assessment of Code Refactoring's Impact on Energy Consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Ournani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Penhoat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSOFT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual Event, France. pp.94-116, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-11513-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Impact of Java Virtual Machines on Energy Consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Ournani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chakib Belgaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Penhoat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th ACM/IEEE International Symposium on Empirical Software Engineering and Measurement (ESEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tales from the Code #1: The Effective Impact of Code Refactorings on Software Energy Consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Ournani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Penhoat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSOFT 2021 - 16th International Conference on Software Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SELFWATTS: On-the-fly Selection of Performance Events to Optimize Software-defined Power Meters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fieni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCGRID 2021 - 21th IEEE/ACM International Symposium on Cluster, Cloud and Internet Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Melbourne, Australia. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCGrid51090.2021.00042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173410v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing the Energy Consumption of Java I/O Libraries and Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Ournani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Penhoat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSME 2021 - 37th International Conference on Software Maintenance and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Luxembourg / Virtual, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FP-Redemption: Studying Browser Fingerprinting Adoption for the Sake of Web Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Durey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laperdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Rudametkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the Detection of Intrusions and Malware &amp; Vulnerability Assessment (DIMVA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Reducing the Energy Consumption of Software Product Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édouard Guégain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPLC'21: 25th ACM International Systems and Software Product Line Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Leicester, United Kingdom. pp.89-99, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3461001.3471142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déjà vu: Abusing Browser Cache Headers to Identify and Track Online Users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laperdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Rudametkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PETS 2021 - The 21th International Symposium on Privacy Enhancing Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don’t count me out: On the relevance of IP addresses in the tracking ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laperdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Rudametkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Web Conference 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Tapeï, Taiwan. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3366423.3380161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Budgeting of Big Data Applications in Container-based Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonatan Enes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fieni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto R Expósito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Tourino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Cluster 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Kobe, Japan. pp.281-287, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLUSTER49012.2020.00038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Reducing the Energy Consumption of Software: From Hurdles to Requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Ournani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Penhoat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESEM 2020 - ACM/IEEE International Symposium on Empirical Software Engineering and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Bari, Italy. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3382494.3410678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SmartWatts: Self-Calibrating Software-Defined Power Meter for Containers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fieni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCGRID 2020 - 20th IEEE/ACM International Symposium on Cluster, Cloud and Internet Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Melbourne, Australia. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCGrid49817.2020.00-45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing Privacy-preserving User Contexts with IndoorHash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhdar Meftah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAIS 2020 - 20th IFIP International Conference on Distributed Applications and Interoperable Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Valletta, Malta. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-50323-9_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering the Diversity of Exploratory Testing in Web Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Rémy Falleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICST 2020 - IEEE International Conference on Software Testing, Verification and Validation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Porto, Portugal. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICST46399.2020.00026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taming Energy Consumption Variations in Systems Benchmarking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Ournani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chakib Belgaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Penhoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPE'2020 - 11th ACM/SPEC International Conference on Performance Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Edmonton, Canada. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3358960.3379142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FP-Crawlers: Studying the Resilience of Browser Fingerprinting to Block Crawlers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Rudametkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MADWeb'20 - NDSS Workshop on Measurements, Attacks, and Defenses for the Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14722/ndss.2020.23xxx⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOUGERE: User-Centric Location Privacy in Mobile Crowdsourcing Apps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhdar Meftah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAIS 2019 - 19th IFIP International Conference on Distributed Applications and Interoperable Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Kongens Lyngby, Denmark. pp.116-132, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-22496-7_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AccessiLeaks: Investigating Privacy Leaks Exposed by the Android Accessibility Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Naseri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataniel P. Borges Jr.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PETS 2019 - The 19th Privacy Enhancing Technologies Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline: le réseau lillois de mini-capteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redha Kassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Delegove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Loisil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national capteurs et sciences participatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception and deployment of the Apolline sensor network for IAQ monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redha Kassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Verbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Assy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X IAQVEC 2019 - 10th international conference on Indoor Air Quality, Ventilation and Energy Conservation in Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Bari, Italy. 042026, 6 p., </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899X/609/4/042026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Survival of Android Code Smells in the Wild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Moha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOBILESoft 2019 - 6th IEEE/ACM International Conference on Mobile Software Engineering and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rise of Android Code Smells: Who Is to Blame?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Moha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSR 2019 - Proceedings of the 16th International Conference on Mining Software Repositories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing Nearby Peer-to-Peer Mobile Apps at Large</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhdar Meftah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOBILESoft 2019 - 6th IEEE/ACM International Conference on Mobile Software Engineering and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Sustainable Software Infrastructures for Data-Intensive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fieni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroDW 2018 - 12th EuroSys Doctoral Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FP-STALKER: Tracking Browser Fingerprint Evolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laperdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Rudametkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE S&amp;P 2018 - 39th IEEE Symposium on Security and Privacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, San Francisco, United States. pp.728-741, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SP.2018.00008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Adopting Linters to Deal with Performance Concerns in Android Apps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASE18 - Proceedings of the 33rd IEEE/ACM International Conference on Automated Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3238147.3238197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FP-Scanner: The Privacy Implications of Browser Fingerprint Inconsistencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laperdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Rudametkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 27th USENIX Security Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FP-TESTER: Automated Testing of Browser Fingerprint Resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Rudametkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWPE 2018 - 4th International Workshop on Privacy Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, London, United Kingdom. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AndroFleet: Testing WiFi Peer-to-Peer Mobile Apps in the Large</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhdar Meftah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASE 2017 - 32nd IEEE/ACM International Conference on Automated Software Engineering </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Urbana-Champaign, Illinois, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadoop-Benchmark: Rapid Prototyping and Evaluation of Self-Adaptive Behaviors in Hadoop Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Krikava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Software Engineering for Adaptive and Self-Managing Systems (SEAMS'17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Buenos Aires, Argentina. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01475635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CloudGC: Recycling Idle Virtual Machines in the Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahya Al-Dhuraibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Paraiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IEEE International Conference on Cloud Engineering (IC2E)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vancouver, Canada. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing Complex Data in Motion at Scale with Temporal Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Traon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 29th International Conference on Software Engineering &amp; Knowledge Engineering (SEKE'17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Pittsburgh, United States. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GenPack: A Generational Scheduler for Cloud Data Centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Havet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Schiavoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Felber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Colmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IEEE International Conference on Cloud Engineering (IC2E)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vancouver, Canada. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Code Smells in iOS Apps: How do they compare to Android?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Hecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Moha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOBILESoft'17 - 4th IEEE/ACM International Conference on Mobile Software Engineering and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SecureStreams: A Reactive Middleware Framework for Secure Data Stream Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Havet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Felber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Pasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEBS'17 - The 11th ACM International Conference on Distributed and Event-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marta Patiño, Jun 2017, Barcelona, Spain. pp.124-133, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3093742.3093927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510699v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenging Anti-fragile Blockchain Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Alejandro González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Rudametkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th EuroSys Doctoral Workshop EuroDW'17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WattsKit: Software-Defined Power Monitoring of Distributed Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Colmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Felber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing (CCGrid)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Madrid, Spain. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Energy Impact of Android Smells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Carette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Adel Ait Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Hecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Moha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International IEEE Conference on Software Analysis, Evolution and Reengineering (SANER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Klagenfurt, Austria. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix Factorisation-based Calibration For Air Quality Crowd-sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dorffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly - EGU 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.EGU2017-16389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Privacy-Preserving Data Dissemination in Crowd-Sensing Middleware Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sommerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes journées francophones Mobilité et Ubiquité (UbiMob'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lorient, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Balancing Job Parallelism and Throughput in Hadoop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Křikava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFIP WG 6.1 International Conference on Distributed Applications and Interoperable Systems (DAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Heraklion, Crete, Greece. pp.129-143, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-39577-7_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining Test Repositories for Automatic Detection of UI Performance Regressions in Android Apps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bram Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Mining Software Repositories (MSR'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Austin, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproducing Context-sensitive Crashes of Mobile Apps using Crowdsourced Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bram Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM International Conference on Mobile Software Engineering and Systems (MOBILESoft'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Austin, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Empirical Study of the Performance Impacts of Android Code Smells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Hecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Moha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM International Conference on Mobile Software Engineering and Systems (MOBILESoft'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Austin, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-configuration of the Number of Concurrently Running MapReduce Jobs in a Hadoop Cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Křikava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Grenoble, France. pp.149-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Recommender System of Buggy App Checkers for App Store Moderators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd ACM International Conference on Mobile Software Engineering and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Firenze, Italy. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MobileSoft.2015.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When App Stores Listen to the Crowd to Fight Bugs in the Wild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Conference on Software Engineering (ICSE), track on New Ideas and Emerging Results (NIER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Firenze, Italy. pp.4, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSE.2015.195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01105173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking the Software Quality of Android Applications along their Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Hecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benomar Omar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Moha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Duchien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th IEEE/ACM International Conference on Automated Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Lincoln, Nebraska, United States. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process-level Power Estimation in VM-based Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Colmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mascha Kurpicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Felber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Huertas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Computer Systems (EuroSys)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Bordeaux, France. pp.14, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2741948.2741971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la consommation des systèmes logiciels sur des architectures multi-coeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Colmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastructure as Runtime Models - Towards Model-Driven Resource Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Krikava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE 18th International Conference on Model Driven Engineering Languages and Systems (MODELS'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Ottawa, Canada. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedbacks Control Loops as 1st Class Entities - The SALTY Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Engineering for Self-Adaptive Systems: Assurances (Dagstuhl Seminar 13511)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Dagstuhl, Germany. pp.12, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/DagRep.3.12.67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unit Testing of Energy Consumption of Software Libraries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium On Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Gyeongju, South Korea. pp.1200-1205, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2554850.2554932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Adaptation Mechanisms Using Control Theory Centric Architecture Models: A Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Krikava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAC - 11th International Conference on Autonomic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, USENIX, Jun 2014, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991114v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Practical Deployment of Privacy-preserving Crowd-sensing Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Haderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Primault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Middleware Posters and Demos '14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2678508.2678530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Energy Efficiency of Software Systems for Multi-Core Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Colmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Middleware 2014 Doctoral Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2684080.2684081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078822v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Multi-Cloud Configurations Using Feature Models and Ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Haderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Duchien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Multi-Cloud Applications and Federated Clouds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Prague, Czech Republic. pp.21-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Context Interpretation by Using Fuzzy Policies: The Case of Adaptive Video Streaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Provensi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Eliassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Vitenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th ACM Symposium on Applied Computing (SAC) - 8th Track on Dependable and Adaptive Distributed Systems (DADS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Coimbra, Portugal. pp.415-422</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A preliminary investigation of user incentives to leverage crowdsensing activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Haderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PerHot 2013 - 2nd International IEEE PerCom Workshop on Hot Topics in Pervasive Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, San Diego, United States. pp.199-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Deployment of Sensing Experiments in the Wild Using Smartphones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Haderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International IFIP Conference on Distributed Applications and Interoperable Systems (DAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Florence, Italy. pp.43-56, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38541-4_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting your Mobile Shopping Cart to the Internet-of-Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Petitprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Duchien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Distributed Applications and Interoperable Systems (DAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Stockholm, Sweden. pp.236-243, </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-30823-9_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid Prototyping of Domain-Specific Architecture Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International ACM SIGSOFT Symposium on Component-Based Software Engineering (CBSE'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bertinoro, Italy. pp.13-22, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2304736.2304741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Middleware Platform to Federate Complex Event Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Paraiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Hermosillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixteenth IEEE International EDOC Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Beijing, China. pp.113-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Federated Multi-Cloud PaaS Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Paraiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Haderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLOUD 2012 - 5th IEEE International Conference on Cloud Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, hawaii, United States. pp.392 - 399, </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLOUD.2012.79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00694700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Runtime Monitoring of Software Energy Hotspots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASE - The 27th IEEE/ACM International Conference on Automated Software Engineering - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Essen, Germany. pp.160-169, </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2351676.2351699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint-based Self-adaptation of Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Gamez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Fuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Duchien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Adaptive Services for Future Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Bertinoro, Italy. pp.20-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Preliminary Study of the Impact of Software Engineering on GreenIT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Workshop on Green and Sustainable Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Zurich, Switzerland. pp.21-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681560v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Feature Models to Configure Virtual Appliances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Duchien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CloudCP - 2nd International Workshop on Cloud Computing Platforms - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Bern, Switzerland. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Constraint-based Optimization and Variability to Support Continuous Self-Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Andrés Parra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Duchien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th ACM Symposium on Applied Computing (SAC'12), 7th Dependable and Adaptive Distributed Systems (DADS) Track</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Trento, Italy. pp.486-491</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00632269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campagne de collecte de données et vie privée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Haderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Nuñez del Prado Cortez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Killijian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journées du GDR CNRS GPL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Rennes, France. pp.253-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711609v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reflective Platform for Highly Adaptive Multi-Cloud Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on Adaptive and Reflective Middleware (ARM'2011) at the12th ACM/IFIP/USENIX International Middleware Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Lisbonne, Portugal. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00628643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Energy-driven Adaptations in Distributed Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Workshop on Middleware and Architectures for Autonomic and Sustainable Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Paris, France. pp.13-18, </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2034649.2034651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00600305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macchiato : vers un système de panier unique pour le e-commerce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Petitprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Duchien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00614969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FraSCAti: Adaptive and Reflective Middleware of Middleware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th ACM/IFIP/USENIX International Middleware Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptable Service Composition for Very-Large-Scale Internet of Things Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dar Kashif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhosein Taherkordi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Eliassen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Middleware Doctoral Symposium (MDS'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Lisbon, Portugal. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2093190.2093192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00635863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Engineering of Component-Based Systems-of-Systems: A Reference Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Loiret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th ACM SIGSOFT International Symposium on Component-Based Software Engineering (CBSE'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Boulder, United States. pp.61-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00577945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Healing Distributed Scheduling Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Frincu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norha Villegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Petcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hausi Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE/ACM International Symposium on Cluster, Cloud, and Grid Computing (CCGrid)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Newport Beach, CA, United States. pp.225-234, </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCGrid.2011.23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00563670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Component-based Approach for Service Distribution in Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhosein Taherkordi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Eliassen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Middleware Tools, Services and Run-Time Support for Sensor Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Bangalore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00522709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Feedback Control Loops for Self-Adaptive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russel Nzekwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International DisCoTec Workshop on Context-Aware Adaptation Mechanisms for Pervasive and Ubiquitous Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Amsterdam, Netherlands. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00485019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Pervasive and Social Communications with FraSCAti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mélisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd DisCoTec Workshop on Context-aware Adaptation Mechanisms for Pervasive and Ubiquitous Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Amsterdam, Netherlands. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00485602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RESTful Integration of Heterogeneous Devices in Pervasive Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Hermosillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhosein Taherkordi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russel Nzekwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFIP WG 6.1 International Conference on Distributed Applications and Interoperable Systems (DAIS) / Held as part of International Federated Conference on Distributed Computing Techniques (DisCoTec)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Amsterdam, Netherlands. pp.1-14, </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-13645-0_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00471922v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Heterogeneous Context Resources in Ubiquitous Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Loiret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th EUROMICRO International Conference on Software Engineering and Advanced Applications (SEAA'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Lille, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Flexible Context Stabilization Approach for Self-Adaptive Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russel Nzekwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMOREA - (PERCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Mannheim, Germany. pp.7-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00449850v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programming Sensor Networks Using REMORA Component Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhosein Taherkordi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Loiret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azadeh Abdolrazaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quan Le-Trung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE International Conference on Distributed Computing in Sensor Systems (DCOSS'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Santa Barbara, California, United States. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00471516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable Run-Time Support for Distributed Service Component Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mélisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automated Software Engineering, Tool Demonstration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Antwerp, Belgium. pp.171-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00499477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Components and Aspects Composition Planning for Ubiquitous Adaptive Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Alia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Beauvois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Davin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Eliassen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th EUROMICRO International Conference on Software Engineering and Advanced Applications (SEAA'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Lille, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00510632v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service Discovery in Ubiquitous Feedback Control Loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Carton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFIP WG 6.1 International Conference on Distributed Applications and Interoperable Systems (DAIS) / Held as part of International Federated Conference on Distributed Computing Techniques (DisCoTec)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Amsterdam, Netherlands. pp.112-125, </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-13645-0_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00471930v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Lightweight Adaptations in Context-aware Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhosein Taherkordi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quan Le-Trung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Eliassen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International COMSWARE Workshop on Context-Aware Middleware and Services (CAMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1554233.1554244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WiSeKit: A Distributed Middleware to Support Application-level Adaptation in Sensor Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhosein Taherkordi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quan Le-Trung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Eliassen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFIP International Conference on Distributed Applications and Interoperable Systems (DAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lisbon, Portugal. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02164-0_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Stable Decision-Making Middleware for Very-Large-Scale Self-Adaptive Systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russel Nzekwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BElgian-NEtherlands software eVOLution seminar (BENEVOL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Louvain-la-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00436013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Processing of Context Information with COSMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IFIP International Conference on Distributed Applications and Interoperable Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paphos, Cyprus. pp.210-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00155045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Context-Aware Transaction Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Distributed Applications and Interoperable Systems (DAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Bologna, Italy. pp.272-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Attribute-Oriented Programming to Leverage Fractal-Based Developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pessemier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pawlak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International ECOOP Workshop on Fractal Component Model (Fractal’06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Component-based Approach to Compose Transaction Standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Software Composition (SC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Austria. pp.114-130, </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11821946_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Adaptive Component-Based Transaction Commit Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Middleware Workshop on Adaptive and Reflective Middleware (ARM'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Grenoble, France, </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1101516.1101527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking the Round-Trip Latency of Various Java-Based Middleware Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Demarey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Harbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The OOPSLA 2004 Component And Middleware Performance Workshop - CMP 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contracts-based Control Integration into Software Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Křikava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rogerio de Lemos; David Garlan; Carlo Ghezzi; Holger Giese. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Engineering for Self-Adaptive Systems 3: Assurances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9640, </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, LNCS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257205v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Can Control Theory Teach Us About Assurances in Self-Adaptive Software Systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Litoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Tamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norha M. Villegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hausi Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. de Lemos; D. Garlan; C. Ghezzi; H. Giese. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Engineering for Self-Adaptive Systems 3: Assurances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9640, </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, LNCS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cloud-based Infrastructure for Crowdsourcing Data from Mobile Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Haderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Paraiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wenjun Wu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cloud-based Software Crowdsourcing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.243-265, 2015, 978-3-662-47011-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RESTful Service Development for Resource-constrained Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhosein Taherkordi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Eliassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Erik Wilde and Cesare Pautasso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REST: From Research to Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.221-236, 2011, 978-1-4419-8302-2. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4419-8303-9_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00563683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling Context-Aware Web Services: A Middleware Approach for Ubiquitous Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chabridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael Sheng and Jian Yu and Schahram Dustdar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enabling Context-Aware Web Services: Methods, Architectures, and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapman and Hall/CRC, pp.113-135, 2010, 9781439809853</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00414070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId447"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D585CFDD"/>
+    <w:nsid w:val="3EC1AF3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-rouvoy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1771-8791" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111762146" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/rouvoy_r_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553733v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifan Wang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debabrota Basu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourhis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Royer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/3785297.3785302" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05388914v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louay Khrouf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Shatnawi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Verhaeghe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubou Thiam Niang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MS.2025.3641504" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551692v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Coti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Dias de Assun&#231;&#227;o" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCC.2026.3674370" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980997v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fieni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Seinturier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSUSC.2025.3549687" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126130v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Raes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ruas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Luxey-Bitri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5753/jisa.2025.5242" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601379v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Romero Acero" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rust" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.06670" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466538v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ledoux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSUSC.2024.3369333" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286574v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Danglot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Falleri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10664-023-10429-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703773v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brell Sanwouo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Quinton" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-024-10391-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847894v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Rahmani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Crumeyrolle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Allegri-Martiny" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Taherkordi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-34623-w" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04168662v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936503v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fouquet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laperdrix" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3579846" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03377001v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Brisset" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Pawlak" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2021.106754" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03536908v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leveau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blanc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent R&#233;veill&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stvr.1827" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03182277v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Habchi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Moha" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2021.110964" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02910246v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Meftah" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chrisment" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2020.07.011" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02335598v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hanoune" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redha Kassi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Verbeke" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Assy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clavier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/609/4/042026" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02059882v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hartmann" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fouquet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaad Moawad" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Traon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2019.03.004" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827132v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Colmant" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mascha Kurpicz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Sobe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Felber" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2018.07.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01406422v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a G&#243;mez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Adams" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Maalej" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Monperrus" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MS.2017.46" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01069142v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Noureddine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10515-014-0171-1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00910722v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Haderer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ribeiro" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Charneau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassili Rivron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772454v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bourdon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00880319v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Provensi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Eliassen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Vitenberg" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2537728.2537731" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804113v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00711605v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.2139" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563678v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Romero" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hermosillo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhosein Taherkordi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russel Nzekwa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.1125" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00912996v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2553070.2553077" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772461v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00914677v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00658748v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Loiret" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2422966.2422971" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567442v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Merle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Schiavoni" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.1077" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563687v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxq102" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00521432v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/jucs-017-05-0742" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00607404v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M&#233;lisson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429714v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-008-0072-z" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00286616v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Conan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDSO.2008.17" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00330574v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527295v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3794763.3798169" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05512966v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Govind KP" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3777884.3797015" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149329v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Martiny" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-95728-4_5" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315594v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Intumwayase" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Fouad" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3733802.3764052" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375447v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Andrei da Silva" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Nathan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kellian Leveque" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3774899.3775012" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331866v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ostap Kilbasovych" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkis Djeffal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC2E65552.2025.00020" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227453v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Coignion" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090995v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Zine" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003699v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Gu&#233;gain" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bonvoisin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Acher" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928609v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Chachignot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981001v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID64434.2025.00024" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137717v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiali Xu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Wang" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Loscri" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Brighente" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Conti" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636648v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER59578.2024.00024" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771192v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3691620.3695264" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532041v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Simon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Rahier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525620v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3661167.3661221" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04401643v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454043v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid59990.2024.00026" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04969154v4" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62638-8_4" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621947v4" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ekchajzer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Berthelot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fourboul" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rince" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576743v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Frey" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ta&#239;ani" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271971v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3603216.3624958" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04168667v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC2E59103.2023.00017" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04164074v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04082263v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Penhoat" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03741013v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Cadorel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03526240v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomer Laor" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naif Mehanna" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Durey" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Dyadyuk" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14722/ndss.2022.24093" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604674v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3487553.3524227" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774328v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Ournani" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Penhoat" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11513-4" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202437v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03173410v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid51090.2021.00042" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03269129v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212726v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Rudametkin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03269168v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3461001.3471142" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03017222v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikas Mishra" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03275286v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Chakib Belgaid" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02904300v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Enes" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto R Exp&#243;sito" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Tourino" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER49012.2020.00038" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02470128v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid49817.2020.00-45" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02892900v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3382494.3410678" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02435622v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vastel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3366423.3380161" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02541391v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50323-9_2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02398969v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICST46399.2020.00026" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02403379v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3358960.3379142" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02441653v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14722/ndss.2020.23xxx" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375414v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/609/4/042026" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375413v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Delegove" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Loisil" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02059097v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02054788v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02059088v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02121311v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22496-7_8" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01929049v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Naseri" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataniel P. Borges Jr." TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Zeller" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01784225v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01820197v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01829135v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3238147.3238197" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01652021v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SP.2018.00008" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01717158v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01511636v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fouquet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jimenez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01403486v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Havet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01653986v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Alejandro Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01439889v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01471294v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Hecht" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01510699v2" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Pires" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Pasin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3093742.3093927" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01403485v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Carette" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Adel Ait Younes" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495581v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dorffer" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Puigt" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Delmaire" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Roussel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01403488v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Zhang" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Al-Dhuraibi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawaz Paraiso" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01574466v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gomez" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01475635v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Krikava" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01332588v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sommerard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01294834v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip K&#345;ikava" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39577-7_11" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01280784v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276926v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276904v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01117376v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MobileSoft.2015.8" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01130030v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Huertas" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2741948.2741971" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01105173v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Martinez" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSE.2015.195" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178734v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benomar Omar" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Duchien" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01171696v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178730v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01143157v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00968398v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/DagRep.3.12.67" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00912613v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2554850.2554932" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00991114v2" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095787v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Primault" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Raveneau" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2678508.2678530" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01078822v2" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2684080.2684081" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00801702v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00799136v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00783873v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804114v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38541-4_4" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00694700v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLOUD.2012.79" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00715331v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2351676.2351699" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00681560v3" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739236v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gamez" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Fuentes" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00674379v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00632269v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Andr&#233;s Parra" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mosser" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00711609v2" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Nu&#241;ez del Prado Cortez" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier Killijian" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roy" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00700883v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690607v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2304736.2304741" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684780v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Petitprez" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30823-9_21" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600305v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2034649.2034651" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614969v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00577945v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00635863v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar Kashif" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2093190.2093192" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650608v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563670v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Frincu" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norha Villegas" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Petcu" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hausi Muller" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid.2011.23" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00628643v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484838v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00449850v2" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00471922v2" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13645-0_1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471516v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Abdolrazaghi" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Le-Trung" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00499477v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00471930v2" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carton" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13645-0_9" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510632v2" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Alia" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Beauvois" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Davin" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522709v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00485602v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00485019v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429704v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02164-0_4" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429708v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1554233.1554244" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436013v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00155045v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415847v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Serrano-Alvarado" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01353552v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pessemier" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482480v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11821946_8" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NR8D6TMS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001169v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1101516.1101527" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03652721v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demarey" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Harbonnier" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01281063v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Litoiu" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Shaw" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Tamura" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norha M. Villegas" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hausi M&#252;ller" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dagstuhl.de/en/program/calendar/semhp/?semnr=13511" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01257205v2" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022816v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563683v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-8303-9_9" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00414070v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chabridon" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-rouvoy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1771-8791" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111762146" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/rouvoy_r_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551692v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Coti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Dias de Assun&#231;&#227;o" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCC.2026.3674370" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553733v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifan Wang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debabrota Basu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourhis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Royer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/3785297.3785302" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05388914v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louay Khrouf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Shatnawi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Verhaeghe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubou Thiam Niang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MS.2025.3641504" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980997v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fieni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Seinturier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSUSC.2025.3549687" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126130v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Raes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ruas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Luxey-Bitri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5753/jisa.2025.5242" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847894v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Rahmani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Crumeyrolle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Allegri-Martiny" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Taherkordi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-34623-w" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601379v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Romero Acero" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rust" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.06670" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286574v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Danglot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Falleri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10664-023-10429-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466538v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ledoux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSUSC.2024.3369333" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703773v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brell Sanwouo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Quinton" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-024-10391-z" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04168662v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936503v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fouquet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laperdrix" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3579846" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03536908v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leveau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blanc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent R&#233;veill&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stvr.1827" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03377001v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Brisset" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Pawlak" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2021.106754" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03182277v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Habchi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Moha" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2021.110964" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02910246v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Meftah" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chrisment" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2020.07.011" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02059882v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hartmann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fouquet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaad Moawad" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Traon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2019.03.004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02335598v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hanoune" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redha Kassi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Verbeke" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Assy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clavier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/609/4/042026" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827132v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Colmant" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mascha Kurpicz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Sobe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Felber" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2018.07.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01406422v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a G&#243;mez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Adams" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Maalej" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Monperrus" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MS.2017.46" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01069142v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Noureddine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10515-014-0171-1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563678v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Romero" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hermosillo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhosein Taherkordi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russel Nzekwa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.1125" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00912996v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2553070.2553077" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772454v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bourdon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00910722v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Haderer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ribeiro" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Charneau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassili Rivron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00880319v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Provensi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Eliassen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Vitenberg" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2537728.2537731" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804113v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00711605v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.2139" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772461v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00914677v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00658748v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Loiret" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2422966.2422971" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567442v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Merle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Schiavoni" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.1077" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00521432v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/jucs-017-05-0742" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00607404v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M&#233;lisson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563687v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxq102" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429714v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-008-0072-z" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00330574v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Conan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00286616v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDSO.2008.17" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567430v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Zine" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527295v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3794763.3798169" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05512966v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Govind KP" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3777884.3797015" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137717v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiali Xu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Wang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Loscri" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Brighente" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Conti" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149329v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Martiny" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-95728-4_5" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375447v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Andrei da Silva" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Nathan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kellian Leveque" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3774899.3775012" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331866v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ostap Kilbasovych" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkis Djeffal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC2E65552.2025.00020" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227453v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Coignion" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315594v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Intumwayase" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Fouad" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3733802.3764052" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090995v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003699v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Gu&#233;gain" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bonvoisin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Acher" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928609v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Chachignot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981001v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID64434.2025.00024" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576743v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Frey" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ta&#239;ani" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636648v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER59578.2024.00024" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771192v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3691620.3695264" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532041v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Simon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Rahier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525620v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3661167.3661221" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04401643v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454043v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid59990.2024.00026" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04969154v4" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62638-8_4" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621947v4" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ekchajzer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Berthelot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fourboul" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rince" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271971v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3603216.3624958" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04168667v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC2E59103.2023.00017" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04164074v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04082263v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Penhoat" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03741013v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Cadorel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03526240v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomer Laor" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naif Mehanna" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Durey" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Dyadyuk" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14722/ndss.2022.24093" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604674v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3487553.3524227" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774328v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Ournani" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Penhoat" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11513-4" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03275286v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Chakib Belgaid" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202437v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03173410v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid51090.2021.00042" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03269129v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212726v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Rudametkin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03269168v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3461001.3471142" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03017222v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikas Mishra" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02435622v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vastel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3366423.3380161" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02904300v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Enes" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto R Exp&#243;sito" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Tourino" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER49012.2020.00038" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02892900v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3382494.3410678" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02470128v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid49817.2020.00-45" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02541391v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50323-9_2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02398969v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICST46399.2020.00026" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02403379v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3358960.3379142" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02441653v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14722/ndss.2020.23xxx" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02121311v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22496-7_8" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01929049v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Naseri" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataniel P. Borges Jr." TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Zeller" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375413v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Delegove" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Loisil" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375414v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/609/4/042026" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02059097v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02054788v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02059088v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01784225v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01652021v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SP.2018.00008" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01829135v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3238147.3238197" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01820197v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01717158v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01574466v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gomez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01475635v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Zhang" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Krikava" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01403488v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Al-Dhuraibi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawaz Paraiso" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01511636v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fouquet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jimenez" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01403486v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Havet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01471294v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Hecht" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01510699v2" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Pires" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Pasin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3093742.3093927" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01653986v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Alejandro Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01439889v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01403485v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Carette" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Adel Ait Younes" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495581v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dorffer" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Puigt" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Delmaire" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Roussel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01332588v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sommerard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01294834v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip K&#345;ikava" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39577-7_11" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01280784v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276926v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276904v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01143157v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01117376v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MobileSoft.2015.8" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01105173v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Martinez" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSE.2015.195" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178734v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benomar Omar" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Duchien" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01130030v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Huertas" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2741948.2741971" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01171696v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178730v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00968398v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/DagRep.3.12.67" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00912613v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2554850.2554932" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00991114v2" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095787v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Primault" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Raveneau" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2678508.2678530" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01078822v2" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2684080.2684081" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00801702v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00799136v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00783873v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804114v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38541-4_4" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684780v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Petitprez" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30823-9_21" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690607v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2304736.2304741" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00700883v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00694700v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLOUD.2012.79" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00715331v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2351676.2351699" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739236v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gamez" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Fuentes" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00681560v3" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00674379v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00632269v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Andr&#233;s Parra" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mosser" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00711609v2" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Nu&#241;ez del Prado Cortez" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier Killijian" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roy" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00628643v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600305v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2034649.2034651" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614969v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650608v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00635863v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar Kashif" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2093190.2093192" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00577945v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563670v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Frincu" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norha Villegas" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Petcu" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hausi Muller" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid.2011.23" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522709v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00485019v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00485602v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00471922v2" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13645-0_1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484838v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00449850v2" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471516v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Abdolrazaghi" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Le-Trung" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00499477v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510632v2" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Alia" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Beauvois" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Davin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00471930v2" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carton" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13645-0_9" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429708v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1554233.1554244" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429704v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02164-0_4" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436013v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00155045v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415847v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Serrano-Alvarado" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01353552v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pessemier" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482480v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11821946_8" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NR8D6TMS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001169v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1101516.1101527" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03652721v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demarey" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Harbonnier" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01257205v2" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dagstuhl.de/en/program/calendar/semhp/?semnr=13511" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01281063v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Litoiu" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Shaw" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Tamura" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norha M. Villegas" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hausi M&#252;ller" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022816v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563683v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-8303-9_9" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00414070v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chabridon" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>