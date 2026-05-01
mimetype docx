--- v1 (2026-04-09)
+++ v2 (2026-05-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Romain Rouvoy </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités – Université de Lille (UMR CNRS CRIStAL) & Inria </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">romain-rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1771-8791</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">111762146</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rouvoy_r_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CINERGY: Deterministic Power Monitoring for Carbon Accounting in the Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Coti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Dias de Assunção</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Cloud Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCC.2026.3674370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOT: Dynamic Knob Selection and Online Sampling for Automated Database Tuning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yifan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debabrota Basu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the VLDB Endowment (PVLDB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 19 (4), pp.589-602. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14778/3785297.3785302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Consumption of Web Applications: Measurement Challenges in Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louay Khrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Shatnawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Verhaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubou Thiam Niang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, Special Issue on Green Clean Software Sustainability, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MS.2025.3641504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388914v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">xPUE: Extending Power Usage Effectiveness Metrics for Cloud Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fieni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Sustainable Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSUSC.2025.3549687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTACT: Compact Storage of Data Streams in Mobile Devices to Unlock User Privacy at the Edge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Raes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Luxey-Bitri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Internet Services and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.372-387. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5753/jisa.2025.5242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PmForecast: Leveraging Temporal LSTM to Deliver In situ Air Quality Predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Rahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Crumeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Allegri-Martiny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Taherkordi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31 (39), pp.51760-51773. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-024-34623-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PowerAPI: A Python framework for building software-defined power meters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fieni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Romero Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Open Source Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (98), pp.6670. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21105/joss.06670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can We Spot Energy Regressions using Developers Tests?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Danglot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Rémy Falleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empirical Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 29 (121), </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10664-023-10429-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ScroogeVM: Boosting Cloud Resource Utilization with Dynamic Oversubscription</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Sustainable Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSUSC.2024.3369333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TS-Pothole: Automated Imputation of Missing Values in Univariate Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brell Sanwouo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00521-024-10391-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chasse au gaspillage dans le cloud et les data centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ledoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking Bad: Quantifying the Addiction of Web Elements to JavaScript</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laperdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Internet Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (1), pp.1-28. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3579846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering the Diversity of Exploratory Testing in Web Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Rémy Falleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Software Testing, Verification and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (5), </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/stvr.1827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ERRATUM: Leveraging Flexible Tree Matching to Repair Broken Locators in Web Automation Scripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pawlak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Software Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 144, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.infsof.2021.106754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Android Code Smells: From Introduction to Refactoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Moha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 177, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jss.2021.110964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowering Mobile Crowdsourcing Apps with User Privacy Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhdar Meftah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.15. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpdc.2020.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GreyCat: Efficient What-If Analytics for Data in Motion at Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Moawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Traon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 83, pp.101-117. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.is.2019.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception and deployment of the APOLLINE sensor network for IAQ monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redha Kassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Verbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Assy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, IOP Conference Series: Materials Science and Engineering, 609, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899x/609/4/042026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Next 700 CPU Power Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Colmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mascha Kurpicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Sobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Felber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 144, pp.382-396. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jss.2018.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827132v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">App Store 2.0: From Crowdsourced Information to Actionable Feedback in Mobile Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bram Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Maalej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, IEEE Software - Theme Issue on Crowdsourcing for Software Engineering, 34, pp.81-89. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MS.2017.46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Energy Hotspots in Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automated Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22, pp.291-332. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10515-014-0171-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DigiHome Service-Oriented Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Hermosillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhosein Taherkordi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russel Nzekwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Special Issue: Distributed Applications and Interoperable Systems (Extended Papers from DAIS'10), 43 (10), pp.1143-1239. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/spe.1125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00563678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of energy measurement approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operating Systems Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47 (3), pp.42-49. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2553070.2553077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912996v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PowerAPI: A Software Library to Monitor the Energy Consumed at the Process-Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Special Theme: Smart Energy Systems, 92, pp.43-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le capteur, c'est vous !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Haderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Charneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassili Rivron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Usine Nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3353, pp.74-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using fuzzy policies to improve context interpretation in adaptive systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Provensi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Eliassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Vitenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGAPP applied computing review : a publication of the Special Interest Group on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (3), pp.26-37. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2537728.2537731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APISENSE: Crowd-Sensing Made Easy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Haderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Special theme: Mobile Computing, 93, pp.28-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Middleware Approaches for Energy Management in Distributed Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43 (9), pp.1071-1100. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/spe.2139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer la consommation en énergie des logiciels avec précision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">01 Business &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatique : Des logiciels mis au vert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J'innove en Nord-Pas de Calais, le magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Sensor Network Reprogramming via In-situ Reconfigurable Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhosein Taherkordi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Loiret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Eliassen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Sensor Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (2), pp.1-37. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2422966.2422971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Component-Based Middleware Platform for Reconfigurable Service-Oriented Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Schiavoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42 (5), pp.559-583. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/spe.1077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00567442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Aspect-Oriented Framework for Weaving Domain-Specific Concerns into Component-Based Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Loiret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Sénéchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Universal Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Special Issue on Software Components, Architectures and Reuse, 17 (5), pp.742-776. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3217/jucs-017-05-0742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00521432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An SCA-based approach for Social and Pervasive Communications in Home Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mélisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Annals of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (1), pp.151-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00607404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Component-based Approach for Programming, Composing and Tuning Sensor Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhosein Taherkordi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Loiret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Eliassen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Computer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 54 (2), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/comjnl/bxq102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00563687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Component-Based Software Engineering with Fraclet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Special Issue on Software Components -- The Fractal Initiative, 64 (1-2), </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-008-0072-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COSMOS : composition de noeuds de contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (9-10), pp.1189-1224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00330574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Architecture Patterns for a Context-Processing Middleware Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Distributed Systems Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (6), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MDSO.2008.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00286616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (125)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pimp My LLM: Leveraging Variability Modeling to Tune Inference Hyperparameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Zine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EASE'26 - 30th International Conference on Evaluation and Assessment in Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can We Spot Energy Regressions Using Developers' Tests? An Industrial Replication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louay Khrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Shatnawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPC 2026 - International Conference on Program Comprehension</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Rio de Janeiro, Brazil. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3794763.3798169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-Efficient Right-Sizing of Kafka-like Message Brokers for IoT Workloads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Govind KP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPE 2026 - 17th ACM/SPEC International Conference on Performance Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM; SPEC, May 2026, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3777884.3797015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GANSec: Enhancing Supervised Wireless Anomaly Detection Robustness through Tailored Conditional GAN Augmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiali Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuo Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Brighente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESORICS 2025 - 30th European Symposium on Research in Computer Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GT-LSTM: Integrating High-Resolution Particulate Matter Data for Urban Air Quality Forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Rahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Crumeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Martiny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAIS 2025 - 25th International Conference on Distributed Applications and Interoperable Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, Jun 2025, Lille, France. pp.84-101, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-95728-4_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Power Usage Effectiveness in Serverless Computing Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Andrei da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Nathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kellian Leveque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Workshop on Serverless Computing (WoSC11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Nashville, United States. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3774899.3775012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEMO: REST-Q -A Framework to Assess Energy Consumption in Web Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ostap Kilbasovych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkis Djeffal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC2E 2025 - IEEE International Conference on Cloud Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2025, Rennes, France. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IC2E65552.2025.00020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Faster Isn't Greener: The Hidden Costs of LLM-Based Code Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Coignion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASE'25 - 40th International Conference on Automated Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05227453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Enforcement of Cookie Notices across Continents: An Empirical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Intumwayase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laperdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WPES 2025 - Workshop on Privacy in the Electronic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Taipei, Taiwan. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3733802.3764052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LLM-based Co-Evolution of Configurable Software Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Zine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPLC'25 - 29th ACM International Systems and Software Product Line Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, A Coruña, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Performance of Configurable Software Systems: the JHipster Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édouard Guégain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bonvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EASE'25 - 29th International Conference on Evaluation and Assessment in Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Istanbul, Turkey. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003699v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AndroWatts: Unpacking the Power Consumption of Mobile Device's Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édouard Guégain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Raes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Chachignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOBILESoft'25 - 12th International Conference on Mobile Software Engineering and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CINERGY: Reasoning over the Worst Case Power Consumption of Cloud Virtual Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Coti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Dias de Assunção</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCGRID 2025: International Symposium on Cluster, Cloud and Grid Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Tromso, Norway, Norway. pp.586-589, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCGRID64434.2025.00024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venice: eschewing the cloud by leveraging local communication channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Raes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Luxey-Bitri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT4S 2024 - International Conference on Information and Communications Technology for Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SLACKVM: Packing Virtual Machines in Oversubscribed Cloud Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 CLUSTER - IEEE International Conference on Cluster Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Kobe, Japan. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLUSTER59578.2024.00024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and Opportunities in Automating DBMS: A Qualitative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yifan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASE '24: 39th IEEE/ACM International Conference on Automated Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Sacramento - Californie, United States. pp.2013-2023, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3691620.3695264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Uncertainties in ICT Services Life Cycle Assessment using Fuzzy Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édouard Guégain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Rahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT4S'24 - 10th International Conference on ICT for Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stockhlom, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04532041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Performance Study of LLM-Generated Code on Leetcode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Coignion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EASE'24 - 28th International Conference on Evaluation and Assessment in Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Salerno, Italy. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3661167.3661221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Performance-Energy Tradeoffs of Object-Relational Mapping Frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bonvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SANER'24 - 31th IEEE International Conference on Software Analysis, Evolution and Reengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Rovaniemi, Finland. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401643v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SweetspotVM: Oversubscribing CPU without Sacrificing VM Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCGrid'24: 24th IEEE/ACM international Symposium on Cluster, Cloud and Internet Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Philadelphia, United States. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCGrid59990.2024.00026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04454043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact Storage of Data Streams in Mobile Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Raes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Luxey-Bitri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IFIP International Conference on Distributed Applications and Interoperable Systems (DAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Groningen, Netherlands. pp.45-61, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-62638-8_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969154v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BoaviztAPI: a bottom-up model to assess the environmental impacts of cloud services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ekchajzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fourboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HotCarbon'24 - 3rd Workshop on Sustainable Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Santa Cruz, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621947v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UA-Radar: Exploring the Impact of User Agents on the Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Intumwayase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laperdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WPES '23: 22nd Workshop on Privacy in the Electronic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Copenhagen, Denmark. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3603216.3624958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CloudFactory: An Open Toolkit to Generate Production-like Workloads for Cloud Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC2E 2023 - 11th IEEE International Conference on Cloud Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Boston, Massachusetts, United States. pp.11, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IC2E59103.2023.00017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the Energy Consumption of Stream Processing Engines in the Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Govind KP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC2E 2023 - 11th IEEE International Conference on Cloud Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2023, Boston (MA), United States. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering the Environmental Impact of Software Life Cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Penhoat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information and Communications Technology for Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling Dynamic Virtual Frequency Scaling for Virtual Machines in the Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Cadorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the the IEEE Cluster Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DRAWNAPART: A Device Identification Technique based on Remote GPU Fingerprinting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomer Laor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naif Mehanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Durey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaly Dyadyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laperdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network and Distributed System Security Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14722/ndss.2022.24093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JSRehab: Weaning Common Web Interface Components from JavaScript Addiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laperdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWW '22: Companion Proceedings of the Web Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3487553.3524227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tales from the Code #2: A Detailed Assessment of Code Refactoring's Impact on Energy Consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Ournani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Penhoat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSOFT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual Event, France. pp.94-116, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-11513-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Impact of Java Virtual Machines on Energy Consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Ournani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chakib Belgaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Penhoat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th ACM/IEEE International Symposium on Empirical Software Engineering and Measurement (ESEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tales from the Code #1: The Effective Impact of Code Refactorings on Software Energy Consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Ournani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Penhoat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSOFT 2021 - 16th International Conference on Software Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SELFWATTS: On-the-fly Selection of Performance Events to Optimize Software-defined Power Meters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fieni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCGRID 2021 - 21th IEEE/ACM International Symposium on Cluster, Cloud and Internet Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Melbourne, Australia. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCGrid51090.2021.00042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173410v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing the Energy Consumption of Java I/O Libraries and Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Ournani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Penhoat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSME 2021 - 37th International Conference on Software Maintenance and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Luxembourg / Virtual, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FP-Redemption: Studying Browser Fingerprinting Adoption for the Sake of Web Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Durey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laperdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Rudametkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the Detection of Intrusions and Malware &amp; Vulnerability Assessment (DIMVA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Reducing the Energy Consumption of Software Product Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édouard Guégain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPLC'21: 25th ACM International Systems and Software Product Line Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Leicester, United Kingdom. pp.89-99, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3461001.3471142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déjà vu: Abusing Browser Cache Headers to Identify and Track Online Users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laperdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Rudametkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PETS 2021 - The 21th International Symposium on Privacy Enhancing Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don’t count me out: On the relevance of IP addresses in the tracking ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laperdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Rudametkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Web Conference 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Tapeï, Taiwan. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3366423.3380161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Budgeting of Big Data Applications in Container-based Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonatan Enes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fieni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto R Expósito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Tourino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Cluster 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Kobe, Japan. pp.281-287, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLUSTER49012.2020.00038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Reducing the Energy Consumption of Software: From Hurdles to Requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Ournani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Penhoat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESEM 2020 - ACM/IEEE International Symposium on Empirical Software Engineering and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Bari, Italy. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3382494.3410678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SmartWatts: Self-Calibrating Software-Defined Power Meter for Containers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fieni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCGRID 2020 - 20th IEEE/ACM International Symposium on Cluster, Cloud and Internet Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Melbourne, Australia. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCGrid49817.2020.00-45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing Privacy-preserving User Contexts with IndoorHash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhdar Meftah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAIS 2020 - 20th IFIP International Conference on Distributed Applications and Interoperable Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Valletta, Malta. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-50323-9_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering the Diversity of Exploratory Testing in Web Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Rémy Falleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICST 2020 - IEEE International Conference on Software Testing, Verification and Validation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Porto, Portugal. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICST46399.2020.00026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taming Energy Consumption Variations in Systems Benchmarking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Ournani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chakib Belgaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Penhoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPE'2020 - 11th ACM/SPEC International Conference on Performance Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Edmonton, Canada. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3358960.3379142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FP-Crawlers: Studying the Resilience of Browser Fingerprinting to Block Crawlers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Rudametkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MADWeb'20 - NDSS Workshop on Measurements, Attacks, and Defenses for the Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14722/ndss.2020.23xxx⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOUGERE: User-Centric Location Privacy in Mobile Crowdsourcing Apps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhdar Meftah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAIS 2019 - 19th IFIP International Conference on Distributed Applications and Interoperable Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Kongens Lyngby, Denmark. pp.116-132, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-22496-7_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AccessiLeaks: Investigating Privacy Leaks Exposed by the Android Accessibility Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Naseri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataniel P. Borges Jr.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PETS 2019 - The 19th Privacy Enhancing Technologies Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline: le réseau lillois de mini-capteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redha Kassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Delegove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Loisil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national capteurs et sciences participatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception and deployment of the Apolline sensor network for IAQ monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redha Kassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Verbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Assy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X IAQVEC 2019 - 10th international conference on Indoor Air Quality, Ventilation and Energy Conservation in Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Bari, Italy. 042026, 6 p., </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899X/609/4/042026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Survival of Android Code Smells in the Wild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Moha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOBILESoft 2019 - 6th IEEE/ACM International Conference on Mobile Software Engineering and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rise of Android Code Smells: Who Is to Blame?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Moha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSR 2019 - Proceedings of the 16th International Conference on Mining Software Repositories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing Nearby Peer-to-Peer Mobile Apps at Large</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhdar Meftah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOBILESoft 2019 - 6th IEEE/ACM International Conference on Mobile Software Engineering and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Sustainable Software Infrastructures for Data-Intensive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fieni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroDW 2018 - 12th EuroSys Doctoral Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FP-STALKER: Tracking Browser Fingerprint Evolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laperdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Rudametkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE S&amp;P 2018 - 39th IEEE Symposium on Security and Privacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, San Francisco, United States. pp.728-741, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SP.2018.00008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Adopting Linters to Deal with Performance Concerns in Android Apps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASE18 - Proceedings of the 33rd IEEE/ACM International Conference on Automated Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3238147.3238197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FP-Scanner: The Privacy Implications of Browser Fingerprint Inconsistencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laperdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Rudametkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 27th USENIX Security Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FP-TESTER: Automated Testing of Browser Fingerprint Resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Rudametkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWPE 2018 - 4th International Workshop on Privacy Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, London, United Kingdom. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AndroFleet: Testing WiFi Peer-to-Peer Mobile Apps in the Large</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhdar Meftah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASE 2017 - 32nd IEEE/ACM International Conference on Automated Software Engineering </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Urbana-Champaign, Illinois, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadoop-Benchmark: Rapid Prototyping and Evaluation of Self-Adaptive Behaviors in Hadoop Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Krikava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Software Engineering for Adaptive and Self-Managing Systems (SEAMS'17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Buenos Aires, Argentina. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01475635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CloudGC: Recycling Idle Virtual Machines in the Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahya Al-Dhuraibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Paraiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IEEE International Conference on Cloud Engineering (IC2E)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vancouver, Canada. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing Complex Data in Motion at Scale with Temporal Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Traon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 29th International Conference on Software Engineering &amp; Knowledge Engineering (SEKE'17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Pittsburgh, United States. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GenPack: A Generational Scheduler for Cloud Data Centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Havet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Schiavoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Felber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Colmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IEEE International Conference on Cloud Engineering (IC2E)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vancouver, Canada. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Code Smells in iOS Apps: How do they compare to Android?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Hecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Moha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOBILESoft'17 - 4th IEEE/ACM International Conference on Mobile Software Engineering and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SecureStreams: A Reactive Middleware Framework for Secure Data Stream Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Havet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Felber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Pasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEBS'17 - The 11th ACM International Conference on Distributed and Event-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marta Patiño, Jun 2017, Barcelona, Spain. pp.124-133, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3093742.3093927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510699v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenging Anti-fragile Blockchain Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Alejandro González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Rudametkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th EuroSys Doctoral Workshop EuroDW'17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WattsKit: Software-Defined Power Monitoring of Distributed Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Colmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Felber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing (CCGrid)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Madrid, Spain. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Energy Impact of Android Smells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Carette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Adel Ait Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Hecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Moha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International IEEE Conference on Software Analysis, Evolution and Reengineering (SANER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Klagenfurt, Austria. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix Factorisation-based Calibration For Air Quality Crowd-sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dorffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly - EGU 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.EGU2017-16389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Privacy-Preserving Data Dissemination in Crowd-Sensing Middleware Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sommerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes journées francophones Mobilité et Ubiquité (UbiMob'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lorient, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Balancing Job Parallelism and Throughput in Hadoop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Křikava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFIP WG 6.1 International Conference on Distributed Applications and Interoperable Systems (DAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Heraklion, Crete, Greece. pp.129-143, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-39577-7_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining Test Repositories for Automatic Detection of UI Performance Regressions in Android Apps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bram Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Mining Software Repositories (MSR'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Austin, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproducing Context-sensitive Crashes of Mobile Apps using Crowdsourced Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bram Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM International Conference on Mobile Software Engineering and Systems (MOBILESoft'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Austin, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Empirical Study of the Performance Impacts of Android Code Smells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Hecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Moha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM International Conference on Mobile Software Engineering and Systems (MOBILESoft'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Austin, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-configuration of the Number of Concurrently Running MapReduce Jobs in a Hadoop Cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Křikava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Grenoble, France. pp.149-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Recommender System of Buggy App Checkers for App Store Moderators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd ACM International Conference on Mobile Software Engineering and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Firenze, Italy. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MobileSoft.2015.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When App Stores Listen to the Crowd to Fight Bugs in the Wild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Conference on Software Engineering (ICSE), track on New Ideas and Emerging Results (NIER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Firenze, Italy. pp.4, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSE.2015.195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01105173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking the Software Quality of Android Applications along their Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Hecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benomar Omar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Moha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Duchien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th IEEE/ACM International Conference on Automated Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Lincoln, Nebraska, United States. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process-level Power Estimation in VM-based Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Colmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mascha Kurpicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Felber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Huertas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Computer Systems (EuroSys)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Bordeaux, France. pp.14, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2741948.2741971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la consommation des systèmes logiciels sur des architectures multi-coeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Colmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastructure as Runtime Models - Towards Model-Driven Resource Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Krikava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE 18th International Conference on Model Driven Engineering Languages and Systems (MODELS'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Ottawa, Canada. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedbacks Control Loops as 1st Class Entities - The SALTY Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Engineering for Self-Adaptive Systems: Assurances (Dagstuhl Seminar 13511)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Dagstuhl, Germany. pp.12, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/DagRep.3.12.67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unit Testing of Energy Consumption of Software Libraries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium On Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Gyeongju, South Korea. pp.1200-1205, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2554850.2554932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Adaptation Mechanisms Using Control Theory Centric Architecture Models: A Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Krikava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAC - 11th International Conference on Autonomic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, USENIX, Jun 2014, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991114v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Practical Deployment of Privacy-preserving Crowd-sensing Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Haderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Primault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Middleware Posters and Demos '14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2678508.2678530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Energy Efficiency of Software Systems for Multi-Core Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Colmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Middleware 2014 Doctoral Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2684080.2684081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078822v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Multi-Cloud Configurations Using Feature Models and Ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Haderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Duchien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Multi-Cloud Applications and Federated Clouds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Prague, Czech Republic. pp.21-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Context Interpretation by Using Fuzzy Policies: The Case of Adaptive Video Streaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Provensi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Eliassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Vitenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th ACM Symposium on Applied Computing (SAC) - 8th Track on Dependable and Adaptive Distributed Systems (DADS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Coimbra, Portugal. pp.415-422</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A preliminary investigation of user incentives to leverage crowdsensing activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Haderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PerHot 2013 - 2nd International IEEE PerCom Workshop on Hot Topics in Pervasive Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, San Diego, United States. pp.199-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Deployment of Sensing Experiments in the Wild Using Smartphones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Haderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International IFIP Conference on Distributed Applications and Interoperable Systems (DAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Florence, Italy. pp.43-56, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38541-4_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting your Mobile Shopping Cart to the Internet-of-Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Petitprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Duchien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Distributed Applications and Interoperable Systems (DAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Stockholm, Sweden. pp.236-243, </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-30823-9_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid Prototyping of Domain-Specific Architecture Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International ACM SIGSOFT Symposium on Component-Based Software Engineering (CBSE'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bertinoro, Italy. pp.13-22, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2304736.2304741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Middleware Platform to Federate Complex Event Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Paraiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Hermosillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixteenth IEEE International EDOC Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Beijing, China. pp.113-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Federated Multi-Cloud PaaS Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Paraiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Haderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLOUD 2012 - 5th IEEE International Conference on Cloud Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, hawaii, United States. pp.392 - 399, </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLOUD.2012.79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00694700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Runtime Monitoring of Software Energy Hotspots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASE - The 27th IEEE/ACM International Conference on Automated Software Engineering - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Essen, Germany. pp.160-169, </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2351676.2351699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint-based Self-adaptation of Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Gamez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Fuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Duchien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Adaptive Services for Future Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Bertinoro, Italy. pp.20-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Preliminary Study of the Impact of Software Engineering on GreenIT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Workshop on Green and Sustainable Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Zurich, Switzerland. pp.21-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681560v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Feature Models to Configure Virtual Appliances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Duchien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CloudCP - 2nd International Workshop on Cloud Computing Platforms - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Bern, Switzerland. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Constraint-based Optimization and Variability to Support Continuous Self-Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Andrés Parra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Duchien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th ACM Symposium on Applied Computing (SAC'12), 7th Dependable and Adaptive Distributed Systems (DADS) Track</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Trento, Italy. pp.486-491</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00632269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campagne de collecte de données et vie privée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Haderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Nuñez del Prado Cortez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Killijian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journées du GDR CNRS GPL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Rennes, France. pp.253-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711609v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reflective Platform for Highly Adaptive Multi-Cloud Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on Adaptive and Reflective Middleware (ARM'2011) at the12th ACM/IFIP/USENIX International Middleware Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Lisbonne, Portugal. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00628643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Energy-driven Adaptations in Distributed Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Workshop on Middleware and Architectures for Autonomic and Sustainable Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Paris, France. pp.13-18, </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2034649.2034651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00600305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macchiato : vers un système de panier unique pour le e-commerce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Petitprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Duchien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00614969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FraSCAti: Adaptive and Reflective Middleware of Middleware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th ACM/IFIP/USENIX International Middleware Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptable Service Composition for Very-Large-Scale Internet of Things Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dar Kashif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhosein Taherkordi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Eliassen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Middleware Doctoral Symposium (MDS'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Lisbon, Portugal. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2093190.2093192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00635863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Engineering of Component-Based Systems-of-Systems: A Reference Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Loiret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th ACM SIGSOFT International Symposium on Component-Based Software Engineering (CBSE'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Boulder, United States. pp.61-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00577945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Healing Distributed Scheduling Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Frincu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norha Villegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Petcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hausi Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE/ACM International Symposium on Cluster, Cloud, and Grid Computing (CCGrid)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Newport Beach, CA, United States. pp.225-234, </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCGrid.2011.23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00563670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Component-based Approach for Service Distribution in Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhosein Taherkordi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Eliassen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Middleware Tools, Services and Run-Time Support for Sensor Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Bangalore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00522709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Feedback Control Loops for Self-Adaptive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russel Nzekwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International DisCoTec Workshop on Context-Aware Adaptation Mechanisms for Pervasive and Ubiquitous Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Amsterdam, Netherlands. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00485019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Pervasive and Social Communications with FraSCAti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mélisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd DisCoTec Workshop on Context-aware Adaptation Mechanisms for Pervasive and Ubiquitous Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Amsterdam, Netherlands. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00485602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RESTful Integration of Heterogeneous Devices in Pervasive Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Hermosillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhosein Taherkordi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russel Nzekwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFIP WG 6.1 International Conference on Distributed Applications and Interoperable Systems (DAIS) / Held as part of International Federated Conference on Distributed Computing Techniques (DisCoTec)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Amsterdam, Netherlands. pp.1-14, </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-13645-0_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00471922v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Heterogeneous Context Resources in Ubiquitous Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Loiret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th EUROMICRO International Conference on Software Engineering and Advanced Applications (SEAA'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Lille, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Flexible Context Stabilization Approach for Self-Adaptive Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russel Nzekwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMOREA - (PERCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Mannheim, Germany. pp.7-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00449850v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programming Sensor Networks Using REMORA Component Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhosein Taherkordi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Loiret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azadeh Abdolrazaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quan Le-Trung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE International Conference on Distributed Computing in Sensor Systems (DCOSS'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Santa Barbara, California, United States. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00471516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable Run-Time Support for Distributed Service Component Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mélisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automated Software Engineering, Tool Demonstration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Antwerp, Belgium. pp.171-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00499477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Components and Aspects Composition Planning for Ubiquitous Adaptive Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Alia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Beauvois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Davin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Eliassen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th EUROMICRO International Conference on Software Engineering and Advanced Applications (SEAA'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Lille, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00510632v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service Discovery in Ubiquitous Feedback Control Loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Carton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFIP WG 6.1 International Conference on Distributed Applications and Interoperable Systems (DAIS) / Held as part of International Federated Conference on Distributed Computing Techniques (DisCoTec)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Amsterdam, Netherlands. pp.112-125, </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-13645-0_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00471930v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Lightweight Adaptations in Context-aware Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhosein Taherkordi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quan Le-Trung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Eliassen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International COMSWARE Workshop on Context-Aware Middleware and Services (CAMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1554233.1554244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WiSeKit: A Distributed Middleware to Support Application-level Adaptation in Sensor Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhosein Taherkordi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quan Le-Trung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Eliassen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFIP International Conference on Distributed Applications and Interoperable Systems (DAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lisbon, Portugal. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02164-0_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Stable Decision-Making Middleware for Very-Large-Scale Self-Adaptive Systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russel Nzekwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BElgian-NEtherlands software eVOLution seminar (BENEVOL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Louvain-la-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00436013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Processing of Context Information with COSMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IFIP International Conference on Distributed Applications and Interoperable Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paphos, Cyprus. pp.210-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00155045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Context-Aware Transaction Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Distributed Applications and Interoperable Systems (DAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Bologna, Italy. pp.272-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Attribute-Oriented Programming to Leverage Fractal-Based Developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pessemier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pawlak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International ECOOP Workshop on Fractal Component Model (Fractal’06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Component-based Approach to Compose Transaction Standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Software Composition (SC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Austria. pp.114-130, </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11821946_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Adaptive Component-Based Transaction Commit Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Middleware Workshop on Adaptive and Reflective Middleware (ARM'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Grenoble, France, </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1101516.1101527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking the Round-Trip Latency of Various Java-Based Middleware Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Demarey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Harbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The OOPSLA 2004 Component And Middleware Performance Workshop - CMP 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contracts-based Control Integration into Software Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Křikava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rogerio de Lemos; David Garlan; Carlo Ghezzi; Holger Giese. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Engineering for Self-Adaptive Systems 3: Assurances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9640, </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, LNCS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257205v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Can Control Theory Teach Us About Assurances in Self-Adaptive Software Systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Litoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Tamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norha M. Villegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hausi Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. de Lemos; D. Garlan; C. Ghezzi; H. Giese. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Engineering for Self-Adaptive Systems 3: Assurances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9640, </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, LNCS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cloud-based Infrastructure for Crowdsourcing Data from Mobile Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Haderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Paraiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wenjun Wu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cloud-based Software Crowdsourcing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.243-265, 2015, 978-3-662-47011-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RESTful Service Development for Resource-constrained Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhosein Taherkordi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Eliassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Erik Wilde and Cesare Pautasso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REST: From Research to Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.221-236, 2011, 978-1-4419-8302-2. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4419-8303-9_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00563683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling Context-Aware Web Services: A Middleware Approach for Ubiquitous Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chabridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael Sheng and Jian Yu and Schahram Dustdar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enabling Context-Aware Web Services: Methods, Architectures, and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapman and Hall/CRC, pp.113-135, 2010, 9781439809853</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00414070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId447"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Romain Rouvoy </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités – Université de Lille (UMR CNRS CRIStAL) & Inria </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">romain-rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1771-8791</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">111762146</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rouvoy_r_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CINERGY: Deterministic Power Monitoring for Carbon Accounting in the Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Coti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Dias de Assunção</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Cloud Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCC.2026.3674370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOT: Dynamic Knob Selection and Online Sampling for Automated Database Tuning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yifan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debabrota Basu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the VLDB Endowment (PVLDB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 19 (4), pp.589-602. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14778/3785297.3785302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Consumption of Web Applications: Measurement Challenges in Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louay Khrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Shatnawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Verhaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubou Thiam Niang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, Special Issue on Green Clean Software Sustainability, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MS.2025.3641504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388914v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">xPUE: Extending Power Usage Effectiveness Metrics for Cloud Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fieni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Sustainable Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSUSC.2025.3549687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTACT: Compact Storage of Data Streams in Mobile Devices to Unlock User Privacy at the Edge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Raes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Luxey-Bitri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Internet Services and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.372-387. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5753/jisa.2025.5242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PmForecast: Leveraging Temporal LSTM to Deliver In situ Air Quality Predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Rahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Crumeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Allegri-Martiny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Taherkordi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31 (39), pp.51760-51773. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-024-34623-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ScroogeVM: Boosting Cloud Resource Utilization with Dynamic Oversubscription</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Sustainable Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSUSC.2024.3369333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can We Spot Energy Regressions using Developers Tests?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Danglot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Rémy Falleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empirical Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 29 (121), </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10664-023-10429-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PowerAPI: A Python framework for building software-defined power meters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fieni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Romero Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Open Source Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (98), pp.6670. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21105/joss.06670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TS-Pothole: Automated Imputation of Missing Values in Univariate Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brell Sanwouo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00521-024-10391-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chasse au gaspillage dans le cloud et les data centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ledoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking Bad: Quantifying the Addiction of Web Elements to JavaScript</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laperdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Internet Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (1), pp.1-28. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3579846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ERRATUM: Leveraging Flexible Tree Matching to Repair Broken Locators in Web Automation Scripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pawlak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Software Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 144, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.infsof.2021.106754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering the Diversity of Exploratory Testing in Web Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Rémy Falleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Software Testing, Verification and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (5), </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/stvr.1827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Android Code Smells: From Introduction to Refactoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Moha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 177, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jss.2021.110964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowering Mobile Crowdsourcing Apps with User Privacy Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhdar Meftah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.15. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpdc.2020.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception and deployment of the APOLLINE sensor network for IAQ monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redha Kassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Verbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Assy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, IOP Conference Series: Materials Science and Engineering, 609, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899x/609/4/042026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GreyCat: Efficient What-If Analytics for Data in Motion at Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Moawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Traon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 83, pp.101-117. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.is.2019.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Next 700 CPU Power Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Colmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mascha Kurpicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Sobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Felber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 144, pp.382-396. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jss.2018.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827132v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">App Store 2.0: From Crowdsourced Information to Actionable Feedback in Mobile Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bram Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Maalej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, IEEE Software - Theme Issue on Crowdsourcing for Software Engineering, 34, pp.81-89. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MS.2017.46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Energy Hotspots in Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automated Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22, pp.291-332. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10515-014-0171-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APISENSE: Crowd-Sensing Made Easy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Haderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Special theme: Mobile Computing, 93, pp.28-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Middleware Approaches for Energy Management in Distributed Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43 (9), pp.1071-1100. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/spe.2139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PowerAPI: A Software Library to Monitor the Energy Consumed at the Process-Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Special Theme: Smart Energy Systems, 92, pp.43-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le capteur, c'est vous !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Haderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Charneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassili Rivron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Usine Nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3353, pp.74-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using fuzzy policies to improve context interpretation in adaptive systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Provensi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Eliassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Vitenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGAPP applied computing review : a publication of the Special Interest Group on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (3), pp.26-37. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2537728.2537731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of energy measurement approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operating Systems Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47 (3), pp.42-49. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2553070.2553077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912996v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DigiHome Service-Oriented Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Hermosillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhosein Taherkordi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russel Nzekwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Special Issue: Distributed Applications and Interoperable Systems (Extended Papers from DAIS'10), 43 (10), pp.1143-1239. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/spe.1125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00563678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer la consommation en énergie des logiciels avec précision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">01 Business &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatique : Des logiciels mis au vert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J'innove en Nord-Pas de Calais, le magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Sensor Network Reprogramming via In-situ Reconfigurable Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhosein Taherkordi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Loiret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Eliassen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Sensor Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (2), pp.1-37. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2422966.2422971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Component-Based Middleware Platform for Reconfigurable Service-Oriented Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Schiavoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42 (5), pp.559-583. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/spe.1077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00567442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Component-based Approach for Programming, Composing and Tuning Sensor Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhosein Taherkordi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Loiret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Eliassen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Computer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 54 (2), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/comjnl/bxq102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00563687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Aspect-Oriented Framework for Weaving Domain-Specific Concerns into Component-Based Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Loiret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Sénéchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Universal Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Special Issue on Software Components, Architectures and Reuse, 17 (5), pp.742-776. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3217/jucs-017-05-0742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00521432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An SCA-based approach for Social and Pervasive Communications in Home Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mélisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Annals of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (1), pp.151-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00607404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Component-Based Software Engineering with Fraclet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Special Issue on Software Components -- The Fractal Initiative, 64 (1-2), </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-008-0072-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COSMOS : composition de noeuds de contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (9-10), pp.1189-1224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00330574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Architecture Patterns for a Context-Processing Middleware Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Distributed Systems Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (6), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MDSO.2008.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00286616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (125)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pimp My LLM: Leveraging Variability Modeling to Tune Inference Hyperparameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Zine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EASE'26 - 30th International Conference on Evaluation and Assessment in Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can We Spot Energy Regressions Using Developers' Tests? An Industrial Replication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louay Khrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Shatnawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPC 2026 - International Conference on Program Comprehension</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Rio de Janeiro, Brazil. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3794763.3798169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-Efficient Right-Sizing of Kafka-like Message Brokers for IoT Workloads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Govind KP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPE 2026 - 17th ACM/SPEC International Conference on Performance Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM; SPEC, May 2026, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3777884.3797015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GANSec: Enhancing Supervised Wireless Anomaly Detection Robustness through Tailored Conditional GAN Augmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiali Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuo Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Brighente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESORICS 2025 - 30th European Symposium on Research in Computer Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEMO: REST-Q -A Framework to Assess Energy Consumption in Web Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ostap Kilbasovych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkis Djeffal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC2E 2025 - IEEE International Conference on Cloud Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2025, Rennes, France. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IC2E65552.2025.00020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Enforcement of Cookie Notices across Continents: An Empirical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Intumwayase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laperdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WPES 2025 - Workshop on Privacy in the Electronic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Taipei, Taiwan. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3733802.3764052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Power Usage Effectiveness in Serverless Computing Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Andrei da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Nathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kellian Leveque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Workshop on Serverless Computing (WoSC11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Nashville, United States. pp.7-13, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3774899.3775012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Faster Isn't Greener: The Hidden Costs of LLM-Based Code Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Coignion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASE'25 - 40th International Conference on Automated Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05227453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GT-LSTM: Integrating High-Resolution Particulate Matter Data for Urban Air Quality Forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Rahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Crumeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Martiny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAIS 2025 - 25th International Conference on Distributed Applications and Interoperable Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, Jun 2025, Lille, France. pp.84-101, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-95728-4_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Performance of Configurable Software Systems: the JHipster Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édouard Guégain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bonvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EASE'25 - 29th International Conference on Evaluation and Assessment in Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Istanbul, Turkey. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003699v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LLM-based Co-Evolution of Configurable Software Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Zine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPLC'25 - 29th ACM International Systems and Software Product Line Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, A Coruña, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AndroWatts: Unpacking the Power Consumption of Mobile Device's Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édouard Guégain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Raes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Chachignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOBILESoft'25 - 12th International Conference on Mobile Software Engineering and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CINERGY: Reasoning over the Worst Case Power Consumption of Cloud Virtual Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Coti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Dias de Assunção</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCGRID 2025: International Symposium on Cluster, Cloud and Grid Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Tromso, Norway, Norway. pp.586-589, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCGRID64434.2025.00024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venice: eschewing the cloud by leveraging local communication channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Raes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Luxey-Bitri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT4S 2024 - International Conference on Information and Communications Technology for Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and Opportunities in Automating DBMS: A Qualitative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yifan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASE '24: 39th IEEE/ACM International Conference on Automated Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Sacramento - Californie, United States. pp.2013-2023, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3691620.3695264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SLACKVM: Packing Virtual Machines in Oversubscribed Cloud Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 CLUSTER - IEEE International Conference on Cluster Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Kobe, Japan. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLUSTER59578.2024.00024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Uncertainties in ICT Services Life Cycle Assessment using Fuzzy Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édouard Guégain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Rahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT4S'24 - 10th International Conference on ICT for Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stockhlom, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04532041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Performance Study of LLM-Generated Code on Leetcode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Coignion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EASE'24 - 28th International Conference on Evaluation and Assessment in Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Salerno, Italy. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3661167.3661221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Performance-Energy Tradeoffs of Object-Relational Mapping Frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bonvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SANER'24 - 31th IEEE International Conference on Software Analysis, Evolution and Reengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Rovaniemi, Finland. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401643v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SweetspotVM: Oversubscribing CPU without Sacrificing VM Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCGrid'24: 24th IEEE/ACM international Symposium on Cluster, Cloud and Internet Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Philadelphia, United States. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCGrid59990.2024.00026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04454043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact Storage of Data Streams in Mobile Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Raes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Luxey-Bitri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IFIP International Conference on Distributed Applications and Interoperable Systems (DAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Groningen, Netherlands. pp.45-61, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-62638-8_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969154v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BoaviztAPI: a bottom-up model to assess the environmental impacts of cloud services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ekchajzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fourboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HotCarbon'24 - 3rd Workshop on Sustainable Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Santa Cruz, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621947v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UA-Radar: Exploring the Impact of User Agents on the Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Intumwayase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laperdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WPES '23: 22nd Workshop on Privacy in the Electronic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Copenhagen, Denmark. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3603216.3624958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the Energy Consumption of Stream Processing Engines in the Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Govind KP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC2E 2023 - 11th IEEE International Conference on Cloud Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2023, Boston (MA), United States. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CloudFactory: An Open Toolkit to Generate Production-like Workloads for Cloud Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC2E 2023 - 11th IEEE International Conference on Cloud Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Boston, Massachusetts, United States. pp.11, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IC2E59103.2023.00017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering the Environmental Impact of Software Life Cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Penhoat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information and Communications Technology for Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JSRehab: Weaning Common Web Interface Components from JavaScript Addiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laperdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWW '22: Companion Proceedings of the Web Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3487553.3524227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DRAWNAPART: A Device Identification Technique based on Remote GPU Fingerprinting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomer Laor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naif Mehanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Durey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaly Dyadyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laperdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network and Distributed System Security Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14722/ndss.2022.24093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling Dynamic Virtual Frequency Scaling for Virtual Machines in the Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Cadorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the the IEEE Cluster Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tales from the Code #2: A Detailed Assessment of Code Refactoring's Impact on Energy Consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Ournani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Penhoat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSOFT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual Event, France. pp.94-116, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-11513-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Impact of Java Virtual Machines on Energy Consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Ournani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chakib Belgaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Penhoat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th ACM/IEEE International Symposium on Empirical Software Engineering and Measurement (ESEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tales from the Code #1: The Effective Impact of Code Refactorings on Software Energy Consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Ournani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Penhoat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSOFT 2021 - 16th International Conference on Software Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing the Energy Consumption of Java I/O Libraries and Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Ournani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Penhoat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSME 2021 - 37th International Conference on Software Maintenance and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Luxembourg / Virtual, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SELFWATTS: On-the-fly Selection of Performance Events to Optimize Software-defined Power Meters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fieni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCGRID 2021 - 21th IEEE/ACM International Symposium on Cluster, Cloud and Internet Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Melbourne, Australia. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCGrid51090.2021.00042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173410v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FP-Redemption: Studying Browser Fingerprinting Adoption for the Sake of Web Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Durey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laperdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Rudametkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the Detection of Intrusions and Malware &amp; Vulnerability Assessment (DIMVA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Reducing the Energy Consumption of Software Product Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édouard Guégain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPLC'21: 25th ACM International Systems and Software Product Line Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Leicester, United Kingdom. pp.89-99, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3461001.3471142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déjà vu: Abusing Browser Cache Headers to Identify and Track Online Users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laperdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Rudametkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PETS 2021 - The 21th International Symposium on Privacy Enhancing Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Reducing the Energy Consumption of Software: From Hurdles to Requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Ournani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Penhoat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESEM 2020 - ACM/IEEE International Symposium on Empirical Software Engineering and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Bari, Italy. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3382494.3410678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SmartWatts: Self-Calibrating Software-Defined Power Meter for Containers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fieni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCGRID 2020 - 20th IEEE/ACM International Symposium on Cluster, Cloud and Internet Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Melbourne, Australia. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCGrid49817.2020.00-45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Budgeting of Big Data Applications in Container-based Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonatan Enes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fieni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto R Expósito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Tourino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Cluster 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Kobe, Japan. pp.281-287, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLUSTER49012.2020.00038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don’t count me out: On the relevance of IP addresses in the tracking ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laperdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Rudametkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Web Conference 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Tapeï, Taiwan. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3366423.3380161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing Privacy-preserving User Contexts with IndoorHash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhdar Meftah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAIS 2020 - 20th IFIP International Conference on Distributed Applications and Interoperable Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Valletta, Malta. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-50323-9_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering the Diversity of Exploratory Testing in Web Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Rémy Falleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICST 2020 - IEEE International Conference on Software Testing, Verification and Validation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Porto, Portugal. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICST46399.2020.00026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taming Energy Consumption Variations in Systems Benchmarking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Ournani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chakib Belgaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Penhoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPE'2020 - 11th ACM/SPEC International Conference on Performance Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Edmonton, Canada. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3358960.3379142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FP-Crawlers: Studying the Resilience of Browser Fingerprinting to Block Crawlers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Rudametkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MADWeb'20 - NDSS Workshop on Measurements, Attacks, and Defenses for the Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14722/ndss.2020.23xxx⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOUGERE: User-Centric Location Privacy in Mobile Crowdsourcing Apps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhdar Meftah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAIS 2019 - 19th IFIP International Conference on Distributed Applications and Interoperable Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Kongens Lyngby, Denmark. pp.116-132, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-22496-7_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AccessiLeaks: Investigating Privacy Leaks Exposed by the Android Accessibility Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Naseri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataniel P. Borges Jr.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PETS 2019 - The 19th Privacy Enhancing Technologies Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception and deployment of the Apolline sensor network for IAQ monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redha Kassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Verbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Assy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X IAQVEC 2019 - 10th international conference on Indoor Air Quality, Ventilation and Energy Conservation in Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Bari, Italy. 042026, 6 p., </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899X/609/4/042026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline: le réseau lillois de mini-capteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redha Kassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Delegove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Loisil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national capteurs et sciences participatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Survival of Android Code Smells in the Wild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Moha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOBILESoft 2019 - 6th IEEE/ACM International Conference on Mobile Software Engineering and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rise of Android Code Smells: Who Is to Blame?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Moha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSR 2019 - Proceedings of the 16th International Conference on Mining Software Repositories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing Nearby Peer-to-Peer Mobile Apps at Large</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhdar Meftah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOBILESoft 2019 - 6th IEEE/ACM International Conference on Mobile Software Engineering and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Sustainable Software Infrastructures for Data-Intensive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fieni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroDW 2018 - 12th EuroSys Doctoral Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Adopting Linters to Deal with Performance Concerns in Android Apps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASE18 - Proceedings of the 33rd IEEE/ACM International Conference on Automated Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3238147.3238197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FP-Scanner: The Privacy Implications of Browser Fingerprint Inconsistencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laperdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Rudametkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 27th USENIX Security Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FP-STALKER: Tracking Browser Fingerprint Evolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laperdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Rudametkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE S&amp;P 2018 - 39th IEEE Symposium on Security and Privacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, San Francisco, United States. pp.728-741, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SP.2018.00008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FP-TESTER: Automated Testing of Browser Fingerprint Resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Rudametkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWPE 2018 - 4th International Workshop on Privacy Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, London, United Kingdom. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AndroFleet: Testing WiFi Peer-to-Peer Mobile Apps in the Large</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhdar Meftah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASE 2017 - 32nd IEEE/ACM International Conference on Automated Software Engineering </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Urbana-Champaign, Illinois, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadoop-Benchmark: Rapid Prototyping and Evaluation of Self-Adaptive Behaviors in Hadoop Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Krikava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Software Engineering for Adaptive and Self-Managing Systems (SEAMS'17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Buenos Aires, Argentina. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01475635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CloudGC: Recycling Idle Virtual Machines in the Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahya Al-Dhuraibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Paraiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IEEE International Conference on Cloud Engineering (IC2E)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vancouver, Canada. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing Complex Data in Motion at Scale with Temporal Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Traon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 29th International Conference on Software Engineering &amp; Knowledge Engineering (SEKE'17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Pittsburgh, United States. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GenPack: A Generational Scheduler for Cloud Data Centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Havet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Schiavoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Felber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Colmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IEEE International Conference on Cloud Engineering (IC2E)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vancouver, Canada. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WattsKit: Software-Defined Power Monitoring of Distributed Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Colmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Felber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing (CCGrid)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Madrid, Spain. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenging Anti-fragile Blockchain Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Alejandro González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Rudametkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th EuroSys Doctoral Workshop EuroDW'17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Code Smells in iOS Apps: How do they compare to Android?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Hecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Moha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOBILESoft'17 - 4th IEEE/ACM International Conference on Mobile Software Engineering and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SecureStreams: A Reactive Middleware Framework for Secure Data Stream Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Havet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Felber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Pasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEBS'17 - The 11th ACM International Conference on Distributed and Event-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marta Patiño, Jun 2017, Barcelona, Spain. pp.124-133, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3093742.3093927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510699v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Energy Impact of Android Smells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Carette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Adel Ait Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Hecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Moha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International IEEE Conference on Software Analysis, Evolution and Reengineering (SANER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Klagenfurt, Austria. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix Factorisation-based Calibration For Air Quality Crowd-sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dorffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly - EGU 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.EGU2017-16389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining Test Repositories for Automatic Detection of UI Performance Regressions in Android Apps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bram Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Mining Software Repositories (MSR'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Austin, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Privacy-Preserving Data Dissemination in Crowd-Sensing Middleware Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sommerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes journées francophones Mobilité et Ubiquité (UbiMob'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lorient, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Balancing Job Parallelism and Throughput in Hadoop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Křikava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFIP WG 6.1 International Conference on Distributed Applications and Interoperable Systems (DAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Heraklion, Crete, Greece. pp.129-143, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-39577-7_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproducing Context-sensitive Crashes of Mobile Apps using Crowdsourced Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bram Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM International Conference on Mobile Software Engineering and Systems (MOBILESoft'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Austin, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Empirical Study of the Performance Impacts of Android Code Smells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Hecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Moha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM International Conference on Mobile Software Engineering and Systems (MOBILESoft'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Austin, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-configuration of the Number of Concurrently Running MapReduce Jobs in a Hadoop Cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Křikava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Grenoble, France. pp.149-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Recommender System of Buggy App Checkers for App Store Moderators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd ACM International Conference on Mobile Software Engineering and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Firenze, Italy. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MobileSoft.2015.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process-level Power Estimation in VM-based Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Colmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mascha Kurpicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Felber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Huertas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Computer Systems (EuroSys)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Bordeaux, France. pp.14, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2741948.2741971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When App Stores Listen to the Crowd to Fight Bugs in the Wild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Conference on Software Engineering (ICSE), track on New Ideas and Emerging Results (NIER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Firenze, Italy. pp.4, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSE.2015.195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01105173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking the Software Quality of Android Applications along their Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Hecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benomar Omar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Moha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Duchien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th IEEE/ACM International Conference on Automated Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Lincoln, Nebraska, United States. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la consommation des systèmes logiciels sur des architectures multi-coeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Colmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastructure as Runtime Models - Towards Model-Driven Resource Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Krikava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE 18th International Conference on Model Driven Engineering Languages and Systems (MODELS'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Ottawa, Canada. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedbacks Control Loops as 1st Class Entities - The SALTY Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Engineering for Self-Adaptive Systems: Assurances (Dagstuhl Seminar 13511)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Dagstuhl, Germany. pp.12, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/DagRep.3.12.67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unit Testing of Energy Consumption of Software Libraries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium On Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Gyeongju, South Korea. pp.1200-1205, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2554850.2554932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Adaptation Mechanisms Using Control Theory Centric Architecture Models: A Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Krikava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAC - 11th International Conference on Autonomic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, USENIX, Jun 2014, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991114v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Practical Deployment of Privacy-preserving Crowd-sensing Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Haderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Primault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Middleware Posters and Demos '14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2678508.2678530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Energy Efficiency of Software Systems for Multi-Core Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Colmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Middleware 2014 Doctoral Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2684080.2684081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078822v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A preliminary investigation of user incentives to leverage crowdsensing activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Haderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PerHot 2013 - 2nd International IEEE PerCom Workshop on Hot Topics in Pervasive Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, San Diego, United States. pp.199-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Multi-Cloud Configurations Using Feature Models and Ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Haderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Duchien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Multi-Cloud Applications and Federated Clouds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Prague, Czech Republic. pp.21-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Context Interpretation by Using Fuzzy Policies: The Case of Adaptive Video Streaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Provensi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Eliassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Vitenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th ACM Symposium on Applied Computing (SAC) - 8th Track on Dependable and Adaptive Distributed Systems (DADS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Coimbra, Portugal. pp.415-422</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Deployment of Sensing Experiments in the Wild Using Smartphones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Haderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International IFIP Conference on Distributed Applications and Interoperable Systems (DAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Florence, Italy. pp.43-56, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38541-4_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting your Mobile Shopping Cart to the Internet-of-Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Petitprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Duchien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Distributed Applications and Interoperable Systems (DAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Stockholm, Sweden. pp.236-243, </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-30823-9_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid Prototyping of Domain-Specific Architecture Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International ACM SIGSOFT Symposium on Component-Based Software Engineering (CBSE'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bertinoro, Italy. pp.13-22, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2304736.2304741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Middleware Platform to Federate Complex Event Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Paraiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Hermosillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixteenth IEEE International EDOC Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Beijing, China. pp.113-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Federated Multi-Cloud PaaS Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Paraiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Haderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLOUD 2012 - 5th IEEE International Conference on Cloud Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, hawaii, United States. pp.392 - 399, </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLOUD.2012.79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00694700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Runtime Monitoring of Software Energy Hotspots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASE - The 27th IEEE/ACM International Conference on Automated Software Engineering - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Essen, Germany. pp.160-169, </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2351676.2351699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Preliminary Study of the Impact of Software Engineering on GreenIT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Workshop on Green and Sustainable Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Zurich, Switzerland. pp.21-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681560v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint-based Self-adaptation of Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Gamez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Fuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Duchien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Adaptive Services for Future Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Bertinoro, Italy. pp.20-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Feature Models to Configure Virtual Appliances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Duchien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CloudCP - 2nd International Workshop on Cloud Computing Platforms - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Bern, Switzerland. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Constraint-based Optimization and Variability to Support Continuous Self-Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Andrés Parra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Duchien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th ACM Symposium on Applied Computing (SAC'12), 7th Dependable and Adaptive Distributed Systems (DADS) Track</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Trento, Italy. pp.486-491</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00632269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campagne de collecte de données et vie privée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Haderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Nuñez del Prado Cortez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Killijian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journées du GDR CNRS GPL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Rennes, France. pp.253-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711609v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reflective Platform for Highly Adaptive Multi-Cloud Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on Adaptive and Reflective Middleware (ARM'2011) at the12th ACM/IFIP/USENIX International Middleware Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Lisbonne, Portugal. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00628643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Energy-driven Adaptations in Distributed Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Workshop on Middleware and Architectures for Autonomic and Sustainable Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Paris, France. pp.13-18, </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2034649.2034651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00600305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macchiato : vers un système de panier unique pour le e-commerce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Petitprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Duchien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00614969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Healing Distributed Scheduling Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Frincu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norha Villegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Petcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hausi Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE/ACM International Symposium on Cluster, Cloud, and Grid Computing (CCGrid)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Newport Beach, CA, United States. pp.225-234, </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCGrid.2011.23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00563670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FraSCAti: Adaptive and Reflective Middleware of Middleware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th ACM/IFIP/USENIX International Middleware Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptable Service Composition for Very-Large-Scale Internet of Things Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dar Kashif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhosein Taherkordi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Eliassen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Middleware Doctoral Symposium (MDS'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Lisbon, Portugal. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2093190.2093192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00635863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Engineering of Component-Based Systems-of-Systems: A Reference Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Loiret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th ACM SIGSOFT International Symposium on Component-Based Software Engineering (CBSE'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Boulder, United States. pp.61-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00577945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Component-based Approach for Service Distribution in Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhosein Taherkordi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Eliassen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Middleware Tools, Services and Run-Time Support for Sensor Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Bangalore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00522709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Feedback Control Loops for Self-Adaptive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russel Nzekwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International DisCoTec Workshop on Context-Aware Adaptation Mechanisms for Pervasive and Ubiquitous Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Amsterdam, Netherlands. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00485019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Pervasive and Social Communications with FraSCAti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mélisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd DisCoTec Workshop on Context-aware Adaptation Mechanisms for Pervasive and Ubiquitous Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Amsterdam, Netherlands. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00485602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Flexible Context Stabilization Approach for Self-Adaptive Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russel Nzekwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMOREA - (PERCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Mannheim, Germany. pp.7-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00449850v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Heterogeneous Context Resources in Ubiquitous Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Loiret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th EUROMICRO International Conference on Software Engineering and Advanced Applications (SEAA'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Lille, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RESTful Integration of Heterogeneous Devices in Pervasive Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Hermosillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhosein Taherkordi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russel Nzekwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFIP WG 6.1 International Conference on Distributed Applications and Interoperable Systems (DAIS) / Held as part of International Federated Conference on Distributed Computing Techniques (DisCoTec)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Amsterdam, Netherlands. pp.1-14, </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-13645-0_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00471922v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programming Sensor Networks Using REMORA Component Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhosein Taherkordi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Loiret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azadeh Abdolrazaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quan Le-Trung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE International Conference on Distributed Computing in Sensor Systems (DCOSS'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Santa Barbara, California, United States. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00471516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable Run-Time Support for Distributed Service Component Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mélisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automated Software Engineering, Tool Demonstration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Antwerp, Belgium. pp.171-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00499477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service Discovery in Ubiquitous Feedback Control Loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Carton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFIP WG 6.1 International Conference on Distributed Applications and Interoperable Systems (DAIS) / Held as part of International Federated Conference on Distributed Computing Techniques (DisCoTec)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Amsterdam, Netherlands. pp.112-125, </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-13645-0_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00471930v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Components and Aspects Composition Planning for Ubiquitous Adaptive Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Alia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Beauvois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Davin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Eliassen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th EUROMICRO International Conference on Software Engineering and Advanced Applications (SEAA'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Lille, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00510632v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WiSeKit: A Distributed Middleware to Support Application-level Adaptation in Sensor Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhosein Taherkordi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quan Le-Trung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Eliassen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFIP International Conference on Distributed Applications and Interoperable Systems (DAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lisbon, Portugal. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02164-0_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Lightweight Adaptations in Context-aware Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhosein Taherkordi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quan Le-Trung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Eliassen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International COMSWARE Workshop on Context-Aware Middleware and Services (CAMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1554233.1554244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Stable Decision-Making Middleware for Very-Large-Scale Self-Adaptive Systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russel Nzekwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BElgian-NEtherlands software eVOLution seminar (BENEVOL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Louvain-la-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00436013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Processing of Context Information with COSMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IFIP International Conference on Distributed Applications and Interoperable Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paphos, Cyprus. pp.210-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00155045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Context-Aware Transaction Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Distributed Applications and Interoperable Systems (DAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Bologna, Italy. pp.272-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Attribute-Oriented Programming to Leverage Fractal-Based Developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pessemier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pawlak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International ECOOP Workshop on Fractal Component Model (Fractal’06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Component-based Approach to Compose Transaction Standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Software Composition (SC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Austria. pp.114-130, </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11821946_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Adaptive Component-Based Transaction Commit Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Middleware Workshop on Adaptive and Reflective Middleware (ARM'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Grenoble, France, </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1101516.1101527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking the Round-Trip Latency of Various Java-Based Middleware Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Demarey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Harbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The OOPSLA 2004 Component And Middleware Performance Workshop - CMP 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contracts-based Control Integration into Software Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Křikava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rogerio de Lemos; David Garlan; Carlo Ghezzi; Holger Giese. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Engineering for Self-Adaptive Systems 3: Assurances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9640, </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, LNCS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257205v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Can Control Theory Teach Us About Assurances in Self-Adaptive Software Systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Litoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Tamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norha M. Villegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hausi Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. de Lemos; D. Garlan; C. Ghezzi; H. Giese. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Engineering for Self-Adaptive Systems 3: Assurances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9640, </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, LNCS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cloud-based Infrastructure for Crowdsourcing Data from Mobile Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Haderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Paraiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wenjun Wu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cloud-based Software Crowdsourcing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.243-265, 2015, 978-3-662-47011-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RESTful Service Development for Resource-constrained Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhosein Taherkordi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Eliassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Erik Wilde and Cesare Pautasso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REST: From Research to Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.221-236, 2011, 978-1-4419-8302-2. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4419-8303-9_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00563683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling Context-Aware Web Services: A Middleware Approach for Ubiquitous Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chabridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael Sheng and Jian Yu and Schahram Dustdar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enabling Context-Aware Web Services: Methods, Architectures, and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapman and Hall/CRC, pp.113-135, 2010, 9781439809853</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00414070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId447"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3EC1AF3A"/>
+    <w:nsid w:val="93A84F4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-rouvoy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1771-8791" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111762146" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/rouvoy_r_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551692v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Coti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Dias de Assun&#231;&#227;o" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCC.2026.3674370" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553733v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifan Wang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debabrota Basu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourhis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Royer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/3785297.3785302" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05388914v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louay Khrouf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Shatnawi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Verhaeghe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubou Thiam Niang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MS.2025.3641504" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980997v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fieni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Seinturier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSUSC.2025.3549687" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126130v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Raes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ruas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Luxey-Bitri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5753/jisa.2025.5242" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847894v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Rahmani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Crumeyrolle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Allegri-Martiny" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Taherkordi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-34623-w" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601379v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Romero Acero" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rust" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.06670" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286574v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Danglot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Falleri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10664-023-10429-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466538v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ledoux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSUSC.2024.3369333" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703773v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brell Sanwouo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Quinton" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-024-10391-z" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04168662v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936503v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fouquet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laperdrix" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3579846" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03536908v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leveau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blanc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent R&#233;veill&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stvr.1827" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03377001v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Brisset" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Pawlak" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2021.106754" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03182277v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Habchi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Moha" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2021.110964" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02910246v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Meftah" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chrisment" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2020.07.011" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02059882v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hartmann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fouquet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaad Moawad" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Traon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2019.03.004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02335598v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hanoune" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redha Kassi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Verbeke" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Assy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clavier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/609/4/042026" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827132v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Colmant" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mascha Kurpicz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Sobe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Felber" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2018.07.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01406422v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a G&#243;mez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Adams" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Maalej" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Monperrus" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MS.2017.46" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01069142v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Noureddine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10515-014-0171-1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563678v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Romero" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hermosillo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhosein Taherkordi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russel Nzekwa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.1125" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00912996v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2553070.2553077" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772454v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bourdon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00910722v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Haderer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ribeiro" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Charneau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassili Rivron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00880319v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Provensi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Eliassen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Vitenberg" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2537728.2537731" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804113v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00711605v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.2139" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772461v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00914677v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00658748v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Loiret" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2422966.2422971" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567442v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Merle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Schiavoni" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.1077" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00521432v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/jucs-017-05-0742" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00607404v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M&#233;lisson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563687v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxq102" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429714v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-008-0072-z" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00330574v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Conan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00286616v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDSO.2008.17" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567430v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Zine" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527295v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3794763.3798169" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05512966v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Govind KP" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3777884.3797015" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137717v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiali Xu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Wang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Loscri" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Brighente" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Conti" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149329v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Martiny" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-95728-4_5" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375447v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Andrei da Silva" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Nathan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kellian Leveque" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3774899.3775012" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331866v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ostap Kilbasovych" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkis Djeffal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC2E65552.2025.00020" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227453v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Coignion" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315594v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Intumwayase" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Fouad" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3733802.3764052" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090995v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003699v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Gu&#233;gain" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bonvoisin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Acher" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928609v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Chachignot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981001v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID64434.2025.00024" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576743v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Frey" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ta&#239;ani" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636648v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER59578.2024.00024" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771192v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3691620.3695264" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532041v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Simon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Rahier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525620v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3661167.3661221" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04401643v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454043v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid59990.2024.00026" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04969154v4" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62638-8_4" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621947v4" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ekchajzer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Berthelot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fourboul" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rince" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271971v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3603216.3624958" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04168667v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC2E59103.2023.00017" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04164074v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04082263v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Penhoat" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03741013v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Cadorel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03526240v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomer Laor" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naif Mehanna" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Durey" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Dyadyuk" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14722/ndss.2022.24093" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604674v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3487553.3524227" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774328v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Ournani" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Penhoat" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11513-4" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03275286v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Chakib Belgaid" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202437v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03173410v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid51090.2021.00042" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03269129v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212726v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Rudametkin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03269168v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3461001.3471142" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03017222v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikas Mishra" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02435622v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vastel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3366423.3380161" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02904300v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Enes" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto R Exp&#243;sito" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Tourino" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER49012.2020.00038" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02892900v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3382494.3410678" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02470128v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid49817.2020.00-45" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02541391v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50323-9_2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02398969v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICST46399.2020.00026" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02403379v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3358960.3379142" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02441653v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14722/ndss.2020.23xxx" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02121311v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22496-7_8" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01929049v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Naseri" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataniel P. Borges Jr." TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Zeller" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375413v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Delegove" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Loisil" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375414v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/609/4/042026" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02059097v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02054788v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02059088v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01784225v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01652021v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SP.2018.00008" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01829135v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3238147.3238197" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01820197v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01717158v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01574466v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gomez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01475635v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Zhang" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Krikava" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01403488v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Al-Dhuraibi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawaz Paraiso" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01511636v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fouquet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jimenez" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01403486v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Havet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01471294v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Hecht" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01510699v2" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Pires" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Pasin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3093742.3093927" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01653986v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Alejandro Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01439889v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01403485v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Carette" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Adel Ait Younes" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495581v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dorffer" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Puigt" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Delmaire" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Roussel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01332588v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sommerard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01294834v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip K&#345;ikava" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39577-7_11" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01280784v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276926v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276904v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01143157v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01117376v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MobileSoft.2015.8" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01105173v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Martinez" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSE.2015.195" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178734v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benomar Omar" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Duchien" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01130030v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Huertas" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2741948.2741971" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01171696v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178730v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00968398v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/DagRep.3.12.67" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00912613v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2554850.2554932" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00991114v2" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095787v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Primault" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Raveneau" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2678508.2678530" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01078822v2" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2684080.2684081" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00801702v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00799136v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00783873v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804114v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38541-4_4" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684780v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Petitprez" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30823-9_21" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690607v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2304736.2304741" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00700883v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00694700v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLOUD.2012.79" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00715331v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2351676.2351699" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739236v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gamez" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Fuentes" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00681560v3" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00674379v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00632269v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Andr&#233;s Parra" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mosser" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00711609v2" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Nu&#241;ez del Prado Cortez" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier Killijian" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roy" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00628643v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600305v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2034649.2034651" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614969v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650608v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00635863v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar Kashif" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2093190.2093192" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00577945v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563670v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Frincu" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norha Villegas" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Petcu" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hausi Muller" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid.2011.23" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522709v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00485019v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00485602v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00471922v2" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13645-0_1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484838v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00449850v2" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471516v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Abdolrazaghi" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Le-Trung" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00499477v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510632v2" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Alia" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Beauvois" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Davin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00471930v2" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carton" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13645-0_9" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429708v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1554233.1554244" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429704v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02164-0_4" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436013v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00155045v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415847v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Serrano-Alvarado" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01353552v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pessemier" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482480v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11821946_8" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NR8D6TMS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001169v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1101516.1101527" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03652721v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demarey" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Harbonnier" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01257205v2" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dagstuhl.de/en/program/calendar/semhp/?semnr=13511" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01281063v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Litoiu" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Shaw" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Tamura" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norha M. Villegas" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hausi M&#252;ller" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022816v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563683v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-8303-9_9" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00414070v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chabridon" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-rouvoy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1771-8791" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111762146" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/rouvoy_r_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551692v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Coti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Dias de Assun&#231;&#227;o" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCC.2026.3674370" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553733v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifan Wang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debabrota Basu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourhis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Royer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/3785297.3785302" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05388914v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louay Khrouf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Shatnawi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Verhaeghe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubou Thiam Niang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MS.2025.3641504" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980997v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fieni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Seinturier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSUSC.2025.3549687" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126130v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Raes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ruas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Luxey-Bitri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5753/jisa.2025.5242" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847894v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Rahmani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Crumeyrolle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Allegri-Martiny" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Taherkordi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-34623-w" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466538v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ledoux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSUSC.2024.3369333" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286574v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Danglot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Falleri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10664-023-10429-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601379v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Romero Acero" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rust" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.06670" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703773v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brell Sanwouo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Quinton" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-024-10391-z" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04168662v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936503v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fouquet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laperdrix" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3579846" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03377001v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Brisset" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Pawlak" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2021.106754" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03536908v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leveau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blanc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent R&#233;veill&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stvr.1827" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03182277v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Habchi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Moha" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2021.110964" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02910246v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Meftah" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chrisment" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2020.07.011" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02335598v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hanoune" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redha Kassi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Verbeke" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Assy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clavier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/609/4/042026" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02059882v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hartmann" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fouquet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaad Moawad" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Traon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2019.03.004" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827132v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Colmant" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mascha Kurpicz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Sobe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Felber" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2018.07.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01406422v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a G&#243;mez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Adams" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Maalej" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Monperrus" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MS.2017.46" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01069142v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Noureddine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10515-014-0171-1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804113v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Haderer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ribeiro" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00711605v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.2139" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772454v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bourdon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00910722v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Charneau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassili Rivron" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00880319v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Provensi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Eliassen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Vitenberg" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2537728.2537731" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00912996v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2553070.2553077" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563678v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Romero" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hermosillo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhosein Taherkordi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russel Nzekwa" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.1125" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772461v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00914677v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00658748v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Loiret" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2422966.2422971" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567442v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Merle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Schiavoni" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.1077" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563687v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxq102" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00521432v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/jucs-017-05-0742" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00607404v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M&#233;lisson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429714v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-008-0072-z" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00330574v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Conan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00286616v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDSO.2008.17" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567430v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Zine" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527295v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3794763.3798169" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05512966v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Govind KP" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3777884.3797015" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137717v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiali Xu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Wang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Loscri" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Brighente" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Conti" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331866v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ostap Kilbasovych" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkis Djeffal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC2E65552.2025.00020" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315594v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Intumwayase" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Fouad" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3733802.3764052" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375447v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Andrei da Silva" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Nathan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kellian Leveque" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3774899.3775012" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227453v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Coignion" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149329v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Martiny" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-95728-4_5" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003699v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Gu&#233;gain" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bonvoisin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Acher" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090995v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928609v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Chachignot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981001v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID64434.2025.00024" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576743v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Frey" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ta&#239;ani" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771192v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3691620.3695264" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636648v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER59578.2024.00024" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532041v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Simon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Rahier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525620v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3661167.3661221" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04401643v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454043v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid59990.2024.00026" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04969154v4" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62638-8_4" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621947v4" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ekchajzer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Berthelot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fourboul" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rince" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271971v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3603216.3624958" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04164074v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04168667v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC2E59103.2023.00017" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04082263v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Penhoat" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604674v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3487553.3524227" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03526240v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomer Laor" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naif Mehanna" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Durey" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Dyadyuk" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14722/ndss.2022.24093" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03741013v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Cadorel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774328v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Ournani" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Penhoat" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11513-4" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03275286v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Chakib Belgaid" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202437v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03269129v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03173410v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid51090.2021.00042" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212726v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Rudametkin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03269168v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3461001.3471142" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03017222v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikas Mishra" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02892900v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3382494.3410678" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02470128v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid49817.2020.00-45" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02904300v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Enes" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto R Exp&#243;sito" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Tourino" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER49012.2020.00038" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02435622v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vastel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3366423.3380161" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02541391v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50323-9_2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02398969v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICST46399.2020.00026" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02403379v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3358960.3379142" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02441653v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14722/ndss.2020.23xxx" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02121311v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22496-7_8" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01929049v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Naseri" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataniel P. Borges Jr." TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Zeller" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375414v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/609/4/042026" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375413v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Delegove" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Loisil" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02059097v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02054788v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02059088v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01784225v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01829135v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3238147.3238197" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01820197v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01652021v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SP.2018.00008" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01717158v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01574466v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gomez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01475635v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Zhang" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Krikava" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01403488v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Al-Dhuraibi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawaz Paraiso" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01511636v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fouquet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jimenez" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01403486v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Havet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01439889v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01653986v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Alejandro Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01471294v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Hecht" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01510699v2" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Pires" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Pasin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3093742.3093927" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01403485v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Carette" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Adel Ait Younes" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495581v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dorffer" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Puigt" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Delmaire" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Roussel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01280784v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01332588v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sommerard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01294834v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip K&#345;ikava" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39577-7_11" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276926v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276904v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01143157v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01117376v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MobileSoft.2015.8" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01130030v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Huertas" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2741948.2741971" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01105173v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Martinez" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSE.2015.195" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178734v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benomar Omar" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Duchien" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01171696v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178730v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00968398v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/DagRep.3.12.67" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00912613v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2554850.2554932" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00991114v2" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095787v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Primault" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Raveneau" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2678508.2678530" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01078822v2" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2684080.2684081" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00783873v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00801702v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00799136v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804114v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38541-4_4" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684780v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Petitprez" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30823-9_21" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690607v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2304736.2304741" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00700883v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00694700v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLOUD.2012.79" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00715331v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2351676.2351699" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00681560v3" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739236v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gamez" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Fuentes" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00674379v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00632269v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Andr&#233;s Parra" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mosser" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00711609v2" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Nu&#241;ez del Prado Cortez" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier Killijian" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roy" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00628643v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600305v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2034649.2034651" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614969v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563670v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Frincu" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norha Villegas" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Petcu" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hausi Muller" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid.2011.23" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650608v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00635863v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar Kashif" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2093190.2093192" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00577945v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522709v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00485019v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00485602v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00449850v2" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484838v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00471922v2" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13645-0_1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471516v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Abdolrazaghi" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Le-Trung" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00499477v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00471930v2" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carton" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13645-0_9" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510632v2" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Alia" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Beauvois" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Davin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429704v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02164-0_4" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429708v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1554233.1554244" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436013v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00155045v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415847v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Serrano-Alvarado" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01353552v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pessemier" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482480v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11821946_8" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NR8D6TMS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001169v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1101516.1101527" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03652721v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demarey" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Harbonnier" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01257205v2" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dagstuhl.de/en/program/calendar/semhp/?semnr=13511" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01281063v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Litoiu" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Shaw" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Tamura" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norha M. Villegas" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hausi M&#252;ller" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022816v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563683v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-8303-9_9" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00414070v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chabridon" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>