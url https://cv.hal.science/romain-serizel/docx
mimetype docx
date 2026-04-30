--- v0 (2026-03-21)
+++ v1 (2026-04-30)
@@ -2075,256 +2075,256 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffused Responsibility: Analyzing the Energy Consumption of Generative Text-to-Audio Diffusion Models</w:t>
+                <w:t xml:space="preserve">Speaker Embeddings to Improve Tracking of Intermittent and Moving Speakers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riccardo Passoni</w:t>
+                <w:t xml:space="preserve">Taous Iatariene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Ronchini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luca Comanducci</w:t>
+                <w:t xml:space="preserve">Can Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Serizel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabio Antonacci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Workshop on Applications of Signal Processing to Audio and Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Granlibakken Tahoe, United States</w:t>
+              <w:t xml:space="preserve">33rd European Signal Processing Conference (EUSIPCO 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Palerme (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05468351v1</w:t>
+                <w:t xml:space="preserve">hal-05001491v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speaker Embeddings to Improve Tracking of Intermittent and Moving Speakers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diffused Responsibility: Analyzing the Energy Consumption of Generative Text-to-Audio Diffusion Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Passoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Ronchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taous Iatariene</w:t>
+                <w:t xml:space="preserve">Luca Comanducci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Serizel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Cui</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Romain Serizel</w:t>
+                <w:t xml:space="preserve">Fabio Antonacci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd European Signal Processing Conference (EUSIPCO 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Palerme (Italie), Italy</w:t>
+              <w:t xml:space="preserve">IEEE Workshop on Applications of Signal Processing to Audio and Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Granlibakken Tahoe, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05001491v2</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05468351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion-based Unsupervised Audio-visual Speech Enhancement</w:t>
               </w:r>
@@ -2548,51 +2548,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Low-Latency Tracking of Multiple Speakers With Short-Context Speaker Embeddings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous Iatariene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2946,51 +2946,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking of Intermittent and Moving Speakers : Dataset and Metrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous Iatariene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3035,330 +3035,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05058365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised speech enhancement with diffusion-based generative models</w:t>
+                <w:t xml:space="preserve">A weighted-variance variational autoencoder model for speech enhancement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Berné Nortier</w:t>
+                <w:t xml:space="preserve">Ali Golmakani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Sadeghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Alameda-Pineda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Serizel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Acoustics Speech and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Apr 2024, Seoul (Korea), South Korea. </w:t>
+              <w:t xml:space="preserve">ICASSP 2024 - International Conference on Acoustics Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Apr 2024, Seoul (Korea), South Korea. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2309.10450⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP48485.2024.10446294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04210707v2</w:t>
+                <w:t xml:space="preserve">hal-03833827v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normalizing Energy Consumption for Hardware-Independent Evaluation</w:t>
+                <w:t xml:space="preserve">Unsupervised speech enhancement with diffusion-based generative models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constance Douwes</w:t>
+                <w:t xml:space="preserve">Berné Nortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Sadeghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Serizel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE International Workshop on Machine Learning for Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Acoustics Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Apr 2024, Seoul (Korea), South Korea. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2309.10450⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04697122v1</w:t>
+                <w:t xml:space="preserve">hal-04210707v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A weighted-variance variational autoencoder model for speech enhancement</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xavier Alameda-Pineda</w:t>
+                <w:t xml:space="preserve">Normalizing Energy Consumption for Hardware-Independent Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Douwes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Serizel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2024 - International Conference on Acoustics Speech and Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2024 IEEE International Workshop on Machine Learning for Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, London, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03833827v2</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04697122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixture of Mixups for Multi-label Classification of Rare Anuran Sounds</w:t>
               </w:r>
@@ -3468,222 +3468,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Posterior sampling algorithms for unsupervised speech enhancement with recurrent variational autoencoder</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mostafa Sadeghi</w:t>
+                <w:t xml:space="preserve">Self-Supervised Learning for Few-Shot Bird Sound Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyass Moummad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Serizel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Acoustics Speech and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Apr 2024, Seoul (Korea), South Korea. </w:t>
+              <w:t xml:space="preserve">ICASSPW 2024: IEEE International Conference on Acoustics, Speech, and Signal Processing Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Seoul, South Korea. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2309.10439⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICASSPW62465.2024.10627576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04210679v2</w:t>
+                <w:t xml:space="preserve">hal-04925735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Supervised Learning for Few-Shot Bird Sound Classification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Farrugia</w:t>
+                <w:t xml:space="preserve">Posterior sampling algorithms for unsupervised speech enhancement with recurrent variational autoencoder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Sadeghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Serizel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSPW 2024: IEEE International Conference on Acoustics, Speech, and Signal Processing Workshops</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Seoul, South Korea. </w:t>
+              <w:t xml:space="preserve">International Conference on Acoustics Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Apr 2024, Seoul (Korea), South Korea. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSPW62465.2024.10627576⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2309.10439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04925735v1</w:t>
+                <w:t xml:space="preserve">hal-04210679v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RoboVox: A Single/Multi-channel Far-field Speaker Recognition Benchmark for a Mobile Robot</w:t>
               </w:r>
@@ -3794,51 +3794,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Computation to Consumption: Exploring the Compute-Energy Link for Training and Testing Neural Networks for SED Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Douwes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Serizel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3980,51 +3980,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance and Energy Balance: A Comprehensive Study of State-of-the-Art Sound Event Detection Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Ronchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Serizel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4300,64 +4300,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring environmental impact of DCASE systems: Why and how ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Douwes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Ronchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Serizel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4809,230 +4809,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and efficient speech enhancement with variational autoencoders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mostafa Sadeghi</w:t>
+                <w:t xml:space="preserve">Joint optimization of diffusion probabilistic-based multichannel speech enhancement with far-field speaker verification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandipana Dowerah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Serizel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Mohammadamini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Matrouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Acoustics Speech and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Jun 2023, Rhodes island, Greece</w:t>
+              <w:t xml:space="preserve">IEEE SLT 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Doha, Qatar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03833836v2</w:t>
+                <w:t xml:space="preserve">hal-03671583v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint optimization of diffusion probabilistic-based multichannel speech enhancement with far-field speaker verification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandipana Dowerah</w:t>
+                <w:t xml:space="preserve">Fast and efficient speech enhancement with variational autoencoders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Sadeghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Serizel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Driss Matrouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE SLT 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Doha, Qatar</w:t>
+              <w:t xml:space="preserve">International Conference on Acoustics Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2023, Rhodes island, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03671583v2</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03833836v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lightweight Annotation and Class Weight Training for Automatic Estimation of Alarm Audibility in Noise</w:t>
               </w:r>
@@ -5455,51 +5455,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audio-visual speech enhancement with a deep kalman filter generative model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Golmakani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Sadeghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6237,51 +6237,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A benchmark of state-of-the-art sound event detection systems evaluated on synthetic soundscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Ronchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Serizel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6689,624 +6689,624 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03669919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foreground-Background Ambient Sound Scene Separation</w:t>
+                <w:t xml:space="preserve">What’s All the FUSS About Free Universal Sound Separation Data?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Olvera</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Vincent</w:t>
+                <w:t xml:space="preserve">Scott Wisdom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakan Erdogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel P W Ellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Serizel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Turpault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2020 - 28th European Signal Processing Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/Eusipco47968.2020.9287436⟩</w:t>
+              <w:t xml:space="preserve">ICASSP 2021 - 46th International Conference on Acoustics, Speech, and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Toronto/Virtual, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP39728.2021.9414774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02567542v2</w:t>
+                <w:t xml:space="preserve">hal-02984693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UIAI System for Short-Duration Speaker Verification Challenge 2020</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Xuechen Liu</w:t>
+                <w:t xml:space="preserve">Automated audio captioning by fine-tuning bart with audioset tags</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Gontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Serizel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cerisara</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SLT 2021 - IEEE Spoken Language Technology Workshop</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">DCASE 2021 - 6th Workshop on Detection and Classification of Acoustic Scenes and Events</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Virtual, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02907037v2</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What’s All the FUSS About Free Universal Sound Separation Data?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel P W Ellis</w:t>
+                <w:t xml:space="preserve">Attention-based distributed speech enhancement for unconstrained microphone arrays with varying number of nodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Furnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Serizel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Essid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Illina</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2021 - 46th International Conference on Acoustics, Speech, and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASSP39728.2021.9414774⟩</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2021 - 29th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Aug 2021, Dublin / Virtual, Ireland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO54536.2021.9616358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02984693v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03259801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated audio captioning by fine-tuning bart with audioset tags</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Félix Gontier</w:t>
+                <w:t xml:space="preserve">Foreground-Background Ambient Sound Scene Separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Olvera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Serizel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cerisara</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Gasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DCASE 2021 - 6th Workshop on Detection and Classification of Acoustic Scenes and Events</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUSIPCO 2020 - 28th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Amsterdam / Virtual, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/Eusipco47968.2020.9287436⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03522488v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567542v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attention-based distributed speech enhancement for unconstrained microphone arrays with varying number of nodes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Furnon</w:t>
+                <w:t xml:space="preserve">UIAI System for Short-Duration Speaker Verification Challenge 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Md Sahidullah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achintya Kumar Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ville Vestman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuechen Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Serizel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2021 - 29th European Signal Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Aug 2021, Dublin / Virtual, Ireland. </w:t>
+              <w:t xml:space="preserve">SLT 2021 - IEEE Spoken Language Technology Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jan 2021, Shenzhen / Virtual, China. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EUSIPCO54536.2021.9616358⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SLT48900.2021.9383596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03259801v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02907037v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sound Event Detection and Separation: a Benchmark on Desed Synthetic Soundscapes</w:t>
               </w:r>
@@ -7318,64 +7318,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Turpault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Serizel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Wisdom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakan Erdogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R Hershey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7677,51 +7677,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of non-target events in synthetic soundscapes for sound event detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Ronchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Serizel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8001,64 +8001,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Sound Event Detection In Domestic Environments Using Sound Separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Turpault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Wisdom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakan Erdogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R Hershey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8215,217 +8215,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02389159v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training Sound Event Detection On A Heterogeneous Dataset</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sound event detection in synthetic domestic environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Serizel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Turpault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Serizel</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ankit Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Salamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DCASE Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">ICASSP 2020 - 45th International Conference on Acoustics, Speech, and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02891665v2</w:t>
+                <w:t xml:space="preserve">hal-02355573v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sound event detection in synthetic domestic environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Training Sound Event Detection On A Heterogeneous Dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Turpault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Serizel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Justin Salamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2020 - 45th International Conference on Acoustics, Speech, and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">DCASE Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02355573v2</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02891665v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limitations of weak labels for embedding and tagging</w:t>
               </w:r>
@@ -8640,51 +8640,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Serizel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ankit Parag Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Salamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Detection and Classification of Acoustic Scenes and Events</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, New York City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9122,269 +9122,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01850270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multichannel speech separation with recurrent neural networks from high-order ambisonics recordings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lauréline Perotin</w:t>
+                <w:t xml:space="preserve">Multichannel Audio Modeling with Elliptically Stable Tensor Decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian-Robert Stöter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Liutkus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umut Şimşekli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Serizel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LVA/ICA 2018 - 14th International Conference on Latent Variable Analysis and Signal Separation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Surrey, United Kingdom. pp.13-23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-93764-9_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01699759v2</w:t>
+                <w:t xml:space="preserve">lirmm-01766795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multichannel Audio Modeling with Elliptically Stable Tensor Decomposition</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Umut Şimşekli</w:t>
+                <w:t xml:space="preserve">Multichannel speech separation with recurrent neural networks from high-order ambisonics recordings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauréline Perotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Serizel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LVA/ICA 2018 - 14th International Conference on Latent Variable Analysis and Signal Separation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">43rd IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Calgary, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-93764-9_2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01766795v1</w:t>
+                <w:t xml:space="preserve">hal-01699759v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRNN-based joint azimuth and elevation localization with the Ambisonics intensity vector</w:t>
               </w:r>
@@ -10129,217 +10129,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02943480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Group nonnegative matrix factorisation with speaker and session variability compensation for speaker identification</w:t>
+                <w:t xml:space="preserve">Group Non-Negative Matrix Factorisation With Speaker And Session Similarity Constraints For Speaker Identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Serizel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Essid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Shangai, China. pp.5470 - 5474</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Shangai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02288453v1</w:t>
+                <w:t xml:space="preserve">hal-01393968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Group Non-Negative Matrix Factorisation With Speaker And Session Similarity Constraints For Speaker Identification</w:t>
+                <w:t xml:space="preserve">Group nonnegative matrix factorisation with speaker and session variability compensation for speaker identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Serizel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Essid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Shangai, China</w:t>
+              <w:t xml:space="preserve">ICASSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Shangai, China. pp.5470 - 5474</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01393968v1</w:t>
+                <w:t xml:space="preserve">hal-02288453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mini-batch stochastic approaches for accelerated multiplicative updates in nonnegative matrix factorisation with beta-divergence</w:t>
               </w:r>
@@ -11949,51 +11949,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Consumption Trends in Sound Event Detection Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Douwes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Serizel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12533,51 +12533,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Speed Submission to DIHARD II: Contributions &amp; Lessons Learned</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Md Sahidullah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Patino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13257,51 +13257,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lasie-project.eu/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135495v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Sadeghi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Ayilo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Serizel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Alameda-Pineda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2025.3583967" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302537v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Misdariis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lagrange" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0027235" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645900v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Effa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Arz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grimault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2024.109955" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854449v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser-Eddine Monir" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Magron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23312165241292205" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985867v3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Furnon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Essid" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Illina" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2021.3092838" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02372579v4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carbajal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Humbert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2020.3008974" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161897v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Deleforge" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Di Carlo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Strauss" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Marcenaro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2019.2924687" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01839883v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#233;line Perotin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gu&#233;rin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstsp.2019.2900164" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01634449v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziteng Wang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonghong Yan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2017.11.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362864v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Bisot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Richard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2017.2690570" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01390905v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Giuliani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01390918v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moonen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas van Dijk" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Wouters" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2014.2304240" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393937v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Holdt Jensen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393931v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393939v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393940v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459254v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Menard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rocher" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sentieys" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/242584" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05468351v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Passoni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ronchini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Comanducci" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Antonacci" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001491v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taous Iatariene" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Cui" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718254v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05468341v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Mesaros" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Heittola" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuomas Virtanen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Plumbley" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49660.2025.10887673" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212018v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328713v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2506.18691" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328729v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2506.18714" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172656v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aine Drelingyte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058365v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210707v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bern&#233; Nortier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2309.10450" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697122v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Douwes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03833827v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Golmakani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10446294" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04620733v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyass Moummad" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farrugia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Froidevaux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lostanlen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715140" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210679v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2309.10439" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04925735v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSPW62465.2024.10627576" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536499v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mohammadamini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Matrouf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rouvier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Bonastre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697137v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04925734v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10446409" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04892368v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10445834" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210729v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2309.10457" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04667593v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Mo&#353;ner" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Burget" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Old&#345;ich Plchot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04286654v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03850797v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Cornell" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Turpault" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10095938" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04385022v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janek Ebbers" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhold Haeb-Umbach" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2306.15440" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151411v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandipana Dowerah" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajinkya Kulkarni" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jouvet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2023-1890" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04383609v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03833836v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671583v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mohammadamini" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04385004v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10094730" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03933981v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Gontier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cerisara" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193377v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Delebecque" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO58844.2023.10289772" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04385071v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin San Roman" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yossi Adi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Synnaeve" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2308.02560" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03833814v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010329v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650549v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonastre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03562763v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9747556" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710445v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois A Bonastre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2022-11301" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894965v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Abdollahi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rakotomamonjy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gasso" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848387v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03554305v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9747577" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619903v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848388v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ossen El Sawaf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669919v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567542v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Olvera" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287436" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907037v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Sahidullah" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achintya Kumar Sarkar" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ville Vestman" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuechen Liu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SLT48900.2021.9383596" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02984693v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Wisdom" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakan Erdogan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P W Ellis" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9414774" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03522488v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259801v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9616358" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02984675v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R Hershey" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9414789" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985794v3" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9414758" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02978422v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Ferroni" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Azcarreta" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Tuveri" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9414711" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03355184v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224675v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9615983" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02506387v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02891700v4" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389159v3" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02891665v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02355573v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Shah" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Salamon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02467401v4" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025824v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02160855v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Parag Shah" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02125985v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre D&#233;fossez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02114652v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01723630v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01850270v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Eghbal-Zadeh" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01699759v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01766795v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fontaine" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian-Robert St&#246;ter" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Liutkus" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut &#350;im&#351;ekli" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93764-9_2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01840453v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576857v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01484744v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01636627v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287267v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393959v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532497" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943480v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288453v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393968v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393964v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287014v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393972v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SLT.2014.7078563" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393975v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393980v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Van Dijk" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393977v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393983v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393985v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393988v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459290v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620341v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjeel Parekh" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Q. K. Duong" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Ozerov" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/gp/book/9783319634494" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63450-0_9" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575619v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63450-0_4" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05443978v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayank Mishra" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696391v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Benetos" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716743v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fernandez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697014v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564767v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonatsre" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604983v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487420v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173974v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03203692v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02352840v2" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Patino" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiqing Yin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunit Sivasankaran" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04165306v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453630v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rouvier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02372431v4" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-03612609v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lasie-project.eu/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135495v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Sadeghi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Ayilo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Serizel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Alameda-Pineda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2025.3583967" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302537v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Misdariis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lagrange" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0027235" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645900v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Effa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Arz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grimault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2024.109955" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854449v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser-Eddine Monir" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Magron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23312165241292205" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985867v3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Furnon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Essid" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Illina" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2021.3092838" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02372579v4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carbajal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Humbert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2020.3008974" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161897v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Deleforge" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Di Carlo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Strauss" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Marcenaro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2019.2924687" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01839883v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#233;line Perotin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gu&#233;rin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstsp.2019.2900164" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01634449v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziteng Wang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonghong Yan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2017.11.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362864v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Bisot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Richard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2017.2690570" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01390905v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Giuliani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01390918v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moonen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas van Dijk" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Wouters" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2014.2304240" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393937v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Holdt Jensen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393931v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393939v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393940v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459254v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Menard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rocher" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sentieys" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/242584" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001491v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taous Iatariene" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Cui" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05468351v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Passoni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ronchini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Comanducci" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Antonacci" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718254v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05468341v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Mesaros" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Heittola" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuomas Virtanen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Plumbley" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49660.2025.10887673" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212018v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328713v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2506.18691" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328729v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2506.18714" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172656v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aine Drelingyte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058365v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03833827v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Golmakani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10446294" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210707v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bern&#233; Nortier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2309.10450" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697122v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Douwes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04620733v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyass Moummad" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farrugia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Froidevaux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lostanlen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715140" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04925735v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSPW62465.2024.10627576" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210679v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2309.10439" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536499v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mohammadamini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Matrouf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rouvier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Bonastre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697137v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04925734v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10446409" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04892368v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10445834" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210729v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2309.10457" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04667593v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Mo&#353;ner" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Burget" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Old&#345;ich Plchot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04286654v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03850797v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Cornell" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Turpault" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10095938" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04385022v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janek Ebbers" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhold Haeb-Umbach" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2306.15440" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151411v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandipana Dowerah" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajinkya Kulkarni" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jouvet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2023-1890" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04383609v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671583v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mohammadamini" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03833836v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04385004v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10094730" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03933981v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Gontier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cerisara" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193377v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Delebecque" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO58844.2023.10289772" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04385071v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin San Roman" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yossi Adi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Synnaeve" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2308.02560" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03833814v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010329v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650549v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonastre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03562763v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9747556" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710445v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois A Bonastre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2022-11301" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894965v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Abdollahi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rakotomamonjy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gasso" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848387v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03554305v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9747577" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619903v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848388v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ossen El Sawaf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669919v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02984693v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Wisdom" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakan Erdogan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P W Ellis" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9414774" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03522488v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259801v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9616358" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567542v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Olvera" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287436" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907037v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Sahidullah" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achintya Kumar Sarkar" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ville Vestman" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuechen Liu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SLT48900.2021.9383596" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02984675v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R Hershey" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9414789" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985794v3" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9414758" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02978422v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Ferroni" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Azcarreta" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Tuveri" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9414711" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03355184v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224675v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9615983" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02506387v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02891700v4" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389159v3" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02355573v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Shah" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Salamon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02891665v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02467401v4" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025824v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02160855v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Parag Shah" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02125985v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre D&#233;fossez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02114652v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01723630v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01850270v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Eghbal-Zadeh" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01766795v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fontaine" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian-Robert St&#246;ter" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Liutkus" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut &#350;im&#351;ekli" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93764-9_2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01699759v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01840453v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576857v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01484744v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01636627v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287267v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393959v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532497" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943480v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393968v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288453v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393964v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287014v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393972v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SLT.2014.7078563" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393975v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393980v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Van Dijk" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393977v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393983v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393985v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393988v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459290v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620341v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjeel Parekh" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Q. K. Duong" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Ozerov" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/gp/book/9783319634494" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63450-0_9" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575619v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63450-0_4" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05443978v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayank Mishra" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696391v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Benetos" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716743v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fernandez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697014v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564767v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonatsre" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604983v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487420v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173974v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03203692v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02352840v2" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Patino" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiqing Yin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunit Sivasankaran" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04165306v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453630v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rouvier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02372431v4" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-03612609v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>