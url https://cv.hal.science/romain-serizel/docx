--- v1 (2026-04-30)
+++ v2 (2026-05-30)
@@ -255,248 +255,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05135495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing noise with augmented reality in indoor soundscapes</w:t>
+                <w:t xml:space="preserve">Evaluating and predicting the audibility of acoustic alarms in the workplace using experimental methods and deep learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Misdariis</w:t>
+                <w:t xml:space="preserve">François Effa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Lagrange</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Arz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Serizel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Grimault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/10.0027235⟩</w:t>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 219, pp.109955. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2024.109955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05302537v1</w:t>
+                <w:t xml:space="preserve">hal-04645900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating and predicting the audibility of acoustic alarms in the workplace using experimental methods and deep learning</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reducing noise with augmented reality in indoor soundscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Arz</w:t>
+                <w:t xml:space="preserve">Nicolas Misdariis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Serizel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Grimault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 219, pp.109955. </w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 155 (3_Supplement), pp.A179-A179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2024.109955⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/10.0027235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04645900v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05302537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Phoneme-Scale Assessment of Multichannel Speech Enhancement Algorithms</w:t>
               </w:r>
@@ -2075,524 +2075,524 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speaker Embeddings to Improve Tracking of Intermittent and Moving Speakers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Guérin</w:t>
+                <w:t xml:space="preserve">Diffusion-based Unsupervised Audio-visual Speech Enhancement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Ayilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Sadeghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Serizel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Alameda-Pineda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd European Signal Processing Conference (EUSIPCO 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Palerme (Italie), Italy</w:t>
+              <w:t xml:space="preserve">ICASSP 2025 - International Conference on Acoustics Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Apr 2025, Hyderabad, India. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05001491v2</w:t>
+                <w:t xml:space="preserve">hal-04718254v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffused Responsibility: Analyzing the Energy Consumption of Generative Text-to-Audio Diffusion Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A decade of DCASE: Achievements, practices, evaluations and future challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annamaria Mesaros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Serizel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toni Heittola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riccardo Passoni</w:t>
+                <w:t xml:space="preserve">Tuomas Virtanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Ronchini</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabio Antonacci</w:t>
+                <w:t xml:space="preserve">Mark Plumbley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Workshop on Applications of Signal Processing to Audio and Acoustics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2025 - 2025 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Hyderabad, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP49660.2025.10887673⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05468351v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05468341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion-based Unsupervised Audio-visual Speech Enhancement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mostafa Sadeghi</w:t>
+                <w:t xml:space="preserve">Speaker Embeddings to Improve Tracking of Intermittent and Moving Speakers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taous Iatariene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Serizel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Alameda-Pineda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2025 - International Conference on Acoustics Speech and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Apr 2025, Hyderabad, India. pp.1-5</w:t>
+              <w:t xml:space="preserve">33rd European Signal Processing Conference (EUSIPCO 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Palerme (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04718254v2</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001491v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A decade of DCASE: Achievements, practices, evaluations and future challenges</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annamaria Mesaros</w:t>
+                <w:t xml:space="preserve">Diffused Responsibility: Analyzing the Energy Consumption of Generative Text-to-Audio Diffusion Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Passoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Ronchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Comanducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Serizel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mark Plumbley</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Antonacci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2025 - 2025 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Workshop on Applications of Signal Processing to Audio and Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Granlibakken Tahoe, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05468341v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05468351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Low-Latency Tracking of Multiple Speakers With Short-Context Speaker Embeddings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous Iatariene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2877,51 +2877,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aine Drelingyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Serizel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO 2025 - 33rd European Signal Processing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Palerme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2946,51 +2946,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking of Intermittent and Moving Speakers : Dataset and Metrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous Iatariene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3035,503 +3035,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05058365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A weighted-variance variational autoencoder model for speech enhancement</w:t>
+                <w:t xml:space="preserve">Mixture of Mixups for Multi-label Classification of Rare Anuran Sounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Golmakani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xavier Alameda-Pineda</w:t>
+                <w:t xml:space="preserve">Ilyass Moummad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Serizel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Froidevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lostanlen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2024 - International Conference on Acoustics Speech and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASSP48485.2024.10446294⟩</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2024: 32nd European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Lyon, France. pp.1282-1286, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10715140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03833827v2</w:t>
+                <w:t xml:space="preserve">hal-04620733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised speech enhancement with diffusion-based generative models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Berné Nortier</w:t>
+                <w:t xml:space="preserve">A weighted-variance variational autoencoder model for speech enhancement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Golmakani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Sadeghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Alameda-Pineda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Serizel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Acoustics Speech and Signal Processing (ICASSP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2309.10450⟩</w:t>
+              <w:t xml:space="preserve">ICASSP 2024 - International Conference on Acoustics Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Apr 2024, Seoul (Korea), South Korea. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP48485.2024.10446294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04210707v2</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03833827v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normalizing Energy Consumption for Hardware-Independent Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Douwes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Serizel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE International Workshop on Machine Learning for Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04697122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixture of Mixups for Multi-label Classification of Rare Anuran Sounds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Farrugia</w:t>
+                <w:t xml:space="preserve">Unsupervised speech enhancement with diffusion-based generative models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berné Nortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Sadeghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Serizel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lostanlen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2024: 32nd European Signal Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Lyon, France. pp.1282-1286, </w:t>
+              <w:t xml:space="preserve">International Conference on Acoustics Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Apr 2024, Seoul (Korea), South Korea. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10715140⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2309.10450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04620733v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04210707v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Supervised Learning for Few-Shot Bird Sound Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyass Moummad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Serizel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3794,51 +3794,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Computation to Consumption: Exploring the Compute-Energy Link for Training and Testing Neural Networks for SED Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Douwes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Serizel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3876,64 +3876,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regularized Contrastive Pre-Training for Few-Shot Bioacoustic Sound Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyass Moummad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Serizel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3980,51 +3980,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance and Energy Balance: A Comprehensive Study of State-of-the-Art Sound Event Detection Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Ronchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Serizel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4294,814 +4294,814 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04667593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring environmental impact of DCASE systems: Why and how ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francesca Ronchini</w:t>
+                <w:t xml:space="preserve">Pretraining Representations for Bioacoustic Few-Shot Detection using Supervised Contrastive Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyass Moummad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Serizel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Detection and Classification of Acoustic Scene and Events (DCASE) Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Tampere (Finlande), Finland</w:t>
+              <w:t xml:space="preserve">Detection and Classification of Acoustic Scenes and Events 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, TAMPERE, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04286654v1</w:t>
+                <w:t xml:space="preserve">hal-04383609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance above all ? energy consumption vs. performance for machine listening, a study on dcase task 4 baseline</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Post-Processing Independent Evaluation of Sound Event Detection Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janek Ebbers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinhold Haeb-Umbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Serizel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Turpault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2023 - 2023 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Rhodes Island, France. pp.1-5, </w:t>
+              <w:t xml:space="preserve">DCASE 2023 - 8th Workshop on Detection and Classification of Acoustic Scenes and Events</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Tampere, Finland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10095938⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2306.15440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03850797v1</w:t>
+                <w:t xml:space="preserve">hal-04385022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-Processing Independent Evaluation of Sound Event Detection Systems</w:t>
+                <w:t xml:space="preserve">Self-supervised learning with diffusion-based multichannel speech enhancement for speaker verification under noisy conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janek Ebbers</w:t>
+                <w:t xml:space="preserve">Sandipana Dowerah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinhold Haeb-Umbach</w:t>
+                <w:t xml:space="preserve">Ajinkya Kulkarni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Serizel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DCASE 2023 - 8th Workshop on Detection and Classification of Acoustic Scenes and Events</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2306.15440⟩</w:t>
+              <w:t xml:space="preserve">INTERSPEECH 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Dublin (Ireland), Ireland. pp.3849-3853, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2023-1890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04385022v1</w:t>
+                <w:t xml:space="preserve">hal-04151411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-supervised learning with diffusion-based multichannel speech enhancement for speaker verification under noisy conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ajinkya Kulkarni</w:t>
+                <w:t xml:space="preserve">Monitoring environmental impact of DCASE systems: Why and how ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Douwes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Ronchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Serizel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Jouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERSPEECH 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Detection and Classification of Acoustic Scene and Events (DCASE) Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Tampere (Finlande), Finland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04151411v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pretraining Representations for Bioacoustic Few-Shot Detection using Supervised Contrastive Learning</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Performance above all ? energy consumption vs. performance for machine listening, a study on dcase task 4 baseline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Serizel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Farrugia</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuele Cornell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Turpault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Detection and Classification of Acoustic Scenes and Events 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2023 - 2023 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Rhodes Island, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10095938⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04383609v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03850797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint optimization of diffusion probabilistic-based multichannel speech enhancement with far-field speaker verification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandipana Dowerah</w:t>
+                <w:t xml:space="preserve">Fast and efficient speech enhancement with variational autoencoders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Sadeghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Serizel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Driss Matrouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE SLT 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Doha, Qatar</w:t>
+              <w:t xml:space="preserve">International Conference on Acoustics Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2023, Rhodes island, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03671583v2</w:t>
+                <w:t xml:space="preserve">hal-03833836v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and efficient speech enhancement with variational autoencoders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mostafa Sadeghi</w:t>
+                <w:t xml:space="preserve">Joint optimization of diffusion probabilistic-based multichannel speech enhancement with far-field speaker verification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandipana Dowerah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Serizel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Mohammadamini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Matrouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Acoustics Speech and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Jun 2023, Rhodes island, Greece</w:t>
+              <w:t xml:space="preserve">IEEE SLT 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Doha, Qatar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03833836v2</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03671583v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lightweight Annotation and Class Weight Training for Automatic Estimation of Alarm Audibility in Noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Effa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Serizel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Arz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grimault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2023 - 2023 IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Rhodes Island, Greece. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5455,51 +5455,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audio-visual speech enhancement with a deep kalman filter generative model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Golmakani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Sadeghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5544,662 +5544,662 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03833814v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CONVOLUTIONAL NEURAL NETWORK FOR AUDIBILITY ASSESSMENT OF ACOUSTIC ALARMS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Effa</w:t>
+                <w:t xml:space="preserve">Integrating isolated examples with weakly-supervised sound event detection: a direct approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Abdollahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Serizel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Grimault</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rakotomamonjy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Gasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Acoustics, Speech and Signal Processing Search form Search ICASSP IEEE 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Rhodes, Greece</w:t>
+              <w:t xml:space="preserve">7th Workshop on Detection and Classification of Acoustic Scenes and Events (DCASE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04010329v1</w:t>
+                <w:t xml:space="preserve">hal-03894965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning noise robust ResNet-based speaker embedding for speaker recognition</w:t>
+                <w:t xml:space="preserve">Barlow Twins self-supervised learning for robust speaker recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Mohammadamini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Matrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François A Bonastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandipana Dowerah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Serizel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Odyssey 2022 : The Speaker and Language Recognition Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interspeech 2022 - Human and Humanizing Speech Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Incheon, South Korea. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2022-11301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03650549v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03710445v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Threshold independent evaluation of sound event detection scores</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Reinhold Haeb-Umbach</w:t>
+                <w:t xml:space="preserve">CONVOLUTIONAL NEURAL NETWORK FOR AUDIBILITY ASSESSMENT OF ACOUSTIC ALARMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Effa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Serizel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Arz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Grimault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2022 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Acoustics, Speech and Signal Processing Search form Search ICASSP IEEE 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Rhodes, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03562763v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04010329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barlow Twins self-supervised learning for robust speaker recognition</w:t>
+                <w:t xml:space="preserve">Learning noise robust ResNet-based speaker embedding for speaker recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Mohammadamini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Matrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bonastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandipana Dowerah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Serizel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2022 - Human and Humanizing Speech Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Odyssey 2022 : The Speaker and Language Recognition Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Beijing, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03710445v2</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating isolated examples with weakly-supervised sound event detection: a direct approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Abdollahi</w:t>
+                <w:t xml:space="preserve">Threshold independent evaluation of sound event detection scores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janek Ebbers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinhold Haeb-Umbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Serizel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Gasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Workshop on Detection and Classification of Acoustic Scenes and Events (DCASE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2022 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Singapore, Singapore. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP43922.2022.9747556⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03894965v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03562763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de l’audibilité ressentie des alarmes sonores dans le bruit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Arz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Effa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Serizel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6231,360 +6231,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03848387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A benchmark of state-of-the-art sound event detection systems evaluated on synthetic soundscapes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesca Ronchini</w:t>
+                <w:t xml:space="preserve">How to Leverage DNN-based speech enhancement for multi-channel speaker verification?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandipana Dowerah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Serizel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Mohammadamini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Matrouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2022 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4th International Conference on Advances in Signal Processing and Artificial Intelligence (ASPAI' 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Corfu, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03554305v2</w:t>
+                <w:t xml:space="preserve">hal-03619903v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Leverage DNN-based speech enhancement for multi-channel speaker verification?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandipana Dowerah</w:t>
+                <w:t xml:space="preserve">Modélisation de la détection d’alarmes sonores dans le bruit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Effa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Arz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Grimault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ossen El Sawaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Serizel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Driss Matrouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Advances in Signal Processing and Artificial Intelligence (ASPAI' 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Corfu, Greece</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03619903v2</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la détection d’alarmes sonores dans le bruit</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ossen El Sawaf</w:t>
+                <w:t xml:space="preserve">A benchmark of state-of-the-art sound event detection systems evaluated on synthetic soundscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Ronchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Serizel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2022 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Singapore/Virtual, Singapore. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP43922.2022.9747577⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03848388v1</w:t>
+                <w:t xml:space="preserve">hal-03554305v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comprehensive Exploration of Noise Robustness and Noise Compensation in ResNet and TDNN-based Speaker Recognition Systems</w:t>
               </w:r>
@@ -6596,64 +6596,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Mohammadamini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Matrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bonastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandipana Dowerah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Serizel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6689,490 +6689,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03669919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What’s All the FUSS About Free Universal Sound Separation Data?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sound Event Detection and Separation: a Benchmark on Desed Synthetic Soundscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Turpault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Serizel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Wisdom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakan Erdogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel P W Ellis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Turpault</w:t>
+                <w:t xml:space="preserve">John R Hershey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2021 - 46th International Conference on Acoustics, Speech, and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Toronto/Virtual, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP39728.2021.9414774⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP39728.2021.9414789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02984693v1</w:t>
+                <w:t xml:space="preserve">hal-02984675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated audio captioning by fine-tuning bart with audioset tags</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Félix Gontier</w:t>
+                <w:t xml:space="preserve">What’s All the FUSS About Free Universal Sound Separation Data?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Wisdom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakan Erdogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel P W Ellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Serizel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Turpault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DCASE 2021 - 6th Workshop on Detection and Classification of Acoustic Scenes and Events</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2021 - 46th International Conference on Acoustics, Speech, and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Toronto/Virtual, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP39728.2021.9414774⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03522488v1</w:t>
+                <w:t xml:space="preserve">hal-02984693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attention-based distributed speech enhancement for unconstrained microphone arrays with varying number of nodes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Furnon</w:t>
+                <w:t xml:space="preserve">Automated audio captioning by fine-tuning bart with audioset tags</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Gontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Serizel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Irina Illina</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cerisara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2021 - 29th European Signal Processing Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">DCASE 2021 - 6th Workshop on Detection and Classification of Acoustic Scenes and Events</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Virtual, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03259801v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foreground-Background Ambient Sound Scene Separation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Vincent</w:t>
+                <w:t xml:space="preserve">Attention-based distributed speech enhancement for unconstrained microphone arrays with varying number of nodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Furnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Serizel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Gasso</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Essid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Illina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2020 - 28th European Signal Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Amsterdam / Virtual, Netherlands. </w:t>
+              <w:t xml:space="preserve">EUSIPCO 2021 - 29th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Aug 2021, Dublin / Virtual, Ireland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/Eusipco47968.2020.9287436⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO54536.2021.9616358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02567542v2</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03259801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UIAI System for Short-Duration Speaker Verification Challenge 2020</w:t>
               </w:r>
@@ -7286,161 +7303,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02907037v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sound Event Detection and Separation: a Benchmark on Desed Synthetic Soundscapes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Turpault</w:t>
+                <w:t xml:space="preserve">Foreground-Background Ambient Sound Scene Separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Olvera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Serizel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Gasso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2021 - 46th International Conference on Acoustics, Speech, and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Toronto/Virtual, Canada. </w:t>
+              <w:t xml:space="preserve">EUSIPCO 2020 - 28th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Amsterdam / Virtual, Netherlands. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP39728.2021.9414789⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/Eusipco47968.2020.9287436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02984675v1</w:t>
+                <w:t xml:space="preserve">hal-02567542v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed speech separation in spatially unconstrained microphone arrays</w:t>
               </w:r>
@@ -7556,51 +7556,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Sound Event Detection Metrics: Insights from DCASE 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Ferroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Turpault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Azcarreta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7677,90 +7677,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of non-target events in synthetic soundscapes for sound event detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Ronchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Serizel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Turpault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuele Cornell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DCASE 2021 - Detection and Classification of Acoustic Scenes and Events</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Barcelona/Virtual, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7837,51 +7837,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Bonastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Serizel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandipana Dowerah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO 2021 - 29th European Signal Processing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Dublin / Virtual, Ireland. </w:t>
@@ -7913,165 +7913,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03224675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A brief introduction to multichannel noise reduction with deep neural networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DNN-Based Distributed Multichannel Mask Estimation for Speech Enhancement in Microphone Arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Furnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Serizel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Illina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Essid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SpiN 2020 - 12th Speech in Noise Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ICASSP 2020 - 45th International Conference on Acoustics, Speech, and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02506387v1</w:t>
+                <w:t xml:space="preserve">hal-02389159v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Sound Event Detection In Domestic Environments Using Sound Separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Turpault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Wisdom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakan Erdogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R Hershey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Serizel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8107,355 +8146,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02891700v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNN-Based Distributed Multichannel Mask Estimation for Speech Enhancement in Microphone Arrays</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A brief introduction to multichannel noise reduction with deep neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Serizel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Slim Essid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2020 - 45th International Conference on Acoustics, Speech, and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">SpiN 2020 - 12th Speech in Noise Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02389159v3</w:t>
+                <w:t xml:space="preserve">hal-02506387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sound event detection in synthetic domestic environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Training Sound Event Detection On A Heterogeneous Dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Turpault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Serizel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Justin Salamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2020 - 45th International Conference on Acoustics, Speech, and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">DCASE Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02355573v2</w:t>
+                <w:t xml:space="preserve">hal-02891665v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training Sound Event Detection On A Heterogeneous Dataset</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Sound event detection in synthetic domestic environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Serizel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Turpault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Serizel</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ankit Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Salamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DCASE Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">ICASSP 2020 - 45th International Conference on Acoustics, Speech, and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02891665v2</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02355573v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limitations of weak labels for embedding and tagging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Turpault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Serizel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8500,230 +8500,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02467401v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-supervised triplet loss based learning of ambient audio embeddings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Sound event detection in domestic environments with weakly labeled data and soundscape synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Turpault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Serizel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Vincent</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ankit Parag Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Salamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Brighton, United Kingdom</w:t>
+              <w:t xml:space="preserve">Workshop on Detection and Classification of Acoustic Scenes and Events</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, New York City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02025824v1</w:t>
+                <w:t xml:space="preserve">hal-02160855v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sound event detection in domestic environments with weakly labeled data and soundscape synthesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Semi-supervised triplet loss based learning of ambient audio embeddings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Turpault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Serizel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Justin Salamon</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Detection and Classification of Acoustic Scenes and Events</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, New York City, United States</w:t>
+              <w:t xml:space="preserve">ICASSP 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Brighton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02160855v2</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regression versus classification for neural network based audio source localization</w:t>
               </w:r>
@@ -8843,51 +8843,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sound Event Detection from Partially Annotated Data: Trends and Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Serizel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Turpault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IcETRAN conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Srebrno Jezero, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8906,485 +8906,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02114652v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple-input neural network-based residual echo suppression</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Large-Scale Weakly Labeled Semi-Supervised Sound Event Detection in Domestic Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Serizel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Humbert</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Turpault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Eghbal-Zadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ankit Parag Shah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2018 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Calgary, Canada. pp.1-5</w:t>
+              <w:t xml:space="preserve">Workshop on Detection and Classification of Acoustic Scenes and Events</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Woking, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01723630v2</w:t>
+                <w:t xml:space="preserve">hal-01850270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-Scale Weakly Labeled Semi-Supervised Sound Event Detection in Domestic Environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiple-input neural network-based residual echo suppression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Carbajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Serizel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ankit Parag Shah</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Detection and Classification of Acoustic Scenes and Events</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Woking, United Kingdom</w:t>
+              <w:t xml:space="preserve">ICASSP 2018 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Calgary, Canada. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01850270v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723630v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multichannel Audio Modeling with Elliptically Stable Tensor Decomposition</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Umut Şimşekli</w:t>
+                <w:t xml:space="preserve">Multichannel speech separation with recurrent neural networks from high-order ambisonics recordings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauréline Perotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Serizel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LVA/ICA 2018 - 14th International Conference on Latent Variable Analysis and Signal Separation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">43rd IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Calgary, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01766795v1</w:t>
+                <w:t xml:space="preserve">hal-01699759v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multichannel speech separation with recurrent neural networks from high-order ambisonics recordings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lauréline Perotin</w:t>
+                <w:t xml:space="preserve">Multichannel Audio Modeling with Elliptically Stable Tensor Decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian-Robert Stöter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Liutkus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umut Şimşekli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Serizel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LVA/ICA 2018 - 14th International Conference on Latent Variable Analysis and Signal Separation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Surrey, United Kingdom. pp.13-23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-93764-9_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01699759v2</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01766795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRNN-based joint azimuth and elevation localization with the Ambisonics intensity vector</w:t>
               </w:r>
@@ -9796,51 +9796,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01636627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic scene classification with matrix factorization for unsupervised feature learning</w:t>
+                <w:t xml:space="preserve">SUPERVISED NONNEGATIVE MATRIX FACTORIZATION FOR ACOUSTIC SCENE CLASSIFICATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Bisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Serizel</w:t>
@@ -9858,73 +9858,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Essid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Shangai, China</w:t>
+              <w:t xml:space="preserve">IEEE international evaluation campaign on detection and classification of acousitc scenes and events (DCASE 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02287267v1</w:t>
+                <w:t xml:space="preserve">hal-02943480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine listening techniques as a complement to video image analysis in forensics</w:t>
               </w:r>
@@ -10021,51 +10021,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01393959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SUPERVISED NONNEGATIVE MATRIX FACTORIZATION FOR ACOUSTIC SCENE CLASSIFICATION</w:t>
+                <w:t xml:space="preserve">Acoustic scene classification with matrix factorization for unsupervised feature learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Bisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Serizel</w:t>
@@ -10083,73 +10083,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Essid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE international evaluation campaign on detection and classification of acousitc scenes and events (DCASE 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">ICASSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Shangai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02943480v1</w:t>
+                <w:t xml:space="preserve">hal-02287267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Group Non-Negative Matrix Factorisation With Speaker And Session Similarity Constraints For Speaker Identification</w:t>
               </w:r>
@@ -10872,51 +10872,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01393977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Zone of Quiet Based Approach to Integrated Active Noise Control and Noise Reduction in Hearing Aids</w:t>
+                <w:t xml:space="preserve">A Weighted Approach for Integrated Active Noise Control and Noise Reduction in Hearing Aids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Serizel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Moonen</w:t>
@@ -10934,97 +10934,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Wouters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Søren Holdt Jensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Workshop on Applications of Signal Processing to Audio and Acoustics (WASPAA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, New Paltz, United States</w:t>
+              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01393983v1</w:t>
+                <w:t xml:space="preserve">hal-01393985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Weighted Approach for Integrated Active Noise Control and Noise Reduction in Hearing Aids</w:t>
+                <w:t xml:space="preserve">A Zone of Quiet Based Approach to Integrated Active Noise Control and Noise Reduction in Hearing Aids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Serizel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Moonen</w:t>
@@ -11042,73 +11042,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Wouters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Søren Holdt Jensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">IEEE Workshop on Applications of Signal Processing to Audio and Acoustics (WASPAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, New Paltz, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01393985v1</w:t>
+                <w:t xml:space="preserve">hal-01393983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined Active Noise Control and noise reduction in Hearing Aids</w:t>
               </w:r>
@@ -11704,120 +11704,120 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05443978v1</w:t>
+                <w:t xml:space="preserve">hal-05443978v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domain-Invariant Representation Learning of Bird Sounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyass Moummad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Serizel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanouil Benetos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11949,51 +11949,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Consumption Trends in Sound Event Detection Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Douwes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Serizel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12063,51 +12063,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Matrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bonatsre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandipana Dowerah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Serizel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12230,77 +12230,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MULTICHANNEL SPEECH ENHANCEMENT FOR SPEAKER VERIFICATION IN NOISY AND REVERBERANT ENVIRONMENTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandipana Dowerah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Serizel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Mohammadamini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12445,51 +12445,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of weak labels for sound event tagging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Turpault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Serizel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12559,51 +12559,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Md Sahidullah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Patino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuele Cornell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruiqing Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12683,77 +12683,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supervised contrastive learning for pre-training bioacoustic few-shot systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyass Moummad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Serizel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IMT Atlantique; LORIA. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12810,51 +12810,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Rouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Matrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bonastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Serizel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13257,51 +13257,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lasie-project.eu/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135495v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Sadeghi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Ayilo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Serizel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Alameda-Pineda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2025.3583967" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302537v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Misdariis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lagrange" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0027235" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645900v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Effa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Arz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grimault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2024.109955" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854449v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser-Eddine Monir" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Magron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23312165241292205" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985867v3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Furnon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Essid" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Illina" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2021.3092838" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02372579v4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carbajal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Humbert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2020.3008974" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161897v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Deleforge" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Di Carlo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Strauss" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Marcenaro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2019.2924687" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01839883v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#233;line Perotin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gu&#233;rin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstsp.2019.2900164" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01634449v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziteng Wang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonghong Yan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2017.11.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362864v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Bisot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Richard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2017.2690570" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01390905v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Giuliani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01390918v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moonen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas van Dijk" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Wouters" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2014.2304240" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393937v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Holdt Jensen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393931v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393939v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393940v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459254v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Menard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rocher" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sentieys" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/242584" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001491v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taous Iatariene" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Cui" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05468351v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Passoni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ronchini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Comanducci" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Antonacci" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718254v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05468341v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Mesaros" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Heittola" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuomas Virtanen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Plumbley" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49660.2025.10887673" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212018v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328713v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2506.18691" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328729v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2506.18714" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172656v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aine Drelingyte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058365v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03833827v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Golmakani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10446294" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210707v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bern&#233; Nortier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2309.10450" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697122v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Douwes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04620733v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyass Moummad" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farrugia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Froidevaux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lostanlen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715140" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04925735v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSPW62465.2024.10627576" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210679v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2309.10439" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536499v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mohammadamini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Matrouf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rouvier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Bonastre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697137v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04925734v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10446409" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04892368v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10445834" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210729v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2309.10457" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04667593v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Mo&#353;ner" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Burget" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Old&#345;ich Plchot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04286654v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03850797v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Cornell" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Turpault" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10095938" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04385022v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janek Ebbers" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhold Haeb-Umbach" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2306.15440" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151411v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandipana Dowerah" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajinkya Kulkarni" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jouvet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2023-1890" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04383609v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671583v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mohammadamini" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03833836v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04385004v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10094730" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03933981v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Gontier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cerisara" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193377v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Delebecque" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO58844.2023.10289772" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04385071v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin San Roman" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yossi Adi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Synnaeve" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2308.02560" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03833814v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010329v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650549v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonastre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03562763v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9747556" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710445v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois A Bonastre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2022-11301" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894965v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Abdollahi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rakotomamonjy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gasso" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848387v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03554305v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9747577" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619903v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848388v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ossen El Sawaf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669919v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02984693v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Wisdom" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakan Erdogan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P W Ellis" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9414774" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03522488v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259801v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9616358" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567542v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Olvera" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287436" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907037v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Sahidullah" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achintya Kumar Sarkar" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ville Vestman" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuechen Liu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SLT48900.2021.9383596" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02984675v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R Hershey" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9414789" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985794v3" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9414758" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02978422v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Ferroni" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Azcarreta" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Tuveri" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9414711" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03355184v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224675v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9615983" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02506387v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02891700v4" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389159v3" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02355573v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Shah" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Salamon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02891665v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02467401v4" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025824v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02160855v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Parag Shah" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02125985v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre D&#233;fossez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02114652v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01723630v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01850270v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Eghbal-Zadeh" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01766795v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fontaine" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian-Robert St&#246;ter" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Liutkus" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut &#350;im&#351;ekli" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93764-9_2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01699759v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01840453v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576857v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01484744v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01636627v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287267v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393959v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532497" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943480v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393968v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288453v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393964v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287014v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393972v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SLT.2014.7078563" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393975v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393980v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Van Dijk" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393977v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393983v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393985v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393988v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459290v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620341v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjeel Parekh" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Q. K. Duong" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Ozerov" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/gp/book/9783319634494" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63450-0_9" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575619v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63450-0_4" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05443978v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayank Mishra" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696391v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Benetos" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716743v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fernandez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697014v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564767v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonatsre" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604983v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487420v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173974v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03203692v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02352840v2" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Patino" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiqing Yin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunit Sivasankaran" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04165306v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453630v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rouvier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02372431v4" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-03612609v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lasie-project.eu/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135495v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Sadeghi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Ayilo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Serizel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Alameda-Pineda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2025.3583967" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645900v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Effa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Arz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grimault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2024.109955" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302537v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Misdariis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lagrange" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0027235" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854449v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser-Eddine Monir" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Magron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23312165241292205" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985867v3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Furnon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Essid" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Illina" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2021.3092838" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02372579v4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carbajal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Humbert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2020.3008974" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161897v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Deleforge" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Di Carlo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Strauss" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Marcenaro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2019.2924687" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01839883v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#233;line Perotin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gu&#233;rin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstsp.2019.2900164" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01634449v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziteng Wang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonghong Yan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2017.11.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362864v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Bisot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Richard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2017.2690570" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01390905v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Giuliani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01390918v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moonen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas van Dijk" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Wouters" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2014.2304240" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393937v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Holdt Jensen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393931v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393939v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393940v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459254v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Menard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rocher" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sentieys" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/242584" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718254v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05468341v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Mesaros" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Heittola" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuomas Virtanen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Plumbley" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49660.2025.10887673" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001491v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taous Iatariene" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Cui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05468351v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Passoni" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ronchini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Comanducci" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Antonacci" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212018v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328713v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2506.18691" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328729v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2506.18714" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172656v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aine Drelingyte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058365v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04620733v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyass Moummad" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farrugia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Froidevaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lostanlen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715140" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03833827v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Golmakani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10446294" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697122v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Douwes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210707v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bern&#233; Nortier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2309.10450" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04925735v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSPW62465.2024.10627576" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210679v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2309.10439" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536499v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mohammadamini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Matrouf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rouvier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Bonastre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697137v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04925734v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10446409" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04892368v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10445834" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210729v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2309.10457" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04667593v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Mo&#353;ner" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Burget" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Old&#345;ich Plchot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04383609v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04385022v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janek Ebbers" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhold Haeb-Umbach" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2306.15440" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151411v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandipana Dowerah" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajinkya Kulkarni" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jouvet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2023-1890" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04286654v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03850797v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Cornell" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Turpault" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10095938" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03833836v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671583v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mohammadamini" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04385004v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10094730" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03933981v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Gontier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cerisara" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193377v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Delebecque" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO58844.2023.10289772" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04385071v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin San Roman" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yossi Adi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Synnaeve" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2308.02560" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03833814v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894965v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Abdollahi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rakotomamonjy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gasso" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710445v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois A Bonastre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2022-11301" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010329v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650549v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonastre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03562763v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9747556" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848387v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619903v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848388v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ossen El Sawaf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03554305v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9747577" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669919v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02984675v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Wisdom" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakan Erdogan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R Hershey" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9414789" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02984693v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P W Ellis" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9414774" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03522488v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259801v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9616358" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907037v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Sahidullah" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achintya Kumar Sarkar" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ville Vestman" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuechen Liu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SLT48900.2021.9383596" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567542v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Olvera" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287436" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985794v3" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9414758" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02978422v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Ferroni" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Azcarreta" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Tuveri" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9414711" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03355184v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224675v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9615983" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389159v3" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02891700v4" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02506387v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02891665v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02355573v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Shah" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Salamon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02467401v4" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02160855v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Parag Shah" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025824v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02125985v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre D&#233;fossez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02114652v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01850270v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Eghbal-Zadeh" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01723630v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01699759v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01766795v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fontaine" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian-Robert St&#246;ter" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Liutkus" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut &#350;im&#351;ekli" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93764-9_2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01840453v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576857v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01484744v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01636627v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943480v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393959v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532497" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287267v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393968v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288453v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393964v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287014v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393972v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SLT.2014.7078563" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393975v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393980v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Van Dijk" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393977v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393985v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393983v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393988v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459290v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620341v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjeel Parekh" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Q. K. Duong" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Ozerov" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/gp/book/9783319634494" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63450-0_9" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575619v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63450-0_4" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05443978v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayank Mishra" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696391v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Benetos" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716743v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fernandez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697014v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564767v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonatsre" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604983v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487420v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173974v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03203692v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02352840v2" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Patino" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiqing Yin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunit Sivasankaran" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04165306v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453630v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rouvier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02372431v4" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-03612609v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>