--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -204,455 +204,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05262739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does artificial light interfere with the activity of nocturnal mammals? An experimental study using road underpasses</w:t>
+                <w:t xml:space="preserve">What evidence exists on the impacts of artificial light on terrestrial non-flying mammals native to Europe? A systematic map and a narrative review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sordello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dakis-Yaoba Ouédraogo</w:t>
+                <w:t xml:space="preserve">Cindy Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clotilde Chassoulier</w:t>
+                <w:t xml:space="preserve">Taku Tanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Aulagnier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chloé Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2024.110960⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, pp.18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2025.1544308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04902685v1</w:t>
+                <w:t xml:space="preserve">mnhn-05170002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What evidence exists on the impacts of artificial light on terrestrial non-flying mammals native to Europe? A systematic map and a narrative review</w:t>
+                <w:t xml:space="preserve">Manifesto for multidimensional ecological networks: a perspective to better account for the complexity of habitat loss and fragmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sordello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Cornuau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy Fournier</w:t>
+                <w:t xml:space="preserve">Aurélie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taku Tanaka</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabien Paquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yorick Reyjol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fevo.2025.1544308⟩</w:t>
+              <w:t xml:space="preserve">Landscape Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 40 (6), pp.110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10980-025-02123-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-05170002v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-05195586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manifesto for multidimensional ecological networks: a perspective to better account for the complexity of habitat loss and fragmentation</w:t>
+                <w:t xml:space="preserve">Does artificial light interfere with the activity of nocturnal mammals? An experimental study using road underpasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sordello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dakis-Yaoba Ouédraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Cornuau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Clotilde Chassoulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Aulagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Coulon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yorick Reyjol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 40 (6), pp.110. </w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 302, pp.110960. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10980-025-02123-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2024.110960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-05195586v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04902685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte des enjeux de pollution lumineuse sur les sites d’entreprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Hulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1075,51 +1075,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existing evidence on the potential of soils constructed from mineral wastes to support biodiversity: a systematic map</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dakis-Yaoba Ouédraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Lafitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1471,1275 +1471,1275 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04553773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What are the toxicity thresholds of chemical pollutants for tropical reef-building corals? A systematic review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hugo Mell</w:t>
+                <w:t xml:space="preserve">Does a flashing artificial light have more or conversely less impacts on animals than a continuous one? A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Lafitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sordello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Perceval</w:t>
+                <w:t xml:space="preserve">Marc Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Burga</w:t>
+                <w:t xml:space="preserve">Virginie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Domart-Coulon</w:t>
+                <w:t xml:space="preserve">Gaël Obein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Evidence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12, pp.4. </w:t>
+              <w:t xml:space="preserve">Nature Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 54, pp.149-177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13750-023-00298-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3897/natureconservation.54.102614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04085107v1</w:t>
+                <w:t xml:space="preserve">hal-04337333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existing evidence on the effects of photovoltaic panels on biodiversity: a systematic map with critical appraisal of study validity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">What are the toxicity thresholds of chemical pollutants for tropical reef-building corals? A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dakis-Yaoba Ouédraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chloé Thierry</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Mell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffroy Marx</w:t>
+                <w:t xml:space="preserve">Olivier Perceval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Burga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Domart-Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Evidence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 12 (1), pp.25. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13750-023-00318-x⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 12, pp.4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13750-023-00298-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04296312v1</w:t>
+                <w:t xml:space="preserve">hal-04085107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does a flashing artificial light have more or conversely less impacts on animals than a continuous one? A systematic review</w:t>
+                <w:t xml:space="preserve">Existing evidence on the effects of photovoltaic panels on biodiversity: a systematic map with critical appraisal of study validity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Lafitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sordello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Virginie Nicolas</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dakis-Yaoba Ouédraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Obein</w:t>
+                <w:t xml:space="preserve">Geoffroy Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 54, pp.149-177. </w:t>
+              <w:t xml:space="preserve">Environmental Evidence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (1), pp.25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3897/natureconservation.54.102614⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13750-023-00318-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04337333v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standards of conduct and reporting in evidence syntheses that could inform environmental policy and management decisions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What evidence exists regarding the effects of photovoltaic panels on biodiversity? A critical systematic map protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Lafitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sordello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew S Pullin</w:t>
+                <w:t xml:space="preserve">Véronique de Crespin de Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samantha H Cheng</w:t>
+                <w:t xml:space="preserve">Jérémy Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josephine D'Urban Jackson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ida Envall</w:t>
+                <w:t xml:space="preserve">Philippe Gourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Evidence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 11 (1), pp.16. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13750-022-00269-9⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 11 (1), pp.36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13750-022-00291-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03988132v1</w:t>
+                <w:t xml:space="preserve">hal-03952303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A plea for a worldwide development of dark infrastructure for biodiversity – Practical examples and ways to go forward</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Sordello</w:t>
+                <w:t xml:space="preserve">Standards of conduct and reporting in evidence syntheses that could inform environmental policy and management decisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew S Pullin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha H Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Busson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Cornuau</w:t>
+                <w:t xml:space="preserve">Josephine D'Urban Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Deverchère</w:t>
+                <w:t xml:space="preserve">Jacqualyn Eales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Faure</w:t>
+                <w:t xml:space="preserve">Ida Envall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape and Urban Planning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 219, pp.104332. </w:t>
+              <w:t xml:space="preserve">Environmental Evidence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (1), pp.16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.landurbplan.2021.104332⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13750-022-00269-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03485347v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A flashing light may not be that flashy: A systematic review on critical fusion frequencies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alix Lafitte</w:t>
+                <w:t xml:space="preserve">Impacts of coastal realignment on biodiversity. A systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Debue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dakis-Yaoba Ouédraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sordello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yorick Reyjol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0279718⟩</w:t>
+              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 60, pp.48-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.baae.2022.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04050147v1</w:t>
+                <w:t xml:space="preserve">hal-04008642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What evidence exists regarding the effects of photovoltaic panels on biodiversity? A critical systematic map protocol</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les déplacements des espèces volantes : vers la mise en œuvre d'une « Trame aérienne » dans le cadre de la politique Trame verte et bleue ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sordello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique de Crespin de Billy</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yorick Reyjol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Froidevaux</w:t>
+                <w:t xml:space="preserve">Jennifer Amsallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Gourdain</w:t>
+                <w:t xml:space="preserve">Yves Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Evidence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (1), pp.36. </w:t>
+              <w:t xml:space="preserve">Naturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.169-192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13750-022-00291-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5852/naturae2022a9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03952303v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04960013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of coastal realignment on biodiversity. A systematic review and meta-analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dakis-Yaoba Ouédraogo</w:t>
+                <w:t xml:space="preserve">A flashing light may not be that flashy: A systematic review on critical fusion frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Lafitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sordello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Obein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.baae.2022.01.009⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (12), pp.e0279718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0279718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04008642v1</w:t>
+                <w:t xml:space="preserve">hal-04050147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déplacements des espèces volantes : vers la mise en œuvre d'une « Trame aérienne » dans le cadre de la politique Trame verte et bleue ?</w:t>
+                <w:t xml:space="preserve">A plea for a worldwide development of dark infrastructure for biodiversity – Practical examples and ways to go forward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sordello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yorick Reyjol</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Busson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Cornuau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Amsallem</w:t>
+                <w:t xml:space="preserve">Philippe Deverchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Bas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucille Billon</w:t>
+                <w:t xml:space="preserve">Baptiste Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Naturae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9, pp.169-192. </w:t>
+              <w:t xml:space="preserve">Landscape and Urban Planning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 219, pp.104332. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5852/naturae2022a9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.landurbplan.2021.104332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04960013v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse des principaux impacts de la dépoldérisation sur la biodiversité : une approche par revue systématique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Debue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dakis-Yaoba Ouédraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sordello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2797,265 +2797,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04145865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence on the impacts of chemicals arising from human activity on tropical reef-building corals; a systematic map</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La biologie de la conservation doit-elle prendre en compte les paysages odorants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Delaunay</w:t>
+                <w:t xml:space="preserve">Michel Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sordello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yorick Reyjol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Evidence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13750-021-00237-9⟩</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Articles hors-série 2021, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2021.HS.03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03353843v1</w:t>
+                <w:t xml:space="preserve">mnhn-04160626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La biologie de la conservation doit-elle prendre en compte les paysages odorants ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence on the impacts of chemicals arising from human activity on tropical reef-building corals; a systematic map</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dakis-Yaoba Ouédraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sordello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Hédouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Renou</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Magalie Castelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Articles hors-série 2021, pp.1-7. </w:t>
+              <w:t xml:space="preserve">Environmental Evidence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (22), </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2021.HS.03⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13750-021-00237-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04160626v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03353843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existing evidence on the outcomes of wildlife translocations in protected areas: a systematic map</w:t>
               </w:r>
@@ -3145,103 +3145,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating ecotoxicological effects of chemicals on tropical reef-building corals; a systematic review protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dakis-Yaoba Ouédraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perceval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ferrier-Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Domart-Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Hédouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Evidence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10 (1), pp.35. </w:t>
@@ -3279,90 +3279,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can linear transportation infrastructure verges constitute a habitat and/or a corridor for vertebrates in temperate ecosystems? A systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dakis-Yaoba Ouédraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Villemey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vanpeene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vital Azambourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3417,90 +3417,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What evidence exists on the impacts of chemicals arising from human activity on tropical reef-building corals? A systematic map protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dakis-Yaoba Ouédraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sordello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brugneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Burga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Calvayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4185,468 +4185,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02018275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les réseaux écologiques : aider la biodiversité à s'adapter au changement climatique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Sordello</w:t>
+                <w:t xml:space="preserve">Prise de recul sur la politique Trame verte et bleue à l'échelle régionale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vanpeene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Amsallem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sordello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Billon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Courrier de la Nature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Trame verte et bleue : la continuité écologique en marche dans les territoires, 25, pp.14-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2018.25.03⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04274217v1</w:t>
+                <w:t xml:space="preserve">hal-01830447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise de recul sur la politique Trame verte et bleue à l'échelle régionale</w:t>
+                <w:t xml:space="preserve">Bilan des Schémas régionaux de cohérence écologique en France : quels apports méthodologiques pour l'identification et la cartographie de la Trame verte et bleue ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">J. Amsallem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sordello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">S. Vanpeene</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Billon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Trame verte et bleue : la continuité écologique en marche dans les territoires, 25, pp.14-19. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 25, pp.4-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2018.25.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2018.25.03⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01830447v1</w:t>
+                <w:t xml:space="preserve">hal-01829699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can linear transportation infrastructure verges constitute a habitat and/or a corridor for insects in temperate landscapes? A systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Villemey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arzhvaël Jeusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vargac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Evidence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 7 (1), pp.5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13750-018-0117-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01709675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan des Schémas régionaux de cohérence écologique en France : quels apports méthodologiques pour l'identification et la cartographie de la Trame verte et bleue ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Vanpeene</w:t>
+                <w:t xml:space="preserve">Les réseaux écologiques : aider la biodiversité à s'adapter au changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sordello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Courrier de la Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 311, pp.40-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2018.25.01⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01829699v1</w:t>
+                <w:t xml:space="preserve">hal-04274217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte des espèces de cohérence nationale trame verte et bleue dans les schémas régionaux de cohérence écologique</w:t>
               </w:r>
@@ -4976,243 +4976,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04010924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des continuités écologiques d'importance nationale aux trames vertes et bleues régionales : quelles méthodes de prise en compte ?</w:t>
+                <w:t xml:space="preserve">Trame verte, bleue et autres trames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sordello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Regards et Débats sur la Biodiversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 72</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04018096v1</w:t>
+                <w:t xml:space="preserve">mnhn-04285506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les conséquences de la lumière artificielle nocturne sur les déplacements de la faune et la fragmentation des habitats : une revue</w:t>
+                <w:t xml:space="preserve">Des continuités écologiques d'importance nationale aux trames vertes et bleues régionales : quelles méthodes de prise en compte ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sordello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société des naturalistes luxembourgeois</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 HS, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2017.HS.02⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04285458v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04018096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trame verte, bleue et autres trames</w:t>
+                <w:t xml:space="preserve">Les conséquences de la lumière artificielle nocturne sur les déplacements de la faune et la fragmentation des habitats : une revue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sordello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards et Débats sur la Biodiversité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 72</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société des naturalistes luxembourgeois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 119, pp.39-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04285506v1</w:t>
+                <w:t xml:space="preserve">mnhn-04285458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pistes méthodologiques pour prendre en compte la pollution lumineuse dans les réseaux écologiques</w:t>
               </w:r>
@@ -5339,243 +5339,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04285469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trame verte et bleue : bilan des besoins, enjeux et actions de connaissance identifiés par les Schémas régionaux de cohérence écologique</w:t>
+                <w:t xml:space="preserve">Light Pollution in French Green and Blue Infrastructure Policy: Towards a Dark Ecological Network?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sordello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Naturae</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 35, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/tem.4381⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04285481v1</w:t>
+                <w:t xml:space="preserve">hal-03988094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light Pollution in French Green and Blue Infrastructure Policy: Towards a Dark Ecological Network?</w:t>
+                <w:t xml:space="preserve">Trame verte et bleue : bilan des besoins, enjeux et actions de connaissance identifiés par les Schémas régionaux de cohérence écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sordello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Naturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10, pp.22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/tem.4381⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03988094v1</w:t>
+                <w:t xml:space="preserve">mnhn-04285481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can linear transportation infrastructure verges constitute a habitat and/or a corridor for biodiversity in temperate landscapes? A systematic review protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arzhvaël Jeusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vargac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Deniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5787,64 +5787,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can linear transportation infrastructure verges constitute a corridor and/or a habitat for insects in temperate landscape?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vanpeene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sordello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Villemey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5914,51 +5914,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of activity and diversity of bats under LED public lighting with different spectral blue content (3000K and 1800K)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Iodice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6035,64 +6035,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sordello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Villemey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arzhvaël Jeusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vargac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6147,64 +6147,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une approche multi-scalaire des réseaux écologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delzons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lacoeuilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6330,51 +6330,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Mell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinciane Fack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dakis-Yaoba Ouédraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Villemey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6431,51 +6431,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trame noire - Méthodes d’élaboration et outils pour sa mise en œuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sordello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Paquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Daloz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6645,51 +6645,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méta-analyse de l'impact des centrales photovoltaïques sur les communautés végétales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Lafitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dakis-Yaoba Ouédraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sordello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6733,77 +6733,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un indicateur de qualité écologique dans le cadre du Life ADAPTO - Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Debue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dakis-Yaoba Ouédraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6851,64 +6851,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles sont les principales conséquences de la dépoldérisation sur la biodiversité ? Une approche par revue systématique - Note de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Debue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dakis-Yaoba Ouédraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sordello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6978,77 +6978,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sordello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arzhvaël Jeusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dakis-Yaoba Ouédraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN), CESCO, Irstea. 2019, 32 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -7083,64 +7083,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trame verte et bleue et espèces volantes. Note d'enjeux et de problématique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sordello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Amsallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7214,77 +7214,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sordello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Villemey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vargac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrinat (AFB-CNRS-MNHN). 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -7332,64 +7332,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sordello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Azam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Amsallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7450,64 +7450,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sordello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arzhvaël Jeusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7536,744 +7536,744 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRAME VERTE ET BLEUE - Bilan technique et scientifique sur l’élaboration des Schémas régionaux de cohérence écologique - Représentation cartographique de la TVB</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trame verte et bleue - Bilan sur l'élaboration des Schémas régionaux de cohérence écologique : Concertation pour l'élaboration des SRCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vanpeene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Amsallem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sordello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Billon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, pp.35</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2017, pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04277448v1</w:t>
+                <w:t xml:space="preserve">hal-02607188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en compte mutuelle des Schémas régionaux de cohérence écologique et des Plans nationaux d'actions pour les espèces menacées</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, pp.93</w:t>
+                <w:t xml:space="preserve">Trame verte et bleue - Bilan technique et scientifique sur l'élaboration des Schémas régionaux de cohérence écologique. Méthodes d'identification des obstacles et d'attribution des objectifs. Volume 2.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vanpeene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sordello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Amsallem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2017, pp.89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04283020v1</w:t>
+                <w:t xml:space="preserve">hal-02607146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schémas régionaux de cohérence écologique : Chiffres de synthèse à l’échelle nationale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pollution lumineuse : longueurs d’ondes impactantes pour la biodiversité. Exploitation de la synthèse bibliographique de Musters et al. (2009)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sordello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, pp.21</w:t>
+              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04277484v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04282976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trame verte et bleue - Bilan technique et scientifique sur l'élaboration des Schémas régionaux de cohérence écologique. Méthodes d'identification des composantes de la TVB. Volume 1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TRAME VERTE ET BLEUE - Bilan technique et scientifique sur l’élaboration des Schémas régionaux de cohérence écologique - Représentation cartographique de la TVB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Amsallem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sordello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2017, pp.104</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Vanpeene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607145v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04277448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollution lumineuse : longueurs d’ondes impactantes pour la biodiversité. Exploitation de la synthèse bibliographique de Musters et al. (2009)</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, pp.18</w:t>
+                <w:t xml:space="preserve">Trame verte et bleue - Bilan technique et scientifique sur l'élaboration des Schémas régionaux de cohérence écologique : représentation cartographique de la TVB. Volume 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Amsallem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sordello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vanpeene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2017, pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04282976v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trame verte et bleue - Bilan sur l'élaboration des Schémas régionaux de cohérence écologique : Concertation pour l'élaboration des SRCE</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Sordello</w:t>
+                <w:t xml:space="preserve">Trame verte et bleue - Bilan technique et scientifique sur l'élaboration des Schémas régionaux de cohérence écologique. Méthodes d'identification des composantes de la TVB. Volume 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sordello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Billon</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2017, pp.37</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Amsallem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Vanpeene-Bruhier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2017, pp.104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607188v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trame verte et bleue - Bilan technique et scientifique sur l'élaboration des Schémas régionaux de cohérence écologique. Méthodes d'identification des obstacles et d'attribution des objectifs. Volume 2.</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2017, pp.89</w:t>
+                <w:t xml:space="preserve">Prise en compte mutuelle des Schémas régionaux de cohérence écologique et des Plans nationaux d'actions pour les espèces menacées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sordello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Trombert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, pp.93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607146v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04283020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trame verte et bleue - Bilan technique et scientifique sur l'élaboration des Schémas régionaux de cohérence écologique : représentation cartographique de la TVB. Volume 3</w:t>
+                <w:t xml:space="preserve">Schémas régionaux de cohérence écologique : Chiffres de synthèse à l’échelle nationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2017, pp.35</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sordello</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02607144v1</w:t>
+                <w:t xml:space="preserve">mnhn-04277484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conseils méthodologiques pour la réalisation d'une revue systématique à travers l'expérience de COHNECS-IT</w:t>
               </w:r>
@@ -8285,64 +8285,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sordello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Villemey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arzhvaël Jeusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vargac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8375,390 +8375,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01592725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalisation d’une carte de synthèse nationale des continuités écologiques régionales - Rapport méthodologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TRAME VERTE ET BLEUE - Bilan technique et scientifique sur l’élaboration des Schémas régionaux de cohérence écologique - Méthodes d'identification des obstacles et d’attribution des objectifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Vanpeene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sordello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Amsallem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Billon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, pp.33</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, pp.88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04277467v1</w:t>
+                <w:t xml:space="preserve">mnhn-04283240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRAME VERTE ET BLEUE - Bilan technique et scientifique sur l’élaboration des Schémas régionaux de cohérence écologique - Méthodes d'identification des composantes de la TVB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sordello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Amsallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vanpeene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, pp.104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04283001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRAME VERTE ET BLEUE - Bilan technique et scientifique sur l’élaboration des Schémas régionaux de cohérence écologique - Méthodes d'identification des obstacles et d’attribution des objectifs</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réalisation d’une carte de synthèse nationale des continuités écologiques régionales - Rapport méthodologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Billon</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, pp.88</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duchene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mustiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, pp.33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04283240v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04277467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet fragmentant de la lumière artificielle - quels impacts sur la mobilité des espèces et comment peuvent-ils être pris en compte dans les réseaux écologiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sordello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vanpeene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Azam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8823,64 +8823,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trame verte et bleue : suivi et évaluation, quelle faisabilité d’utiliser l’outil génétique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sordello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Amsallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dubus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9187,51 +9187,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262739v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sordello" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Coulon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Reyjol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ibi.13435" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04902685v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dakis-Yaoba Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Chassoulier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Aulagnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coulon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2024.110960" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05170002v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Fournier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taku Tanaka" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Thierry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2025.1544308" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05195586v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Cornuau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paquier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-025-02123-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05169961v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Hulard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Charton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.48.8229" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194687v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Terray" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Petiteau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dutilleux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vanpeene" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Amiard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-025-00368-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849126v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-29068-8.00037-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04507240v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mell" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Fack" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Percevault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertheau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-024-00328-3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585365v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Lafitte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Pozzi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Mikajlo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-024-00332-7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459413v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guinard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Billon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bretaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chevallier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2023.103829" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04553773v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Langridge" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delabye" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gilg" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.110296" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085107v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perceval" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Burga" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domart-Coulon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-023-00298-y" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296312v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Marx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-023-00318-x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337333v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legrand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nicolas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Obein" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/natureconservation.54.102614" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988132v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew S Pullin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha H Cheng" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine D'Urban Jackson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqualyn Eales" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Envall" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-022-00269-9" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485347v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Busson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deverch&#232;re" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Faure" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2021.104332" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050147v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0279718" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952303v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Crespin de Billy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Froidevaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gourdain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-022-00291-x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008642v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Debue" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2022.01.009" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04960013v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Amsallem" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2022a9" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04145865v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-set.2022.41.7230" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353843v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Delaunay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia H&#233;douin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Castelin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-021-00237-9" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04160626v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Renou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2021.HS.03" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988136v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-021-00236-w" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03500730v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ferrier-Pag&#232;s" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-021-00250-y" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861509v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Villemey" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vital Azambourg" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-020-00196-7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965531v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brugneaux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calvayrac" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-020-00203-x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988150v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-020-00199-4" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948589v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Ratel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Flamerie de Lachapelle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment L&#233;ger" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dambry" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-020-00202-y" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452215v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duch&#234;ne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gomes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gr&#233;goire" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Kremp" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23729333.2020.1717843" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04267384v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04268262v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Treillard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018275v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Livoreil" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-019-0146-6" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274217v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830447v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vanpeene" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amsallem" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sordello" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Billon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2018.25.03" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709675v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arzhva&#235;l Jeusset" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vargac" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-018-0117-3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829699v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2018.25.01" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532745v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04006874v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2018.25.16" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274214v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04010924v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jupille" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Deutsch" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vauclair" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Salmon-Legagneur" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2018.HS.02" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04018096v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2017.HS.02" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04285458v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04285506v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988086v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.18730" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04285469v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04285481v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988094v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.4381" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01289132v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Deniaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-016-0056-9" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530586v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Comolet-Tirman" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horace da Costa" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grech" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Haffner" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607884v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Villemey" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440461v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Iodice" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607272v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279875v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delzons" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lacoeuilhe" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04507256v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/253/9782759238132/infrastructures-de-transport-creatives" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04166929v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Daloz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04167858v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585570v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04136443v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Poncet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04169920v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04256506v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04256474v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyli Borner" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04268786v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04273532v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Azam" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787003v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04277448v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04283020v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Trombert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04277484v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607145v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vanpeene-Bruhier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04282976v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607188v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607146v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607144v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01592725v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04277467v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duchene" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mustiere" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lombard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04283001v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04283240v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605886v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Azam" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kerbiriou" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Le Viol" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598512v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dubus" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04645145v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262739v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sordello" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Coulon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Reyjol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ibi.13435" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05170002v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Fournier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taku Tanaka" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Thierry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2025.1544308" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05195586v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Cornuau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coulon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paquier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-025-02123-y" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04902685v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dakis-Yaoba Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Chassoulier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Aulagnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2024.110960" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05169961v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Hulard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Charton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.48.8229" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194687v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Terray" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Petiteau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dutilleux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vanpeene" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Amiard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-025-00368-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849126v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-29068-8.00037-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04507240v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mell" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Fack" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Percevault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertheau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-024-00328-3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585365v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Lafitte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Pozzi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Mikajlo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-024-00332-7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459413v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guinard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Billon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bretaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chevallier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2023.103829" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04553773v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Langridge" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delabye" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gilg" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.110296" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337333v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legrand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nicolas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Obein" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/natureconservation.54.102614" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085107v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perceval" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Burga" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domart-Coulon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-023-00298-y" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296312v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Marx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-023-00318-x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952303v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Crespin de Billy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Froidevaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gourdain" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-022-00291-x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988132v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew S Pullin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha H Cheng" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine D'Urban Jackson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqualyn Eales" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Envall" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-022-00269-9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008642v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Debue" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2022.01.009" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04960013v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Amsallem" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2022a9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050147v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0279718" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485347v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Busson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deverch&#232;re" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Faure" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2021.104332" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04145865v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-set.2022.41.7230" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04160626v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Renou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2021.HS.03" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353843v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Delaunay" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia H&#233;douin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Castelin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-021-00237-9" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988136v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-021-00236-w" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03500730v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ferrier-Pag&#232;s" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-021-00250-y" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861509v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Villemey" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vital Azambourg" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-020-00196-7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965531v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brugneaux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calvayrac" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-020-00203-x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988150v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-020-00199-4" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948589v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Ratel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Flamerie de Lachapelle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment L&#233;ger" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dambry" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-020-00202-y" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452215v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duch&#234;ne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gomes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gr&#233;goire" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Kremp" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23729333.2020.1717843" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04267384v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04268262v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Treillard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018275v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Livoreil" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-019-0146-6" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830447v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vanpeene" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amsallem" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sordello" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Billon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2018.25.03" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829699v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2018.25.01" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709675v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arzhva&#235;l Jeusset" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vargac" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-018-0117-3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274217v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532745v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04006874v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2018.25.16" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274214v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04010924v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jupille" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Deutsch" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vauclair" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Salmon-Legagneur" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2018.HS.02" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04285506v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04018096v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2017.HS.02" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04285458v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988086v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.18730" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04285469v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988094v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.4381" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04285481v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01289132v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Deniaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-016-0056-9" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530586v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Comolet-Tirman" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horace da Costa" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grech" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Haffner" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607884v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Villemey" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440461v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Iodice" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607272v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279875v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delzons" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lacoeuilhe" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04507256v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/253/9782759238132/infrastructures-de-transport-creatives" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04166929v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Daloz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04167858v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585570v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04136443v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Poncet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04169920v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04256506v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04256474v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyli Borner" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04268786v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04273532v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Azam" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787003v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607188v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607146v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04282976v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04277448v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607144v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607145v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vanpeene-Bruhier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04283020v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Trombert" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04277484v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01592725v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04283240v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04283001v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04277467v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duchene" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mustiere" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lombard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605886v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Azam" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kerbiriou" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Le Viol" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598512v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dubus" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04645145v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>