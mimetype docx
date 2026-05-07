--- v1 (2026-04-07)
+++ v2 (2026-05-07)
@@ -857,373 +857,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05194687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light pollution and its impacts on animal behavior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Existing evidence on the potential of soils constructed from mineral wastes to support biodiversity: a systematic map</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dakis-Yaoba Ouédraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Lafitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sordello</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Pozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Mikajlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reference Module in Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/B978-0-443-29068-8.00037-4⟩</w:t>
+              <w:t xml:space="preserve">Environmental Evidence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (1), pp.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13750-024-00332-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04849126v1</w:t>
+                <w:t xml:space="preserve">hal-04585365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can linear transportation infrastructure verges constitute a habitat and/or a corridor for vascular plants in temperate ecosystems? A systematic review</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Light pollution and its impacts on animal behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sordello</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Evidence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13750-024-00328-3⟩</w:t>
+              <w:t xml:space="preserve">Reference Module in Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-443-29068-8.00037-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04507240v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04849126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existing evidence on the potential of soils constructed from mineral wastes to support biodiversity: a systematic map</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dakis-Yaoba Ouédraogo</w:t>
+                <w:t xml:space="preserve">Can linear transportation infrastructure verges constitute a habitat and/or a corridor for vascular plants in temperate ecosystems? A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Mell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alix Lafitte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Sordello</w:t>
+                <w:t xml:space="preserve">Vinciane Fack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florie Pozzi</w:t>
+                <w:t xml:space="preserve">Louise Percevault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Vanpeene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irina Mikajlo</w:t>
+                <w:t xml:space="preserve">Yves Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Evidence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 13 (1), pp.9. </w:t>
+              <w:t xml:space="preserve">, 2024, 13 (1), pp.4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13750-024-00332-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13750-024-00328-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04585365v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04507240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing the effectiveness of two roadkill survey methods on roads</w:t>
               </w:r>
@@ -1471,705 +1471,705 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04553773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does a flashing artificial light have more or conversely less impacts on animals than a continuous one? A systematic review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Existing evidence on the effects of photovoltaic panels on biodiversity: a systematic map with critical appraisal of study validity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Lafitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sordello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dakis-Yaoba Ouédraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Legrand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gaël Obein</w:t>
+                <w:t xml:space="preserve">Geoffroy Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/natureconservation.54.102614⟩</w:t>
+              <w:t xml:space="preserve">Environmental Evidence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (1), pp.25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13750-023-00318-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04337333v1</w:t>
+                <w:t xml:space="preserve">hal-04296312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What are the toxicity thresholds of chemical pollutants for tropical reef-building corals? A systematic review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hugo Mell</w:t>
+                <w:t xml:space="preserve">Does a flashing artificial light have more or conversely less impacts on animals than a continuous one? A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Lafitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sordello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Perceval</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Domart-Coulon</w:t>
+                <w:t xml:space="preserve">Gaël Obein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Evidence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13750-023-00298-y⟩</w:t>
+              <w:t xml:space="preserve">Nature Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 54, pp.149-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/natureconservation.54.102614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04085107v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04337333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existing evidence on the effects of photovoltaic panels on biodiversity: a systematic map with critical appraisal of study validity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What are the toxicity thresholds of chemical pollutants for tropical reef-building corals? A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dakis-Yaoba Ouédraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chloé Thierry</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Mell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perceval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Burga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffroy Marx</w:t>
+                <w:t xml:space="preserve">Isabelle Domart-Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Evidence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 12 (1), pp.25. </w:t>
+              <w:t xml:space="preserve">, 2023, 12, pp.4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13750-023-00318-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13750-023-00298-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04296312v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What evidence exists regarding the effects of photovoltaic panels on biodiversity? A critical systematic map protocol</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Standards of conduct and reporting in evidence syntheses that could inform environmental policy and management decisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique de Crespin de Billy</w:t>
+                <w:t xml:space="preserve">Andrew S Pullin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Froidevaux</w:t>
+                <w:t xml:space="preserve">Samantha H Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Gourdain</w:t>
+                <w:t xml:space="preserve">Josephine D'Urban Jackson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqualyn Eales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Envall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Evidence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 11 (1), pp.36. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13750-022-00291-x⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 11 (1), pp.16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13750-022-00269-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03952303v1</w:t>
+                <w:t xml:space="preserve">hal-03988132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standards of conduct and reporting in evidence syntheses that could inform environmental policy and management decisions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samantha H Cheng</w:t>
+                <w:t xml:space="preserve">What evidence exists regarding the effects of photovoltaic panels on biodiversity? A critical systematic map protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Lafitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sordello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josephine D'Urban Jackson</w:t>
+                <w:t xml:space="preserve">Véronique de Crespin de Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacqualyn Eales</w:t>
+                <w:t xml:space="preserve">Jérémy Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ida Envall</w:t>
+                <w:t xml:space="preserve">Philippe Gourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Evidence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 11 (1), pp.16. </w:t>
+              <w:t xml:space="preserve">, 2022, 11 (1), pp.36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13750-022-00269-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13750-022-00291-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03988132v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03952303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of coastal realignment on biodiversity. A systematic review and meta-analysis</w:t>
               </w:r>
@@ -2410,103 +2410,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A flashing light may not be that flashy: A systematic review on critical fusion frequencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Lafitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sordello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Obein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 17 (12), pp.e0279718. </w:t>
@@ -3158,77 +3158,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating ecotoxicological effects of chemicals on tropical reef-building corals; a systematic review protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dakis-Yaoba Ouédraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perceval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ferrier-Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Domart-Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Hédouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3273,671 +3273,671 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03500730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can linear transportation infrastructure verges constitute a habitat and/or a corridor for vertebrates in temperate ecosystems? A systematic review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dakis-Yaoba Ouédraogo</w:t>
+                <w:t xml:space="preserve">Evidence of the impact of noise pollution on biodiversity: a systematic map</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sordello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Villemey</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Coulon</w:t>
+                <w:t xml:space="preserve">Ophélie Ratel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vital Azambourg</w:t>
+                <w:t xml:space="preserve">Frédérique Flamerie de Lachapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Dambry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Evidence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 9, pp.13. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13750-020-00196-7⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 9, pp.20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13750-020-00202-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02861509v1</w:t>
+                <w:t xml:space="preserve">hal-02948589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What evidence exists on the impacts of chemicals arising from human activity on tropical reef-building corals? A systematic map protocol</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Calvayrac</w:t>
+                <w:t xml:space="preserve">Mapping the French green infrastructure – an exercise in homogenizing heterogeneous regional data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Kremp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Evidence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13750-020-00203-x⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cartography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (2), pp.241-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23729333.2020.1717843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02965531v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outcomes of wildlife translocations in protected areas: what is the type and extent of existing evidence? A systematic map protocol</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Can linear transportation infrastructure verges constitute a habitat and/or a corridor for vertebrates in temperate ecosystems? A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dakis-Yaoba Ouédraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Villemey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Vanpeene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vital Azambourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Evidence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 9 (1), pp.16. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13750-020-00199-4⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 9, pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13750-020-00196-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03988150v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02861509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of the impact of noise pollution on biodiversity: a systematic map</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What evidence exists on the impacts of chemicals arising from human activity on tropical reef-building corals? A systematic map protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dakis-Yaoba Ouédraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sordello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alexis Dambry</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brugneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Burga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Calvayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Evidence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 9, pp.20. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13750-020-00202-y⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 9, pp.18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13750-020-00203-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02948589v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02965531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping the French green infrastructure – an exercise in homogenizing heterogeneous regional data</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Outcomes of wildlife translocations in protected areas: what is the type and extent of existing evidence? A systematic map protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Langridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sordello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yorick Reyjol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cartography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 6 (2), pp.241-262. </w:t>
+              <w:t xml:space="preserve">Environmental Evidence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (1), pp.16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/23729333.2020.1717843⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13750-020-00199-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03452215v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordinaire aujourd’hui, extraordinaire demain ?</w:t>
               </w:r>
@@ -4087,51 +4087,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of the environmental impact of noise pollution on biodiversity: a systematic map protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sordello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Flamerie de Lachapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Livoreil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4425,90 +4425,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can linear transportation infrastructure verges constitute a habitat and/or a corridor for insects in temperate landscapes? A systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Villemey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arzhvaël Jeusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vargac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4695,308 +4695,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03532745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focus - Comment gérer la lumière artificielle dans les continuités écologiques ?</w:t>
+                <w:t xml:space="preserve">Trame noire : un sujet qui « monte » dans les territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sordello</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jupille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éloïse Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Vauclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Salmon-Legagneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 25, pp.1-4. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2018.25.16⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 45, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2018.HS.02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04006874v1</w:t>
+                <w:t xml:space="preserve">hal-04010924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La science à la portée des gestionnaires</w:t>
+                <w:t xml:space="preserve">Focus - Comment gérer la lumière artificielle dans les continuités écologiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sordello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaces Naturels</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25, pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2018.25.16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04274214v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04006874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trame noire : un sujet qui « monte » dans les territoires</w:t>
+                <w:t xml:space="preserve">La science à la portée des gestionnaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sordello</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Espaces Naturels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 63, pp.44-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2018.HS.02⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04010924v1</w:t>
+                <w:t xml:space="preserve">hal-04274214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trame verte, bleue et autres trames</w:t>
               </w:r>
@@ -5339,174 +5339,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04285469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light Pollution in French Green and Blue Infrastructure Policy: Towards a Dark Ecological Network?</w:t>
+                <w:t xml:space="preserve">Trame verte et bleue : bilan des besoins, enjeux et actions de connaissance identifiés par les Schémas régionaux de cohérence écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sordello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Naturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10, pp.22</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03988094v1</w:t>
+                <w:t xml:space="preserve">mnhn-04285481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trame verte et bleue : bilan des besoins, enjeux et actions de connaissance identifiés par les Schémas régionaux de cohérence écologique</w:t>
+                <w:t xml:space="preserve">Light Pollution in French Green and Blue Infrastructure Policy: Towards a Dark Ecological Network?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sordello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Naturae</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 35, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/tem.4381⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04285481v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can linear transportation infrastructure verges constitute a habitat and/or a corridor for biodiversity in temperate landscapes? A systematic review protocol</w:t>
               </w:r>
@@ -5518,51 +5518,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arzhvaël Jeusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vargac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6022,90 +6022,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COHNECS-IT Can linear transportation infrastructure verges constitute a habitat and/or a corridor for biodiversity and in which context?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sordello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Villemey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arzhvaël Jeusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vargac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de restitution de l'appel à projet Ittecop 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Puteaux, France. pp.6, 2017</w:t>
@@ -6304,90 +6304,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COHNECS-IT : que sait-on du rôle d’habitat et de corridor des dépendances d’infrastructures de transport ? Retour sur trois revues systématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sordello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Mell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinciane Fack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dakis-Yaoba Ouédraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Villemey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions Quæ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
@@ -6632,51 +6632,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méta-analyse de l'impact des centrales photovoltaïques sur les communautés végétales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Lafitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dakis-Yaoba Ouédraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6946,982 +6946,982 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04169920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les protocoles expérimentaux en écologie. Principaux points clefs</w:t>
+                <w:t xml:space="preserve">Connectivité longitudinale et potentiel d'Habitat des dépendances vertes en fonction de leur Nature, des Espèces et du Contexte : une revue Systématique sur les Infrastructures de Transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sordello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Villemey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Vargac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN), CESCO, Irstea. 2019, 32 p</w:t>
+              <w:t xml:space="preserve">Patrinat (AFB-CNRS-MNHN). 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04256506v1</w:t>
+                <w:t xml:space="preserve">mnhn-04268786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trame verte et bleue et espèces volantes. Note d'enjeux et de problématique</w:t>
+                <w:t xml:space="preserve">Les protocoles expérimentaux en écologie. Principaux points clefs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sordello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Leyli Borner</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bertheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arzhvaël Jeusset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dakis-Yaoba Ouédraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN); Cerema; CESCO; Irstea; LPO; MTES. 2019, 26 p</w:t>
+              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN), CESCO, Irstea. 2019, 32 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04256474v1</w:t>
+                <w:t xml:space="preserve">mnhn-04256506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connectivité longitudinale et potentiel d'Habitat des dépendances vertes en fonction de leur Nature, des Espèces et du Contexte : une revue Systématique sur les Infrastructures de Transport</w:t>
+                <w:t xml:space="preserve">Trame verte et bleue et espèces volantes. Note d'enjeux et de problématique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sordello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Coulon</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Amsallem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leyli Borner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Patrinat (AFB-CNRS-MNHN). 2019</w:t>
+              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN); Cerema; CESCO; Irstea; LPO; MTES. 2019, 26 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04268786v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04256474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexion préliminaire à la définition d’indicateurs nationaux sur la pollution lumineuse</w:t>
+                <w:t xml:space="preserve">Contribution à l'appel de France stratégie. Les revues systématiques comme élément de réponse à la crise de défiance envers l’expertise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sordello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Lucille Billon</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bertheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arzhvaël Jeusset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2018, pp.47</w:t>
+              <w:t xml:space="preserve">[0] 2018, pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04273532v1</w:t>
+                <w:t xml:space="preserve">hal-02787003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à l'appel de France stratégie. Les revues systématiques comme élément de réponse à la crise de défiance envers l’expertise</w:t>
+                <w:t xml:space="preserve">Réflexion préliminaire à la définition d’indicateurs nationaux sur la pollution lumineuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sordello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Eric Guinard</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Azam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Amsallem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] 2018, pp.4</w:t>
+              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2018, pp.47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02787003v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04273532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trame verte et bleue - Bilan sur l'élaboration des Schémas régionaux de cohérence écologique : Concertation pour l'élaboration des SRCE</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TRAME VERTE ET BLEUE - Bilan technique et scientifique sur l’élaboration des Schémas régionaux de cohérence écologique - Représentation cartographique de la TVB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Billon</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2017, pp.37</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Amsallem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sordello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Vanpeene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02607188v1</w:t>
+                <w:t xml:space="preserve">mnhn-04277448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trame verte et bleue - Bilan technique et scientifique sur l'élaboration des Schémas régionaux de cohérence écologique. Méthodes d'identification des obstacles et d'attribution des objectifs. Volume 2.</w:t>
+                <w:t xml:space="preserve">Trame verte et bleue - Bilan sur l'élaboration des Schémas régionaux de cohérence écologique : Concertation pour l'élaboration des SRCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vanpeene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Amsallem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sordello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Billon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2017, pp.89</w:t>
+              <w:t xml:space="preserve">irstea. 2017, pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02607146v1</w:t>
+                <w:t xml:space="preserve">hal-02607188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollution lumineuse : longueurs d’ondes impactantes pour la biodiversité. Exploitation de la synthèse bibliographique de Musters et al. (2009)</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, pp.18</w:t>
+                <w:t xml:space="preserve">Trame verte et bleue - Bilan technique et scientifique sur l'élaboration des Schémas régionaux de cohérence écologique. Méthodes d'identification des obstacles et d'attribution des objectifs. Volume 2.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vanpeene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sordello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Amsallem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2017, pp.89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04282976v1</w:t>
+                <w:t xml:space="preserve">hal-02607146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRAME VERTE ET BLEUE - Bilan technique et scientifique sur l’élaboration des Schémas régionaux de cohérence écologique - Représentation cartographique de la TVB</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pollution lumineuse : longueurs d’ondes impactantes pour la biodiversité. Exploitation de la synthèse bibliographique de Musters et al. (2009)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sordello</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, pp.35</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04277448v1</w:t>
+                <w:t xml:space="preserve">mnhn-04282976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trame verte et bleue - Bilan technique et scientifique sur l'élaboration des Schémas régionaux de cohérence écologique : représentation cartographique de la TVB. Volume 3</w:t>
               </w:r>
@@ -8272,90 +8272,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conseils méthodologiques pour la réalisation d'une revue systématique à travers l'expérience de COHNECS-IT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sordello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Villemey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arzhvaël Jeusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vargac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] 2016 - 83, MNHN; Irstea; UPMC; Cerema; INRA. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -8375,272 +8375,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01592725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRAME VERTE ET BLEUE - Bilan technique et scientifique sur l’élaboration des Schémas régionaux de cohérence écologique - Méthodes d'identification des obstacles et d’attribution des objectifs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TRAME VERTE ET BLEUE - Bilan technique et scientifique sur l’élaboration des Schémas régionaux de cohérence écologique - Méthodes d'identification des composantes de la TVB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sordello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Amsallem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vanpeene</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, pp.88</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, pp.104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04283240v1</w:t>
+                <w:t xml:space="preserve">mnhn-04283001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRAME VERTE ET BLEUE - Bilan technique et scientifique sur l’élaboration des Schémas régionaux de cohérence écologique - Méthodes d'identification des composantes de la TVB</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TRAME VERTE ET BLEUE - Bilan technique et scientifique sur l’élaboration des Schémas régionaux de cohérence écologique - Méthodes d'identification des obstacles et d’attribution des objectifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Vanpeene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sordello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Amsallem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Billon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, pp.104</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, pp.88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04283001v1</w:t>
+                <w:t xml:space="preserve">mnhn-04283240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalisation d’une carte de synthèse nationale des continuités écologiques régionales - Rapport méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Duchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9187,51 +9187,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262739v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sordello" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Coulon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Reyjol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ibi.13435" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05170002v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Fournier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taku Tanaka" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Thierry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2025.1544308" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05195586v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Cornuau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coulon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paquier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-025-02123-y" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04902685v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dakis-Yaoba Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Chassoulier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Aulagnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2024.110960" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05169961v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Hulard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Charton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.48.8229" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194687v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Terray" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Petiteau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dutilleux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vanpeene" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Amiard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-025-00368-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849126v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-29068-8.00037-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04507240v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mell" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Fack" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Percevault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertheau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-024-00328-3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585365v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Lafitte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Pozzi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Mikajlo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-024-00332-7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459413v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guinard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Billon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bretaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chevallier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2023.103829" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04553773v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Langridge" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delabye" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gilg" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.110296" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337333v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legrand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nicolas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Obein" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/natureconservation.54.102614" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085107v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perceval" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Burga" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domart-Coulon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-023-00298-y" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296312v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Marx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-023-00318-x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952303v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Crespin de Billy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Froidevaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gourdain" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-022-00291-x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988132v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew S Pullin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha H Cheng" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine D'Urban Jackson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqualyn Eales" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Envall" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-022-00269-9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008642v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Debue" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2022.01.009" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04960013v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Amsallem" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2022a9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050147v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0279718" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485347v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Busson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deverch&#232;re" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Faure" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2021.104332" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04145865v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-set.2022.41.7230" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04160626v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Renou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2021.HS.03" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353843v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Delaunay" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia H&#233;douin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Castelin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-021-00237-9" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988136v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-021-00236-w" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03500730v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ferrier-Pag&#232;s" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-021-00250-y" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861509v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Villemey" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vital Azambourg" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-020-00196-7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965531v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brugneaux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calvayrac" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-020-00203-x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988150v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-020-00199-4" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948589v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Ratel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Flamerie de Lachapelle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment L&#233;ger" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dambry" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-020-00202-y" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452215v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duch&#234;ne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gomes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gr&#233;goire" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Kremp" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23729333.2020.1717843" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04267384v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04268262v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Treillard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018275v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Livoreil" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-019-0146-6" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830447v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vanpeene" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amsallem" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sordello" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Billon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2018.25.03" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829699v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2018.25.01" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709675v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arzhva&#235;l Jeusset" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vargac" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-018-0117-3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274217v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532745v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04006874v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2018.25.16" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274214v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04010924v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jupille" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Deutsch" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vauclair" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Salmon-Legagneur" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2018.HS.02" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04285506v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04018096v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2017.HS.02" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04285458v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988086v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.18730" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04285469v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988094v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.4381" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04285481v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01289132v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Deniaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-016-0056-9" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530586v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Comolet-Tirman" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horace da Costa" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grech" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Haffner" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607884v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Villemey" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440461v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Iodice" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607272v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279875v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delzons" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lacoeuilhe" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04507256v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/253/9782759238132/infrastructures-de-transport-creatives" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04166929v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Daloz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04167858v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585570v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04136443v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Poncet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04169920v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04256506v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04256474v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyli Borner" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04268786v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04273532v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Azam" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787003v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607188v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607146v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04282976v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04277448v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607144v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607145v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vanpeene-Bruhier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04283020v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Trombert" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04277484v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01592725v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04283240v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04283001v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04277467v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duchene" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mustiere" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lombard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605886v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Azam" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kerbiriou" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Le Viol" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598512v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dubus" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04645145v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262739v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sordello" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Coulon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Reyjol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ibi.13435" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05170002v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Fournier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taku Tanaka" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Thierry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2025.1544308" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05195586v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Cornuau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coulon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paquier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-025-02123-y" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04902685v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dakis-Yaoba Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Chassoulier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Aulagnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2024.110960" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05169961v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Hulard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Charton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.48.8229" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194687v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Terray" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Petiteau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dutilleux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vanpeene" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Amiard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-025-00368-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585365v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Lafitte" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Pozzi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Mikajlo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-024-00332-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849126v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-29068-8.00037-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04507240v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mell" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Fack" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Percevault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertheau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-024-00328-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459413v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guinard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Billon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bretaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chevallier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2023.103829" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04553773v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Langridge" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delabye" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gilg" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.110296" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296312v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Marx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-023-00318-x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337333v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legrand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nicolas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Obein" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/natureconservation.54.102614" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085107v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perceval" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Burga" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domart-Coulon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-023-00298-y" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988132v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew S Pullin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha H Cheng" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine D'Urban Jackson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqualyn Eales" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Envall" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-022-00269-9" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952303v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Crespin de Billy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Froidevaux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gourdain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-022-00291-x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008642v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Debue" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2022.01.009" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04960013v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Amsallem" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2022a9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050147v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0279718" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485347v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Busson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deverch&#232;re" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Faure" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2021.104332" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04145865v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-set.2022.41.7230" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04160626v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Renou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2021.HS.03" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353843v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Delaunay" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia H&#233;douin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Castelin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-021-00237-9" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988136v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-021-00236-w" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03500730v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ferrier-Pag&#232;s" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-021-00250-y" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948589v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Ratel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Flamerie de Lachapelle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment L&#233;ger" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dambry" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-020-00202-y" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452215v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duch&#234;ne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gomes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gr&#233;goire" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Kremp" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23729333.2020.1717843" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861509v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Villemey" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vital Azambourg" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-020-00196-7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965531v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brugneaux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calvayrac" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-020-00203-x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988150v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-020-00199-4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04267384v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04268262v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Treillard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018275v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Livoreil" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-019-0146-6" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830447v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vanpeene" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amsallem" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sordello" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Billon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2018.25.03" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829699v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2018.25.01" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709675v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arzhva&#235;l Jeusset" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vargac" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-018-0117-3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274217v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532745v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04010924v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jupille" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Deutsch" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vauclair" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Salmon-Legagneur" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2018.HS.02" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04006874v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2018.25.16" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274214v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04285506v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04018096v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2017.HS.02" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04285458v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988086v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.18730" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04285469v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04285481v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988094v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.4381" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01289132v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Deniaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-016-0056-9" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530586v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Comolet-Tirman" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horace da Costa" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grech" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Haffner" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607884v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Villemey" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440461v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Iodice" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607272v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279875v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delzons" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lacoeuilhe" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04507256v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/253/9782759238132/infrastructures-de-transport-creatives" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04166929v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Daloz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04167858v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585570v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04136443v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Poncet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04169920v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04268786v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04256506v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04256474v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyli Borner" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787003v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04273532v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Azam" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04277448v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607188v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607146v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04282976v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607144v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607145v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vanpeene-Bruhier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04283020v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Trombert" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04277484v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01592725v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04283001v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04283240v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04277467v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duchene" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mustiere" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lombard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605886v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Azam" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kerbiriou" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Le Viol" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598512v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dubus" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04645145v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>