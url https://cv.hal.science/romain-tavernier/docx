--- v0 (2026-03-15)
+++ v1 (2026-05-10)
@@ -168,688 +168,688 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covalent and non-covalent tools to improve recyclability of thermosetting polymers and elastomers</w:t>
+                <w:t xml:space="preserve">Internal Catalysis in Vitrimers: The Role of Amine Chemical Environments in Driving Transesterification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jules Hedoux-Carriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Drockenmuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Romain Tavernier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Green Chemistry 2025</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Dynamic Polymer Networks Meeting 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Reykjavik, Iceland. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05092661v1</w:t>
+                <w:t xml:space="preserve">hal-05301421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SYNTHESIS OF HIGH PERFORMANCE THERMOSETTING RESINS BY REACTIVE EXTRUSION</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kraft Oligolignin as crosslinking agent in elastomer chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Devienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Bounor-Legaré</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Tavernier</w:t>
+                <w:t xml:space="preserve">Marion Eternot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Delage</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Jobard</w:t>
+                <w:t xml:space="preserve">Sandra Tapin-Lingua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">85th Prague Meeting on Macromolecules / Polymers for Sustainable Future 2024</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">18th ICC - INTERNATIONAL CONGRESS ON CATALYSIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04917069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthesis of biobased crosslinking agents for elastomers: from lignin modification to advanced materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Devienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04884793v1</w:t>
+                <w:t xml:space="preserve">Karim Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Eternot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Tapin-Lingua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">52ème Colloque National du Groupe Français d'études et d'applications des Polymères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Paris, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal Catalysis in Vitrimers: The Role of Amine Chemical Environments in Driving Transesterification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Covalent and non-covalent tools to improve recyclability of thermosetting polymers and elastomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Hedoux-Carriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emile Potaufeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Drockenmuller</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérémy Odent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Raquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamic Polymer Networks Meeting 2025</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05301421v1</w:t>
+              <w:t xml:space="preserve">International Symposium on Green Chemistry 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, La Rochelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05092661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kraft Oligolignin as crosslinking agent in elastomer chemistry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">SYNTHESIS OF HIGH PERFORMANCE THERMOSETTING RESINS BY REACTIVE EXTRUSION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bounor-Legaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Tapin-Lingua</w:t>
+                <w:t xml:space="preserve">Fernande Da Cruz-Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jobard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th ICC - INTERNATIONAL CONGRESS ON CATALYSIS</w:t>
-[...47 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">85th Prague Meeting on Macromolecules / Polymers for Sustainable Future 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Pragues (CZ), Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Devienne</w:t>
-[...88 lines deleted...]
-                <w:t xml:space="preserve">hal-04845738v1</w:t>
+                <w:t xml:space="preserve">hal-04884793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1001,51 +1001,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bio-sourced alternatives to diglycidyl ether of bisphenol A in epoxy–amine thermosets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Semsarilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1099,594 +1099,594 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04222577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvent-free synthesis of a formaldehyde-free benzoxazine monomer: study of its curing acceleration effect for commercial benzoxazine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Terephthalaldehyde–Phenolic Resins as a Solid-Phase Extraction System for the Recovery of Rare-Earth Elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Oye Auke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Arrachart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis van Renterghem</w:t>
+                <w:t xml:space="preserve">Ghislain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas-Xavier Métro</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (40), pp.5745-5756. </w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (2), pp.311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d2py00462c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/polym14020311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03819630v1</w:t>
+                <w:t xml:space="preserve">hal-03608662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terephthalaldehyde–Phenolic Resins as a Solid-Phase Extraction System for the Recovery of Rare-Earth Elements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solvent-free synthesis of a formaldehyde-free benzoxazine monomer: study of its curing acceleration effect for commercial benzoxazine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruth Oye Auke</w:t>
+                <w:t xml:space="preserve">Lérys Granado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Arrachart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Tavernier</w:t>
+                <w:t xml:space="preserve">Monique Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislain David</w:t>
+                <w:t xml:space="preserve">Louis van Renterghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas-Xavier Métro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (2), pp.311. </w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (40), pp.5745-5756. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/polym14020311⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d2py00462c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03608662v1</w:t>
+                <w:t xml:space="preserve">hal-03819630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully Bio-Based Thermosetting Polyurethanes from Bio-Based Polyols and Isocyanates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aromatic dialdehyde-based bisbenzoxazines: The influence of relative position of oxazine rings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lérys Granado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Morales-Cerrada</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Tavernier</w:t>
+                <w:t xml:space="preserve">Gabriel Foyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Caillol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (8), pp.1255. </w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 216, pp.123270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/polym13081255⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2020.123270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03197000v1</w:t>
+                <w:t xml:space="preserve">hal-03139504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aromatic dialdehyde-based bisbenzoxazines: The influence of relative position of oxazine rings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Fully Bio-Based Thermosetting Polyurethanes from Bio-Based Polyols and Isocyanates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Morales-Cerrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tavernier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ghislain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Caillol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 216, pp.123270. </w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (8), pp.1255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2020.123270⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/polym13081255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03139504v1</w:t>
+                <w:t xml:space="preserve">hal-03197000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formaldehyde-Free Polybenzoxazines for High Performance Thermosets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lérys Granado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Foyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Caillol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1733,90 +1733,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalysis for highly thermostable phenol-terephthalaldehyde polymer networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lérys Granado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Foyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Caillol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1863,103 +1863,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward Sustainable Phenolic Thermosets with High Thermal Performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lérys Granado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lérys Granado</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ruth Oye Auke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Foyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 7 (7), pp.7209-7217. </w:t>
@@ -2010,51 +2010,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugenol-based thermally stable thermosets by Alder-ene reaction: From synthesis to thermal degradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Decostanzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2131,90 +2131,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative curing kinetics study of high char yield formaldehyde- and terephthalaldehyde-phenolic thermosets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lérys Granado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Foyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Caillol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2306,90 +2306,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de fabrication d’un produit réticulé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lérys Granado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Foyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : US095077. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2420,90 +2420,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de fabrication d’un monomère polybenzoxazine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lérys Granado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Foyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO188183. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2611,51 +2611,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8438D8F1"/>
+    <w:nsid w:val="18FC723D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2842,51 +2842,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-tavernier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8186-9557" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/25518123X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/107162365990125462762" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092661v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tavernier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Hedoux-Carriere" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emile Potaufeux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Odent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Raquez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884793v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bounor-Legar&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Delage" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernande Da Cruz-Boisson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jobard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301421v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Drockenmuller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917069v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Devienne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Eternot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Tapin-Lingua" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845738v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108426v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Maokhamphiou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Zinet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Guerin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Soisson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Petit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4GC05352D" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04222577v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Semsarilar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caillol" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgrma.23.00027" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819630v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;rys Granado" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Tillard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis van Renterghem" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas-Xavier M&#233;tro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2py00462c" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03608662v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Oye Auke" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Arrachart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain David" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14020311" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197000v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Morales-Cerrada" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13081255" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139504v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Foyer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2020.123270" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546388v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c00192" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189447v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2019.122237" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088453v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Henry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b06286" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135059v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Decostanzi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Fontaine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bourbigot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Negrell" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2019.05.018" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854078v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2018.06.013" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497755v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497754v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-tavernier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8186-9557" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/25518123X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/107162365990125462762" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301421v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Hedoux-Carriere" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Drockenmuller" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tavernier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917069v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Devienne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Delage" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Eternot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Tapin-Lingua" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845738v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092661v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emile Potaufeux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Odent" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Raquez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884793v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bounor-Legar&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernande Da Cruz-Boisson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jobard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108426v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Maokhamphiou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Zinet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Guerin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Soisson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Petit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4GC05352D" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04222577v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Semsarilar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caillol" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgrma.23.00027" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03608662v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Oye Auke" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Arrachart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain David" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14020311" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819630v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;rys Granado" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Tillard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis van Renterghem" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas-Xavier M&#233;tro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2py00462c" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139504v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Foyer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2020.123270" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197000v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Morales-Cerrada" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13081255" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546388v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c00192" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189447v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2019.122237" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088453v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Henry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b06286" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135059v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Decostanzi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Fontaine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bourbigot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Negrell" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2019.05.018" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854078v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2018.06.013" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497755v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497754v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>