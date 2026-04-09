--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -853,5401 +853,5401 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05446244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quand les fonds européens rencontrent les droits fondamentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tiniere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 677, pp.196</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04533338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Droits fondamentaux dans l'Union européenne (Chronique année 2023 - Coopération pénale - Droit à la non-discrimination)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tinière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire de droit de l'Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.282-290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04920181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Rubio</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droits fondamentaux dans l'UE (Chronique année 2022) - Lutte contre les discriminations - droits procéduraux en matière pénale - liberté d'expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de droit de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.495-508</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04920179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Charte des droits fondamentaux de l'Union européenne et le juge national - mode d'emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, RDLF 2023, pp.chron. n°07</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04783313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Use of ECtHR Case Law by the CJEU: Instrumentalisation or Quest for Autonomy and Legitimacy?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (1), pp.323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15166/2499-8249/654⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04783389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charte des droits fondamentaux de l'UE et droits à congé payé du salarié en arrêt de maladie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37, pp.1936</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04265611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'article 12 de la DDH et l'identité constitutionnelle de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20, pp.1147</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03693631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit de la concurrence, droit des libertés fondamentales et régulation des pouvoirs numériques (perspective européenne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Le droit des libertés en question(s) – Colloque n°3 de la RDLF - Montpellier 2021, RDLF 2022, pp.chron. n°25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les juridictions de l’Union européenne et les droits fondamentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maubernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Tiniere</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Blay-Grabarczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Milano-Laganier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 131, pp.517-563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rtdh.123.0683⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04920205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les juridictions de l’Union européenne et les droits fondamentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maubernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Blay-Grabarczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Milano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 127, pp.573-620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rtdh.127.0573⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Europe de la santé à l’épreuve du tourisme médical motivé par les convictions religieuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Affaires européennes/Law European &amp; Affairs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2020 (4), pp.957-962</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03426169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interactions entre la Charte et la Convention européenne des droits de l'homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de droit de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2020, pp.408-419</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Précisions sur les conditions d'application de la Charte des droits fondamentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de droit de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2020, pp.405-408</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Règlement 2019/1896 et le renforcement des compétences de Frontex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de Droit Européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021/1 (275), pp.10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">État des relations avec le droit de la Convention européenne des droits de l'homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de droit de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2018, pp.433-439</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mandat d'arrêt européen et coopération judiciaire pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de droit de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2019, pp.449-451</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évolutions des conditions d'invocabilité de la Charte devant les juridictions nationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de droit de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2018, pp.427-432</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les juridictions de l’Union européenne et les droits fondamentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maubernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Blay-Grabarczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Milano-Laganier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 123, pp.683-728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rtdh.123.0683⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur les modalités d'application de la Charte, la clarification au prix de l'effectivité des principes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de droit de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2019, pp.420-425</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contenu essentiel des droits fondamentaux dans la jurisprudence de la Cour de justice de l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2-3, pp.417-439</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La directive (UE) 2019/1937 sur la protection des personnes qui signalent des violations du droit de l'Union</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de droit de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2019, pp.463-465</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La délicate question de la détermination des sanctions pour violation de l'État de droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 02, pp.293</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02452130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliographie - Abdelwahab BIAD et Valérie PARISOT (dir.), La Charte des droits fondamentaux de l'Union européenne - Bilan d'application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.VIII</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02452210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">État de droit et valeurs de l’Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Quel État de droit dans une Europe en crise ?, RDLF 2019, pp.chron. n°57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droits fondamentaux et entreprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de droit de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2017, pp.518-524</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03783745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Burgogue-Larsen (dir.), La Charte des droits fondamentaux saisie par les juges en Europe, Paris, Pedone, 2017, coll. &amp;quot;Cahiers européens&amp;quot;, 715 p., ISBN : 978-2-233-00824-4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de droit de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1130-1131</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02084220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les juridictions de l'Union européenne et les droits fondamentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maubernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Blay-Grabarczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Milano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 119, pp.619-653</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les juridictions de l'Union européenne et les droits fondamentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maubernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Blay-Grabarczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Le Bonniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Milano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115, pp.651-684</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02088083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Charte des droits fondamentaux et l’entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Affaires européennes/Law European &amp; Affairs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018 (2), pp.221-224</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02079416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'influence croissante de la Charte des droits fondamentaux sur la politique extérieure de l’Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, RDLF 2018, pp.chron. n°02</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01979984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'apport de la Charte des droits fondamentaux à la protection des données personnelles dans l’Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Affaires européennes/Law European &amp; Affairs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018 (1), pp.29-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les juridictions de l'Union européenne et les droits fondamentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maubernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Blay-Grabarczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Le Bonniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Milano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 111, pp.527-555</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliographie - De Vries (Sybe), Bernitz (Ulf), Weatherill (Stephen) (eds). - The EU Charter of Fundamental Rights as a Binding Instrument</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection des données à caractère personnel dans l'Union européenne en 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de droit de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2016, pp.527-530</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03787979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle non juridictionnel des droits fondamentaux dans l'Union</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de droit de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2016, pp.530-534</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03787983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliographie - Palmisano (Giuseppe). - Making the Charter of Fundamental Rights a Living Instrument</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pluralisme désordonné de la protection des droits fondamentaux en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Le droit des libertés en question(s) - Colloque des 5 ans de la RDLF, RDLF 2017, pp.chron. n°17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliographie - Dero-Bugny (Delphine). - Les rapports entre la Cour de justice de l'Union européenne et la Cour européenne des droits de l'homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Collection droit de l'Union européenne – Monographies, pp.227</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle de la Charte dans la jurisprudence de la Cour de justice de l'Union européenne depuis l'avis 2/13</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 677, pp.196</w:t>
+              <w:t xml:space="preserve">, 2016, 600, pp.400-405</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Droits fondamentaux dans l'UE (Chronique année 2022) - Lutte contre les discriminations - droits procéduraux en matière pénale - liberté d'expression</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arrêt &amp;quot;Delvigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de Droit Européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 225, pp.14-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dzehtsiarou (Kanstantsin), Konstantinides (Theodore), Lock (Tobias), O’Meara (Noreen)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle non juridictionnel des droits fondamentaux dans l'Union</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tinière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire de droit de l'Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, pp.495-508</w:t>
+              <w:t xml:space="preserve">, 2016, 2015, pp.449-451</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La Charte des droits fondamentaux de l'Union européenne et le juge national - mode d'emploi</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03783680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'utilisation contentieuse de la Charte des droits fondamentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de droit de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2015, pp.428-432</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03783677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les juridictions de l'Union européenne et les droits fondamentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maubernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Surrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Blay-Grabarczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Milano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 107, pp.683-711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rtdh.119.0619⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01861319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Ippolito and Sara Iglesias Sanchez (ed.), Protecting Vulnerable groups. The European human rights framework, coll. Modern studies in European law, Oxford, Hart, 2015, 481 p., ISBN : 978-1-84946-685-1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de droit de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.1105-1106</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02084187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'accélération de la constitutionnalisation de l’Europe : prémices de la création d’un État fédéral européen ou structuration accrue de l’espace européen ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politeia [Les Cahiers de l'Association française des auditeurs de l'Académie internationale de droit constitutionnel]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Europe et Constitution, 8, pp.291-315</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mandat d'arrêt européen, la coopération pénale et des droits fondamentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de droit de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2013, pp.354-359</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03783636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'application contentieuse de la Charte des droits fondamentaux de l'Union</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de droit de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2013, pp.345-346</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03783630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliographie - Tomuschat (Christian). - Human Rights. Between Idealism and Realism. - 3rd ed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les juridictions de l'Union européenne et les droits fondamentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maubernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Surrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Blay-Grabarczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Milano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 103, pp.673-699</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les perspectives fluctuantes du droit à la protection des données à caractère personnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de droit de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2014, pp.356-362</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03783620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La garantie non-juridictionnelle des droits fondamentaux dans l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de droit de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2014, pp.353-356</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03783613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection des données personnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de droit de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2012, pp.479-484</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03791802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les juridictions de l'Union européenne et les droits fondamentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maubernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Surrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Blay-Grabarczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Milano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 99, pp.611-638</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliographie - Forowicz (M.), Lambert Abdelgawad (E.), Sevinc (I.) (dir.) - La défense des requérants devant la CEDH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'invocabilité des principes de la Charte des droits fondamentaux dans les litiges horizontaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tinière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, RDLF 2023, pp.chron. n°07</w:t>
+              <w:t xml:space="preserve">, 2014, RDLF 2014, pp.chron. n°14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les juridictions de l'Union européenne et les droits fondamentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Boiteux-Picheral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Surrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Blay-Grabarczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maubernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Milano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 95, pp.653-680</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 37, pp.1936</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asile et immigration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de droit de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2011, pp.291-294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 20, pp.1147</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03791774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Application de la Charte des droits fondamentaux de l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de droit de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2011, pp.275-280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Droit de la concurrence, droit des libertés fondamentales et régulation des pouvoirs numériques (perspective européenne)</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03791772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les « black lists » du Conseil de Sécurité devant la Cour européenne des droits de l'homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, pp.515-530</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les droits fondamentaux dans les actes de droit dérivé de l’Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tinière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Le droit des libertés en question(s) – Colloque n°3 de la RDLF - Montpellier 2021, RDLF 2022, pp.chron. n°25</w:t>
+              <w:t xml:space="preserve">, 2013, RDLF 2013, pp.chron. n°14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliographie - Sathanapally (A.). - Beyond Disagreement. Open Remedies in Human Rights Adjudication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La genèse de l'Europe des droits de l'homme – Enjeux juridiques et stratégies d'États (France, Grande-Bretagne et pays scandinaves, 1945-1970)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.202-204</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constitutionnalité et conventionnalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4, pp.621-624</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'externalisation des contrôles migratoires et les juridictions européennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, RDLF 2012, pp.chron. n°08</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les juridictions de l'Union européenne et les droits fondamentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Boiteux-Picheral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Surrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Blay-Grabarczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maubernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Katarzyna Blay-Grabarczyk</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Milano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 92, pp.887-917</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'externalisation des contrôles migratoires et les juridictions européennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, RDLF 2012, pp.chron. n°09</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit communautaire des droits fondamentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Boiteux-Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laure Milano-Laganier</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Surrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...144 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...4583 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Milano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6604,2317 +6604,2317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05204353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des droits fondamentaux aux valeurs – histoire d’un aller et retour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Valeurs fondatrices de l'Union européenne, valeurs communes aux Etats membres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marc Blanquet, May 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04782792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les paradoxes de la gestion différenciée de la conflictualité par l’UE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tinière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La conflictualité dans l’Union européenne : menace existentielle ou catalyseur d’intégration ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEE-EDIEC, Université Jean Moulin Lyon 3, Oct 2022, Lyon, France. pp.85-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04783189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection des droits et libertés fondamentaux du salarié par le droit de l’UE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les droits et libertés des salariés face à l’employeur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nathalie Baruchel; Marielle Picq, Feb 2024, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04783347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouverture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Le Gal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'internationalisation du droit des éléctions politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherches juridiques de Grenoble (CRJ); Centre d'études sur la sécurité internationale et les coopérations européennes (CESICE), Jun 2024, Saint-Martin-d’Hères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04813756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Nathalie Baruchel; Marielle Picq, Feb 2024, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les données, nouvelle(s) libertés(s) fondamentale(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'émergence d'un droit des données</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherches juridiques de Grenoble (CRJ), Dec 2022, Saint-Martin-d'Hères, France. pp.55-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Marc Blanquet, May 2024, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04782804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les modalités d’invocation de la Charte devant le juge national</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le juge français et la Charte des droits fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laurence Burgorgue-Larsen; Romain Tinière, Jun 2022, Paris, France. pp.RDLF 2023 chron. n°07 (www.revuedlf.com)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laurence Burgorgue-Larsen; Romain Tinière, Jun 2022, Paris, France. pp.RDLF 2023 chron. n°07 (www.revuedlf.com)</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04783263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit de la concurrence, droits fondamentaux et régulation des pouvoirs numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit des libertés en question(s) : colloque des 10 ans de la RDLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IDEDH (Université de Montpellier); ISJPS (UMR 8103 Université Paris 1); CRJ (EA 1965 Université Grenoble-Alpes); CERCOP (Université de Montpellier), Dec 2021, Montpellier, France. pp.chron. n°25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherches juridiques de Grenoble (CRJ), Dec 2022, Saint-Martin-d'Hères, France. pp.55-64</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03619907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Union européenne et la régulation des plateformes de médias sociaux au prisme de la liberté d'expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès AFEE 2021 « l’Europe et les nouvelles technologies »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universités Sorbonne Paris Nord; Université Paris-Saclay, Jun 2021, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, IDEDH (Université de Montpellier); ISJPS (UMR 8103 Université Paris 1); CRJ (EA 1965 Université Grenoble-Alpes); CERCOP (Université de Montpellier), Dec 2021, Montpellier, France. pp.chron. n°25</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03426159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Parlement européen et la protection des droits fondamentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Les élections européennes 40 ans après - Bilan, enjeux et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bordeaux, May 2019, Bordeaux, France. pp.69-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Universités Sorbonne Paris Nord; Université Paris-Saclay, Jun 2021, Aubervilliers, France</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De Frontex à Frontex, vers l’émergence d’un service européen des garde-frontières et garde-côtes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'Etudes sur la Sécurité Internationale et le Coopérations Européennes (CESICE); Centre de recherches juridiques de Grenoble (CRJ), Mar 2018, Grenoble, France. pp.13-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bordeaux, May 2019, Bordeaux, France. pp.69-84</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droits fondamentaux et exception en droit de l’UE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’exception en droit de l’union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d’Études Européennes (CEE) - Université Jean Moulin Lyon 3, Oct 2017, Lyon, France. pp.337-346</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre d’Études Européennes (CEE) - Université Jean Moulin Lyon 3, Oct 2017, Lyon, France. pp.337-346</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ICE à l’épreuve de la régulation du marché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Démocratie et marché dans une Union en crise : Congrès annuel de la CEDECE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Jean Moulin Lyon 3; CEDECE (Commission pour l’étude du droit européen et des communautés européennes), Jun 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Jean Moulin Lyon 3; CEDECE (Commission pour l’étude du droit européen et des communautés européennes), Jun 2019, Lyon, France</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">État de droit et valeurs de l’Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quel État de droit dans une Europe en crise ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d’Études Européennes (CEE) - Université Jean Moulin Lyon 3, Oct 2018, Lyon, France. pp.chron. n°57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre d’Études Européennes (CEE) - Université Jean Moulin Lyon 3, Oct 2018, Lyon, France. pp.chron. n°57</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mécanismes de suivi de l’État de droit en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence "Grand témoin"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d’Excellence Jean Monnet « L’Europe au Sud », Jan 2018, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre d'Etudes sur la Sécurité Internationale et le Coopérations Européennes (CESICE); Centre de recherches juridiques de Grenoble (CRJ), Mar 2018, Grenoble, France. pp.13-24</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les discontinuités en Europe du fait de l’intégration différenciée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les (Dis)continuités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherches juridiques de Grenoble (CRJ), Apr 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre d’Excellence Jean Monnet « L’Europe au Sud », Jan 2018, Aix-en-Provence, France</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les paradoxes du droit à la protection des données personnelles dans l’Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"La Charte des droits fondamentaux de l'Union européenne" - Questions choisies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Larcier Formation, Dec 2017, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherches juridiques de Grenoble (CRJ), Apr 2018, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">État de droit et mécanismes de suivi dans l’Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le crisi come sfide per le organizzazioni internazionali</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università di Cagliari, May 2017, Cagliari, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les standards du Conseil de l’Europe en matière de droits de l’Homme comme limites de l’action extérieure de l’Union Européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tinière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université d’hiver international : Les droits de l’homme comme domaine horizontal de la politique extérieure de l’Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fondation René Cassin; Université de Bologne; Ecole des Hautes Etudes Economiques de Moscou, Jan 2017, Bologne, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02072209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Università di Cagliari, May 2017, Cagliari, Italie</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'interaction entre l’Union Européenne et le Conseil de l’Europe dans la définition &amp;quot;européenne&amp;quot; des droits de l’Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université d’hiver international : Les droits de l’homme comme domaine horizontal de la politique extérieure de l’Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation René Cassin; Université de Bologne; Ecole des Hautes Etudes Economiques de Moscou, Jan 2017, Bologne, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Larcier Formation, Dec 2017, Bruxelles, Belgique</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le salut dans l'équivalence ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit des libertés en question(s) – Colloque des 5 ans de la RDLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recherches Juridiques de l’Université Grenoble Alpes (CRJ), Nov 2016, Grenoble, France. pp.chron. n°17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Fondation René Cassin; Université de Bologne; Ecole des Hautes Etudes Economiques de Moscou, Jan 2017, Bologne, Italie</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les droits fondamentaux dans les actes de droit dérivé de l’Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Treizième édition des Journées Jean Monnet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine, Jan 2013, Metz, France. pp.51-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre de Recherches Juridiques de l’Université Grenoble Alpes (CRJ), Nov 2016, Grenoble, France. pp.chron. n°17</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02069058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La CJUE, protectrice des droits ou régulatrice du droit de l’UE ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’objectivation du contentieux des droits et libertés fondamentaux : du juge des droits au juge du Droit ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d’Etudes et de Recherches comparatives, Constitutionnelles et Politiques (CERCOP), Dec 2014, Montpellier, France. pp.77-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine, Jan 2013, Metz, France. pp.51-65</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les libertés publiques en France à l’épreuve du terrorisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Oberdorff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafida Belrhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dechenaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gaëlle Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontre-Débat "Les libertés publiques en France à l'épreuve du terrorisme"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de Droit de Grenoble, Feb 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre d’Etudes et de Recherches comparatives, Constitutionnelles et Politiques (CERCOP), Dec 2014, Montpellier, France. pp.77-94</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01996218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propos introductifs : L'autonomie du système de protection des droits fondamentaux de l’Union européenne en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La protection des droits fondamentaux dans l’Union européenne : entre évolution et permanence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEDECE-Association d'Etudes Européennes; Institut de droit européen des droits de l’homme (IDEDH – EA 3976), Jun 2014, Montpellier, France. pp.9-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...112 lines deleted...]
-              <w:t xml:space="preserve">, Faculté de Droit de Grenoble, Feb 2015, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04951504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Cour de justice de l'Union européenne protectrice des droits ou régulatrice du Droit de l'Union européenne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'objectivation du contentieux des droits et libertés fondamentaux : du juge des droits au juge du Droit ? Colloque du CERCOP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de Droit et de Science Politique Montpellier; CERCOP (Centre d’Etudes et de Recherches comparatives, Constitutionnelles et Politiques), Dec 2014, Montpellier, France. pp.175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Faculté de Droit et de Science Politique Montpellier; CERCOP (Centre d’Etudes et de Recherches comparatives, Constitutionnelles et Politiques), Dec 2014, Montpellier, France. pp.175</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle des États dans la fragmentation de l’Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fragmentation en droit / Fragmentation du Droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'Etudes sur la Sécurité Internationale et les Coopérations Européennes (CESICE); Centre de Recherches Juridiques (CRJ), May 2013, Grenoble, France. pp.113-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, CEDECE-Association d'Etudes Européennes; Institut de droit européen des droits de l’homme (IDEDH – EA 3976), Jun 2014, Montpellier, France. pp.9-42</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La référence aux droits fondamentaux dans les actes de droit dérivé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droits fondamentaux et politiques publiques de l'Union européenne, 13e journées du pôle européen Jean Monnet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pôle européen Jean Monnet; Université Paul Verlaine, Jan 2013, Metz, France. pp.51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre d'Etudes sur la Sécurité Internationale et les Coopérations Européennes (CESICE); Centre de Recherches Juridiques (CRJ), May 2013, Grenoble, France. pp.113-122</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La problématique des droits correspondants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire IDEDH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de droit européen des droits de l'homme, Oct 2011, Montpellier, France. pp.3-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Pôle européen Jean Monnet; Université Paul Verlaine, Jan 2013, Metz, France. pp.51</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Puissance publique et droit de l’Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La puissance publique : colloque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française pour la recherche en droit administratif (AFDA), Jun 2011, Grenoble, France. pp.227-241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Association française pour la recherche en droit administratif (AFDA), Jun 2011, Grenoble, France. pp.227-241</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concurrence des sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit à un procès équitable au sens du droit de l’Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Droit Européen des Droits de l’Homme (IDEDH EA 3976), Nov 2010, Montpellier, France. pp.63-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut de Droit Européen des Droits de l’Homme (IDEDH EA 3976), Nov 2010, Montpellier, France. pp.63-86</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'élection des présidents de l’Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plein champ sur la campagne présidentielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recherches Juridiques (CRJ), Feb 2012, Grenoble, France. pp.153-169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre de Recherches Juridiques (CRJ), Feb 2012, Grenoble, France. pp.153-169</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02069122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les revirements de jurisprudence de la CJUE dans le domaine de la protection des droits fondamentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le revirement de jurisprudence en droit européen et comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d’Études Européennes (CEE), Nov 2010, Lyon, France. pp.145-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02071328v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02073000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les jurisprudences européennes et la lutte contre le terrorisme</w:t>
               </w:r>
@@ -9288,50 +9288,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05204341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Article 25 - Conception et organisation des interfaces en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brunessen Bertrand. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Règlement DSA 2022/2065 relatif à un marché unique des services numériques : Commentaire article par article</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruylant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.219-224, 2024, Collection droit de l'Union européenne, Textes et commentaires, 978-2-8027-7528-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04912744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les paradoxes de la gestion différenciée de la conflictualité par l’Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gaëlle Marti; Loïc Robert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La conflictualité dans l'Union européenne : menace existentielle ou catalyseur d'intégration ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 73, Bruylant, pp.85-94, 2024, Droit de l'Union européenne. Colloques, 978-2-8027-7314-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04783213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Article 26 - Publicité sur les plateformes en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tinière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brunessen Bertrand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -9344,73 +9503,73 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruylant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.225-234, 2024, Collection droit de l'Union européenne, Textes et commentaires, 978-2-8027-7528-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04912747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Article 27 - Transparence du système de recommandation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tinière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9430,73 +9589,73 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruylant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.235-240, 2024, Collection droit de l'Union européenne, Textes et commentaires, 978-2-8027-7528-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04912750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Article 24 - Obligations de transparence en matière de rapports de transparence incombant aux fournisseurs de plateformes en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tinière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9516,5055 +9675,4896 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruylant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.211-218, 2024, Collection droit de l'Union européenne, Textes et commentaires, 978-2-8027-7528-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04912742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, 73, Bruylant, pp.85-94, 2024, Droit de l'Union européenne. Colloques, 978-2-8027-7314-6</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Article 28 - Protection des mineurs en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brunessen Bertrand. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Règlement DSA 2022/2065 relatif à un marché unique des services numériques : Commentaire article par article</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruylant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.241-245, 2024, Collection droit de l'Union européenne, Textes et commentaires, 978-2-8027-7528-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Article 28 - Protection des mineurs en ligne</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04912752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Article 23 - Mesures de lutte et de protection contre les utilisations abusives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tinière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brunessen Bertrand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Règlement DSA 2022/2065 relatif à un marché unique des services numériques : Commentaire article par article</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruylant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.241-245, 2024, Collection droit de l'Union européenne, Textes et commentaires, 978-2-8027-7528-7</w:t>
+              <w:t xml:space="preserve">, pp.203-210, 2024, Collection droit de l'Union européenne, Textes et commentaires, 978-2-8027-7528-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Article 23 - Mesures de lutte et de protection contre les utilisations abusives</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04912736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Article 8. Protection des données à caractère personnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabrice Picod; Cécilia Rizcallah; Sébastien Van Drooghenbroeck. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Charte des droits fondamentaux de l'Union européenne : commentaire article par article</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3e édition, Bruylant, pp.199-222, 2023, Collection Droit de l'Union européenne. Textes et commentaires, 978-2-8027-7013-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les données personnelles, sources de nouveaux droits fondamentaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Michel Bruguière. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'émergence d'un droit des données</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lefebvre Dalloz; Dalloz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.55-64, 2023, Thèmes et commentaires. La propriété intellectuelle autrement, 978-2-247-22367-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04783234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Union européenne et la régulation des plateformes en ligne – À la recherche de la voie du milieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tinière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brunessen Bertrand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Règlement DSA 2022/2065 relatif à un marché unique des services numériques : Commentaire article par article</w:t>
+              <w:t xml:space="preserve">La politique européenne du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruylant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.703-712, 2023, Collection droit de l'union européenne. Monographies, 978-2-8027-6987-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04782694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit de l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Xavier Dupré de Boulois. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands arrêts du droit des libertés fondamentales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4e édition, Dalloz, pp.139-270, 2023, 978-2-247-22335-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03564286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les valeurs et l’autonomie – histoire d’un chassé-croisé entre récits judiciaires européens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antoine Bailleux; Elsa Bernard; Sophie Jacquot; Quentin Landenne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les récits judiciaires de l'Europe : dynamiques et conflits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruylant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.203-210, 2024, Collection droit de l'Union européenne, Textes et commentaires, 978-2-8027-7528-7</w:t>
+              <w:t xml:space="preserve">, pp.209-220, 2021, Idées d'Europe, 978-2-8027-6689-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Règlement DSA 2022/2065 relatif à un marché unique des services numériques : Commentaire article par article</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04782719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'initiative citoyenne européenne à l’épreuve de la régulation du marché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eric Carpano; Gaëlle Marti. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Démocratie et marché dans l’Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp.119-130, 2021, Droit de l'Union européenne. Colloques, 978-2-8027-6617-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03694051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'influence croissante de la Charte des droits fondamentaux sur la politique extérieure de l’Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marco Balboni; Carmelo Danisi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Human rights as a horizontal issue in EU external policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editoriale scientifica, pp.97-114, 2021, 979-12-5976-021-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03694054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La complémentarité des contrôles juridictionnels et non-juridictionnels pour le respect effectif du principe de l’État de droit en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mihaela Anca Ailincai; Constance Chevallier-Govers; Vérane Edjaharian-Kanaa. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Europes : de l’intérieur, vers l’extérieur : mélanges en l'honneur du professeur Catherine Schneider</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, mare &amp; martin, pp.809-819, 2021, Liber amicorum, 978-2-84934-506-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02555626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle autorité pour le juge européen des droits de l'homme face à la concurrence du juge de l'Union européenne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Katarzyna Blay-Grabarczyk; Laure Milano. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les soixante-dix ans de l'adoption de la Convention européenne des droits de l'homme : enjeux et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions A. Pedone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.83-100, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03426151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Parlement européen et la protection des droits fondamentaux ou le chevalier blanc des droits de l’homme à l’épreuve de la réalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tony Marguery; Sébastien Platon; Hanneke van Eijken. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les élections européennes, 40 ans après : bilan, enjeux et perspectives = The european elections, 40 years later : assessement, issues and prospects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp.69-84, 2020, Etudes parlementaires, 978-2-8027-6541-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04720829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les discontinuités territoriales et l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Kada. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les discontinuités territoriales et le droit public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz; UGA, Université Grenoble Alpes, pp.237-243, 2020, Thèmes &amp; commentaires. Etudes, 978-2-247-19743-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03187985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propos introductifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Romain Tinière; Claire Vial. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les dix ans de la Charte des droits fondamentaux de l'Union européenne : bilan et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 50, Bruylant, pp.11-26, 2020, Droit de l'Union européenne. Colloques, 978-2-8027-6618-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03009884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Article 8. Protection des données à caractère personnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabrice Picod; Cécilia Rizcallah; Sébastien Van Drooghenbroeck. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Charte des droits fondamentaux de l'Union européenne : commentaire article par article</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2e édition, Bruylant, pp.211-231, 2019, Collection Droit de l'Union européenne. Textes et commentaires, 978-2-8027-6542-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02555680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propos introductifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Constance Chevallier-Govers; Romain Tinière. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De Frontex à Frontex : vers l'émergence d'un service européen des garde-côtes et garde-frontières : [colloque international du CESICE et CRJ, 22-23 mars 2018, Grenoble]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 44, Bruylant, pp.13-24, 2019, Collection Droit de l'Union européenne. Colloques, 978-2-8027-6350-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03254053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droits fondamentaux et exception en droit de l’UE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eric Carpano; Gaëlle Marti. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'exception en droit de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.337-346, 2019, Droits européens, 978-2-7535-7733-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03621170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cour de justice, gde ch., 5 décembre 2017, M.A.S. et M.B., aff. C-42/17, ECLI:EU:C:2017:936</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabrice Picod. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisprudence de la CJUE 2017 : décisions et commentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Bruylant, pp.123-135, 2018, Collection Droit de l'Union européenne, Grands arrêts, 978-2-8027-6073-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Gouttenoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Milano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Surrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les droits de l’homme à la croisée des droits : mélanges en l'honneur de Frédéric Sudre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, pp.XLI-XLIV, 2018, 978-2-7110-2908-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Cour de justice de l'Union européenne et la globalisation des sources de protection des droits fondamentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les droits de l’homme à la croisée des droits : mélanges en l'honneur de Frédéric Sudre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, pp.781-789, 2018, 978-2-7110-2908-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cour de justice, gde ch., 26 juillet 2017, Avis rendu en vertu de l'article 218, paragraphe 11, avis 1/15, ECLI:EU:C:2017:592</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabrice Picod. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisprudence de la CJUE 2017 : décisions et commentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Bruylant, pp.89-122, 2018, Collection Droit de l'Union européenne, Grands arrêts, 978-2-8027-6073-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Romain Tinière. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Question prioritaire de constitutionnalité et droit européen des droits de l'homme : entre autonomie et convergence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 115, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthemis; Nemesis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-20, 2017, Droit et Justice, 978-2-8072-0293-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cour de justice, gde ch., 5 avril 2016, Aranyosi et Caldararu, aff. jtes C-404/15 et C-659/15 PPU, ECLI:EU:C:2016:198</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabrice Picod. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisprudence de la CJUE 2016 : décisions et commentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, Bruylant, pp.66-76, 2017, Collection Droit de l'Union européenne, Grands arrêts, 978-2-8027-5810-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charte des droits fondamentaux (principes) - effet horizontal - droit à l'information et à la consultation des travailleurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Martinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Xavier Dupré de Boulois. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands arrêts du droit des libertés fondamentales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.196-203, 2017, Grands arrêts, 978-2-247-17056-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Articulation avec le droit international - lutte contre le terrorisme - valeur constitutionnelle de la protection des droits fondamentaux dans l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Xavier Dupré de Boulois. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands arrêts du droit des libertés fondamentales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.140-151, 2017, Grands arrêts, 978-2-247-17056-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cour de justice, gde ch., 21 décembre 2016, Tele2 Sverige AB e.a., aff. jtes C-203/15 et C-698/15, ECLI:EU:C:2016:970</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabrice Picod. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisprudence de la CJUE 2016 : décisions et commentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, Bruylant, pp.121-138, 2017, Collection Droit de l'Union européenne, Grands arrêts, 978-2-8027-5810-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droits de la défense - droit à une bonne administration - droit à un procès équitable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Xavier Dupré de Boulois. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands arrêts du droit des libertés fondamentales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.118-123, 2017, Grands arrêts, 978-2-247-17056-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02094358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Champ d'application de la Charte - protocole n°30</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Xavier Dupré de Boulois. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands arrêts du droit des libertés fondamentales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.152-160, 2017, Grands arrêts, 978-2-247-17056-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cour de justice, 5e ch., 6 octobre 2016, Paoletti e.a., aff. C-218/15 , ECLI:EU:C:2016:748</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabrice Picod. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisprudence de la CJUE 2016 : décisions et commentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, Bruylant, pp.113-120, 2017, Collection Droit de l'Union européenne, Grands arrêts, 978-2-8027-5810-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cour de justice, gde ch., 6 septembre 2016, Aleksei Petruhhin, aff. C-182/15, ECLI:EU:C:2016:630</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabrice Picod. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisprudence de la CJUE 2016 : décisions et commentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, Bruylant, pp.95-103, 2017, Collection Droit de l'Union européenne, Grands arrêts, 978-2-8027-5810-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit de propriété - liberté d'entreprise - liberté professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Xavier Dupré de Boulois. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands arrêts du droit des libertés fondamentales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.161-168, 2017, Grands arrêts, 978-2-247-17056-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Article 8. Protection des données à caractère personnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabrice Picod; Sébastien Van Drooghenbroeck. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Charte des droits fondamentaux de l'Union européenne : commentaire article par article</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Bruylant, pp.185-204, 2017, Droit de l'Union européenne, Textes et commentaires, 978-2-8027-6041-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01979861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sources historiques de protection - les principes généraux du droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Xavier Dupré de Boulois. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands arrêts du droit des libertés fondamentales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.110-117, 2017, Grands arrêts, 978-2-247-17056-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01979858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-discrimination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Xavier Dupré de Boulois. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands arrêts du droit des libertés fondamentales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.223-231, 2017, Grands arrêts, 978-2-247-17056-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit au juge (devant le juge national) - droit à un procès équitable (devant le juge national)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Xavier Dupré de Boulois. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands arrêts du droit des libertés fondamentales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.124-130, 2017, Grands arrêts, 978-2-247-17056-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02094396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autonomie de la protection - relations avec le droit de la Convention - Charte des droits fondamentaux - articulation des contentieux - protection équivalente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Xavier Dupré de Boulois. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands arrêts du droit des libertés fondamentales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.217-222, 2017, Grands arrêts, 978-2-247-17056-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit à un procès équitable devant le juge de l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Xavier Dupré de Boulois. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands arrêts du droit des libertés fondamentales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.188-195, 2017, Grands arrêts, 978-2-247-17056-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit à un recours juridictionnel effectif (devant les juridictions de l'UE) - conditions d'accès au recours en annulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Xavier Dupré de Boulois. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands arrêts du droit des libertés fondamentales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.179-187, 2017, Grands arrêts, 978-2-247-17056-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conciliation - liberté d'expression - liberté de réunion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Xavier Dupré de Boulois. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands arrêts du droit des libertés fondamentales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.131-139, 2017, Grands arrêts, 978-2-247-17056-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limitation de l'exercice des droits fondamentaux - proportionnalité - protection des données à caractère personnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Xavier Dupré de Boulois. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands arrêts du droit des libertés fondamentales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.204-216, 2017, Grands arrêts, 978-2-247-17056-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niveau de protection (art. 53) - confiance mutuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Xavier Dupré de Boulois. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands arrêts du droit des libertés fondamentales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.169-178, 2017, Grands arrêts, 978-2-247-17056-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cour de justice, gde ch., 16 juillet 2015, Francis Lanigan, aff. C-237/15 PPU, ECLI:EU:C:2015:474</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabrice Picod. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisprudence de la CJUE 2015 : décisions et commentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruylant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.219-224, 2024, Collection droit de l'Union européenne, Textes et commentaires, 978-2-8027-7528-7</w:t>
+              <w:t xml:space="preserve">, pp.114-123, 2016, Collection Droit de l'Union européenne, Grands arrêts, 978-2-8027-5376-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">L'émergence d'un droit des données</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02069165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaires des arrêts de la CJUE Lanigan (aff. C-237/15), Delvigne (aff. jtes C-650/13) et Schrems (aff. C-362/14)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabrice Picod. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisprudence de la CJUE 2015 - Décisions et commentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.55-64, 2023, Thèmes et commentaires. La propriété intellectuelle autrement, 978-2-247-22367-1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruylant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 978-2-8027-5376-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...62 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02555686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cour de justice, gde ch., 6 octobre 2015, Delvigne, aff. C-650/13, ECLI:EU:C:2015:648</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabrice Picod. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisprudence de la CJUE 2015 : décisions et commentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruylant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.703-712, 2023, Collection droit de l'union européenne. Monographies, 978-2-8027-6987-3</w:t>
+              <w:t xml:space="preserve">, pp.124-134, 2016, Collection Droit de l'Union européenne, Grands arrêts, 978-2-8027-5376-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 4e édition, Dalloz, pp.139-270, 2023, 978-2-247-22335-0</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02069169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'adaptation de la nature du contrôle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gérard Gonzalez. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La subsidiarité conventionnelle en question : essai de systématisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 114, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemesis; Anthemis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.239-254, 2016, Droit et justice, 978-2-8072-0082-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 3e édition, Bruylant, pp.199-222, 2023, Collection Droit de l'Union européenne. Textes et commentaires, 978-2-8027-7013-8</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les droits fondamentaux dans les actes de droit dérivé de l’Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurence Potvin-Solis. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques de l'Union européenne et droits fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruylant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.51-65, 2016, Collection colloques Jean Monnet, 978-2-8027-5529-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Editoriale scientifica, pp.97-114, 2021, 979-12-5976-021-0</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02069052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cour de justice, gde ch., 6 octobre 2015, Schrems, aff. C-362/14, ECLI:EU:C:2015:650</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabrice Picod. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisprudence de la CJUE 2015 : décisions et commentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruylant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.135-153, 2016, Collection Droit de l'Union européenne, Grands arrêts, 978-2-8027-5376-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Les récits judiciaires de l'Europe : dynamiques et conflits</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02069173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaires des arrêts de la CJUE Association de Médiation sociale (aff. C-176/12), Digital Rights Ireland (aff. jtes C-293 et 594/12) et Google Spain (aff. C-131/12)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabrice Picod. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisprudence de la CJUE 2014 - Décisions et commentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruylant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.209-220, 2021, Idées d'Europe, 978-2-8027-6689-6</w:t>
+              <w:t xml:space="preserve">, 2015, Collection Droit de l'Union Européenne, 9782802739692</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Bruylant, pp.119-130, 2021, Droit de l'Union européenne. Colloques, 978-2-8027-6617-9</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02555715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cour de justice, gde ch., 15 janvier 2014, Association de médiation sociale, aff. C-176/12, ECLI:EU:C:2014:2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabrice Picod. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisprudence de la CJUE 2014 : décisions et commentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Bruylant, pp.81-89, 2015, Collection Droit de l'Union européenne, Grands arrêts, 978-2-8027-3969-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, mare &amp; martin, pp.809-819, 2021, Liber amicorum, 978-2-84934-506-1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cour de justice, gde ch., 8 avril 2014, Digital Rights Ireland Ltd e.a., aff. jtes C-293 et 594/12, ECLI:EU:C:2014:238</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabrice Picod. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisprudence de la CJUE 2014 : décisions et commentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Bruylant, pp.90-101, 2015, Collection Droit de l'Union européenne, Grands arrêts, 978-2-8027-3969-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Les soixante-dix ans de l'adoption de la Convention européenne des droits de l'homme : enjeux et perspectives</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confiance mutuelle et droits fondamentaux dans l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Kada. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges en l'honneur du professeur Henri Oberdorff</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ-Lextenso éditions, pp.71-83, 2015, 978-2-275-04445-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01890867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propos introductifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Romain Tinière; Claire Vial. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La protection des droits fondamentaux dans l'Union européenne : entre évolution et permanence : [colloque annuel de la CEDECE, Faculté de droit de Montpellier]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruylant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-42, 2015, Droit de l'Union européenne. Colloques, 978-2-8027-4807-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Cour de justice de l’Union européenne protectrice des droits ou régulatrice du droit de l’Union européenne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jordane Arlettaz; Julien Bonnet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L' objectivation du contentieux des droits et libertés fondamentaux : du juge des droits au juge du droit ? : actes du colloque du 12 décembre 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pedone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.77-94, 2015, Publications de l'Institut international des droits de l'homme, 978-2-233-00780-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02069023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cour de justice, gde ch., 13 mai 2014, Google Spain et Google, aff. C-131/12, ECLI:EU:C:2014:317</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabrice Picod. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisprudence de la CJUE 2014 : décisions et commentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Bruylant, pp.102-115, 2015, Collection Droit de l'Union européenne, Grands arrêts, 978-2-8027-3969-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle des États dans la fragmentation de l’Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jordane Arlettaz; Romain Tinière. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fragmentation en droit - fragmentation du droit : colloque de Grenoble, 17 mai 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 8, Ed. l'Epitoge, pp.113-122, 2014, L'Unité du droit, 979-10-92684-02-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit matériel de l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mathieu Touzeil-Divina. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Initiation au droit : introduction encyclopédique aux études et métiers juridiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ : Lextenso éditions, pp.47-49, 2014, 978-2-275-04002-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu d'ouvrage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kanstantsin Dzehtsiarou; Theodore Konstadinides; Tobias Lock; Noreen O'Meara. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Human Rights Law in Europe - The Influence, Overlaps and Contradictions of the EU and the ECHR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.83-100, 2021</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.226, 2014, 9780415825993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Dalloz; UGA, Université Grenoble Alpes, pp.237-243, 2020, Thèmes &amp; commentaires. Etudes, 978-2-247-19743-9</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'élection des présidents de l’Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jordane Arlettaz; Séverine Nicot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le cadre juridique de la campagne présidentielle : actes du colloque organisé par le Centre de recherches juridiques (CRJ) à Grenoble le 10 février 2012 dans le cadre des Journées décentralisées de l'Association française de droit constitutionnel (AFDC) relatives aux élections présidentielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">l'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.153-169, 2012, Questions contemporaines, 978-2-296-96303-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Bruylant, pp.69-84, 2020, Etudes parlementaires, 978-2-8027-6541-7</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02069125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Puissance publique et droit de l’Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La puissance publique : actes du [5e] colloque organisé du 22 au 24 juin 2011 à la faculté Pierre Mendès France de Grenoble II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 37, LexisNexis, pp.227-241, 2012, Colloques &amp; débats ; Travaux de l'AFDA, 978-2-7110-1658-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 50, Bruylant, pp.11-26, 2020, Droit de l'Union européenne. Colloques, 978-2-8027-6618-6</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les revirements de jurisprudence de la CJUE dans le domaine de la protection des droits fondamentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éric Carpano. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le revirement de jurisprudence en droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp.145-160, 2012, Centre d'études européennes de la Faculté de droit de l'Université Jean Moulin-Lyon 3, 978-2-8027-3354-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 44, Bruylant, pp.13-24, 2019, Collection Droit de l'Union européenne. Colloques, 978-2-8027-6350-5</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La concurrence des sources du droit à un procès équitable dans l’ordre juridique de l’Union</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caroline Picheral. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit à un procès équitable au sens du droit de l'Union européenne : actes du colloque des 5 et 6 novembre 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 100, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemesis; Anthemis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.63-86, 2012, Droit et justice, 978-2-87455-375-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.337-346, 2019, Droits européens, 978-2-7535-7733-6</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le principe d'alignement sur le standard conventionnel pour les droits correspondants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caroline Picheral; Laurent Coutron. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Charte des droits fondamentaux de l'Union européenne et Convention européenne des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Bruylant, pp.3-20, 2012, Droit de la convention européenne des droits de l'homme, Colloques, 978-2-8027-3785-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...3506 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02073003v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-02069125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'autonomie entre droits européens</w:t>
               </w:r>
@@ -15083,51 +15083,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05204345v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tini&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Platon S&#233;bastien" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maubernard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/mutations-liberte-d-expression-l-union-europeenne-9782807948051.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04920186v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boutique-dalloz.fr/droit-des-libertes-fondamentales-sequences-p.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04782738v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vial" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/droit-union-europeenne-droits-fondamentaux-9782802751090.html#product.info.tab.summary" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04253689v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bioy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Burgorgue-Larsen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Martinon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dreyer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01979859v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.anthemis.be/index.php/question-prioritaire-de-constitutionnalite-et-droit-europeen-des-droits-de-l-homme.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068633v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sudre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.anthemis.be/index.php/droit-communautaire-des-droits-fondamentaux-3e-edition.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555610v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/l-office-du-juge-communautaire-des-droits-fondamentaux-9782802724766.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05446244v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Boiteux-Picheral" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04920181v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04533338v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rubio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tiniere" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04920179v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04783313v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04783389v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15166/2499-8249/654" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04265611v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03693631v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775988v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920205v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Blay-Grabarczyk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Milano-Laganier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nivard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtdh.123.0683" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426169v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781888v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781890v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153593v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813540v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Milano" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtdh.127.0573" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153617v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781852v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781877v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153596v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781885v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781882v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781856v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452130v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452210v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03613319v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783745v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084220v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02331883v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01979984v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02088083v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Le Bonniec" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079416v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918642v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03787983v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03787979v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068765v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01947014v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02073033v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068788v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068812v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02068977v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068773v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783680v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783677v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01861319v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Surrel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtdh.119.0619" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084187v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068758v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559147v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783636v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783630v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068744v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783613v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783620v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071098v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071109v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791802v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068736v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02068971v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071130v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791774v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791772v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068803v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02068972v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068780v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02068967v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071125v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02068969v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071448v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068838v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071117v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02068975v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243060v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219008v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05204353v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04783189v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813756v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Gal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04783347v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04782792v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04783263v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04782804v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619907v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426159v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557006v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01980010v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556805v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01980018v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01980023v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071466v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118422v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02072209v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02072199v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01980103v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02072207v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01947001v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069058v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068996v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01996218v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Oberdorff" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Anca Ailincai" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Belrhali" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dechenaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Robert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558046v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04951504v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068509v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558082v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071240v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02068693v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069122v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071328v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073000v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558146v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559126v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559137v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559167v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05204341v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04912747v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/reglement-dsa-2022-2065-relatif-un-marche-unique-services-numeriques-9782802775287.html" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04912750v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04912742v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04783213v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04912752v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04912736v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04912744v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04783234v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/l-emergence-d-un-droit-des-donnees-9782247223671.html" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04782694v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/politique-europeenne-numerique-9782802769873.html" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564286v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695211v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694054v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04782719v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/recits-judiciaires-europe-9782802766896.html" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694051v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555626v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426151v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pedone.info/livre/les-soixante-dix-ans-de-ladoption-de-la-convention-europeenne-des-droits-de-lhomme/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03187985v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720829v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009884v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254053v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03621170v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555680v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02072756v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01930977v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gonzalez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Gouttenoire" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01930982v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01980084v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02094358v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096269v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02072858v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02072850v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096290v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01979861v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096364v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01979858v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096338v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02072867v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096252v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01980098v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02094396v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096359v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096328v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096321v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096233v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096352v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096300v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02068870v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069169v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier.com/fr/jurisprudence-de-la-cjue-2015-2016-9782802753766.html" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555686v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/jurisprudence-de-la-cjue-2015-9782802753766.html" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02068858v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.anthemis.be/index.php/la-subsidiarite-conventionnelle-en-question.html" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069052v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier.com/fr/politiques-de-l-union-europeenne-et-droits-fondamentaux-2016-9782802755296.html" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069173v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069165v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02072891v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02072878v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01890867v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068122v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier.com/fr/la-protection-des-droits-fondamentaux-dans-l-union-europeenne-2015-9782802748076.html" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069023v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pedone.info/livre/lobjectivation-du-contentieux-des-droits-et-libertes-fondamentaux/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02072896v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555715v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier.com/fr/jurisprudence-de-la-cjue-2014-2015-9782802739692.html" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01900409v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559218v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Human-Rights-Law-in-Europe-The-Influence-Overlaps-and-Contradictions/Dzehtsiarou-Konstadinides-Lock-OMeara/p/book/9780415825993" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068961v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072980v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073013v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02068683v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.anthemis.be/index.php/le-droit-a-un-proces-equitable-au-sens-du-droit-de-l-union-europeenne.html" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073003v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069125v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=38418" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556653v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02068982v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781583v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781504v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781609v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05204345v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tini&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Platon S&#233;bastien" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maubernard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/mutations-liberte-d-expression-l-union-europeenne-9782807948051.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04920186v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boutique-dalloz.fr/droit-des-libertes-fondamentales-sequences-p.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04782738v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vial" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/droit-union-europeenne-droits-fondamentaux-9782802751090.html#product.info.tab.summary" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04253689v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bioy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Burgorgue-Larsen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Martinon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dreyer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01979859v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.anthemis.be/index.php/question-prioritaire-de-constitutionnalite-et-droit-europeen-des-droits-de-l-homme.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068633v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sudre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.anthemis.be/index.php/droit-communautaire-des-droits-fondamentaux-3e-edition.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555610v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/l-office-du-juge-communautaire-des-droits-fondamentaux-9782802724766.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05446244v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Boiteux-Picheral" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04533338v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rubio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tiniere" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04920181v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04920179v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04783313v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04783389v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15166/2499-8249/654" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04265611v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03693631v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775988v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920205v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Blay-Grabarczyk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Milano-Laganier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nivard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtdh.123.0683" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813540v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Milano" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtdh.127.0573" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426169v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781890v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781888v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153593v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781856v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781882v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781852v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153617v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781877v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153596v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781885v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452130v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452210v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03613319v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783745v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084220v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02331883v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02088083v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Le Bonniec" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079416v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01979984v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918642v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02073033v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068788v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03787979v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03787983v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068765v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01947014v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068758v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068812v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02068977v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068773v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783680v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783677v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01861319v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Surrel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtdh.119.0619" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084187v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559147v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783636v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783630v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068744v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071098v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783620v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783613v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791802v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071109v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068736v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02068971v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071130v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791774v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791772v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068803v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02068972v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068780v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071448v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068838v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02068967v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071125v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02068969v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071117v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02068975v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243060v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219008v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05204353v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04782792v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04783189v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04783347v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813756v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Gal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04782804v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04783263v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619907v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426159v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557006v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01980023v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01980010v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556805v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01980018v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071466v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118422v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01980103v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02072199v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02072209v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02072207v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01947001v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069058v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068996v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01996218v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Oberdorff" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Anca Ailincai" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Belrhali" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dechenaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Robert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04951504v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558046v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068509v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558082v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073000v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071240v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02068693v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069122v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071328v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558146v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559126v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559137v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559167v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05204341v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04912744v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/reglement-dsa-2022-2065-relatif-un-marche-unique-services-numeriques-9782802775287.html" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04783213v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04912747v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04912750v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04912742v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04912752v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04912736v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695211v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04783234v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/l-emergence-d-un-droit-des-donnees-9782247223671.html" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04782694v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/politique-europeenne-numerique-9782802769873.html" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564286v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04782719v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/recits-judiciaires-europe-9782802766896.html" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694051v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694054v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555626v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426151v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pedone.info/livre/les-soixante-dix-ans-de-ladoption-de-la-convention-europeenne-des-droits-de-lhomme/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720829v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03187985v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009884v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555680v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254053v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03621170v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02072756v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01930977v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gonzalez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Gouttenoire" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01930982v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01980084v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02068870v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01980098v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096338v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096252v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02072867v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02094358v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096269v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02072858v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02072850v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096290v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01979861v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01979858v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096364v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02094396v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096359v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096328v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096321v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096233v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096352v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096300v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069165v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier.com/fr/jurisprudence-de-la-cjue-2015-2016-9782802753766.html" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555686v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/jurisprudence-de-la-cjue-2015-9782802753766.html" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069169v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02068858v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.anthemis.be/index.php/la-subsidiarite-conventionnelle-en-question.html" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069052v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier.com/fr/politiques-de-l-union-europeenne-et-droits-fondamentaux-2016-9782802755296.html" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069173v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555715v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier.com/fr/jurisprudence-de-la-cjue-2014-2015-9782802739692.html" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02072878v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02072891v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01890867v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068122v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier.com/fr/la-protection-des-droits-fondamentaux-dans-l-union-europeenne-2015-9782802748076.html" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069023v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pedone.info/livre/lobjectivation-du-contentieux-des-droits-et-libertes-fondamentaux/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02072896v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068961v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01900409v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559218v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Human-Rights-Law-in-Europe-The-Influence-Overlaps-and-Contradictions/Dzehtsiarou-Konstadinides-Lock-OMeara/p/book/9780415825993" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069125v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=38418" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073013v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072980v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02068683v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.anthemis.be/index.php/le-droit-a-un-proces-equitable-au-sens-du-droit-de-l-union-europeenne.html" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073003v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556653v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02068982v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781583v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781504v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781609v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>