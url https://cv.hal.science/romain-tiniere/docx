--- v1 (2026-04-09)
+++ v2 (2026-05-01)
@@ -853,4729 +853,4729 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05446244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Droits fondamentaux dans l'Union européenne (Chronique année 2023 - Coopération pénale - Droit à la non-discrimination)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de droit de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.282-290</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04920181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quand les fonds européens rencontrent les droits fondamentaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tiniere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 677, pp.196</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Rubio</w:t>
+                <w:t xml:space="preserve">halshs-04533338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Charte des droits fondamentaux de l'Union européenne et le juge national - mode d'emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, RDLF 2023, pp.chron. n°07</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04783313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droits fondamentaux dans l'UE (Chronique année 2022) - Lutte contre les discriminations - droits procéduraux en matière pénale - liberté d'expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de droit de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.495-508</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04920179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Use of ECtHR Case Law by the CJEU: Instrumentalisation or Quest for Autonomy and Legitimacy?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (1), pp.323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15166/2499-8249/654⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04783389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charte des droits fondamentaux de l'UE et droits à congé payé du salarié en arrêt de maladie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37, pp.1936</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04265611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'article 12 de la DDH et l'identité constitutionnelle de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20, pp.1147</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03693631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit de la concurrence, droit des libertés fondamentales et régulation des pouvoirs numériques (perspective européenne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Le droit des libertés en question(s) – Colloque n°3 de la RDLF - Montpellier 2021, RDLF 2022, pp.chron. n°25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les juridictions de l’Union européenne et les droits fondamentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maubernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Tiniere</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Blay-Grabarczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Milano-Laganier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 131, pp.517-563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rtdh.123.0683⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04920205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les juridictions de l’Union européenne et les droits fondamentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maubernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Blay-Grabarczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Milano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 127, pp.573-620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rtdh.127.0573⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Europe de la santé à l’épreuve du tourisme médical motivé par les convictions religieuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Affaires européennes/Law European &amp; Affairs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2020 (4), pp.957-962</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03426169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Précisions sur les conditions d'application de la Charte des droits fondamentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de droit de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2020, pp.405-408</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interactions entre la Charte et la Convention européenne des droits de l'homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de droit de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2020, pp.408-419</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Règlement 2019/1896 et le renforcement des compétences de Frontex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de Droit Européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021/1 (275), pp.10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">État des relations avec le droit de la Convention européenne des droits de l'homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de droit de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2018, pp.433-439</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mandat d'arrêt européen et coopération judiciaire pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de droit de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2019, pp.449-451</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les juridictions de l’Union européenne et les droits fondamentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maubernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Blay-Grabarczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Milano-Laganier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 123, pp.683-728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rtdh.123.0683⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évolutions des conditions d'invocabilité de la Charte devant les juridictions nationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de droit de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2018, pp.427-432</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contenu essentiel des droits fondamentaux dans la jurisprudence de la Cour de justice de l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2-3, pp.417-439</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur les modalités d'application de la Charte, la clarification au prix de l'effectivité des principes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de droit de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2019, pp.420-425</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La directive (UE) 2019/1937 sur la protection des personnes qui signalent des violations du droit de l'Union</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de droit de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2019, pp.463-465</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliographie - Abdelwahab BIAD et Valérie PARISOT (dir.), La Charte des droits fondamentaux de l'Union européenne - Bilan d'application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.VIII</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02452210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">État de droit et valeurs de l’Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Quel État de droit dans une Europe en crise ?, RDLF 2019, pp.chron. n°57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La délicate question de la détermination des sanctions pour violation de l'État de droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 02, pp.293</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02452130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droits fondamentaux et entreprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de droit de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2017, pp.518-524</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03783745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Burgogue-Larsen (dir.), La Charte des droits fondamentaux saisie par les juges en Europe, Paris, Pedone, 2017, coll. &amp;quot;Cahiers européens&amp;quot;, 715 p., ISBN : 978-2-233-00824-4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de droit de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1130-1131</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02084220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les juridictions de l'Union européenne et les droits fondamentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maubernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Blay-Grabarczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Milano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 119, pp.619-653</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'influence croissante de la Charte des droits fondamentaux sur la politique extérieure de l’Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, RDLF 2018, pp.chron. n°02</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01979984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les juridictions de l'Union européenne et les droits fondamentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maubernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Blay-Grabarczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Le Bonniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Milano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115, pp.651-684</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02088083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Charte des droits fondamentaux et l’entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Affaires européennes/Law European &amp; Affairs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018 (2), pp.221-224</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02079416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'apport de la Charte des droits fondamentaux à la protection des données personnelles dans l’Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Affaires européennes/Law European &amp; Affairs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018 (1), pp.29-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les juridictions de l'Union européenne et les droits fondamentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maubernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Blay-Grabarczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Le Bonniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Milano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 111, pp.527-555</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliographie - De Vries (Sybe), Bernitz (Ulf), Weatherill (Stephen) (eds). - The EU Charter of Fundamental Rights as a Binding Instrument</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle non juridictionnel des droits fondamentaux dans l'Union</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de droit de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2016, pp.530-534</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03787983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection des données à caractère personnel dans l'Union européenne en 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de droit de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2016, pp.527-530</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03787979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliographie - Palmisano (Giuseppe). - Making the Charter of Fundamental Rights a Living Instrument</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pluralisme désordonné de la protection des droits fondamentaux en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Le droit des libertés en question(s) - Colloque des 5 ans de la RDLF, RDLF 2017, pp.chron. n°17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliographie - Dero-Bugny (Delphine). - Les rapports entre la Cour de justice de l'Union européenne et la Cour européenne des droits de l'homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Collection droit de l'Union européenne – Monographies, pp.227</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle de la Charte dans la jurisprudence de la Cour de justice de l'Union européenne depuis l'avis 2/13</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 677, pp.196</w:t>
+              <w:t xml:space="preserve">, 2016, 600, pp.400-405</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Droits fondamentaux dans l'Union européenne (Chronique année 2023 - Coopération pénale - Droit à la non-discrimination)</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arrêt &amp;quot;Delvigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de Droit Européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 225, pp.14-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dzehtsiarou (Kanstantsin), Konstantinides (Theodore), Lock (Tobias), O’Meara (Noreen)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'utilisation contentieuse de la Charte des droits fondamentaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tinière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire de droit de l'Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, pp.282-290</w:t>
+              <w:t xml:space="preserve">, 2016, 2015, pp.428-432</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Droits fondamentaux dans l'UE (Chronique année 2022) - Lutte contre les discriminations - droits procéduraux en matière pénale - liberté d'expression</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03783677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle non juridictionnel des droits fondamentaux dans l'Union</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tinière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire de droit de l'Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, pp.495-508</w:t>
+              <w:t xml:space="preserve">, 2016, 2015, pp.449-451</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La Charte des droits fondamentaux de l'Union européenne et le juge national - mode d'emploi</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03783680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les juridictions de l'Union européenne et les droits fondamentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maubernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Surrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Blay-Grabarczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Milano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 107, pp.683-711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rtdh.119.0619⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01861319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Ippolito and Sara Iglesias Sanchez (ed.), Protecting Vulnerable groups. The European human rights framework, coll. Modern studies in European law, Oxford, Hart, 2015, 481 p., ISBN : 978-1-84946-685-1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de droit de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.1105-1106</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02084187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'accélération de la constitutionnalisation de l’Europe : prémices de la création d’un État fédéral européen ou structuration accrue de l’espace européen ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politeia [Les Cahiers de l'Association française des auditeurs de l'Académie internationale de droit constitutionnel]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Europe et Constitution, 8, pp.291-315</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mandat d'arrêt européen, la coopération pénale et des droits fondamentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de droit de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2013, pp.354-359</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03783636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'application contentieuse de la Charte des droits fondamentaux de l'Union</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de droit de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2013, pp.345-346</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03783630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliographie - Tomuschat (Christian). - Human Rights. Between Idealism and Realism. - 3rd ed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La garantie non-juridictionnelle des droits fondamentaux dans l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de droit de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2014, pp.353-356</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03783613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les perspectives fluctuantes du droit à la protection des données à caractère personnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de droit de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2014, pp.356-362</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03783620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les juridictions de l'Union européenne et les droits fondamentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maubernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Surrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Blay-Grabarczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Milano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 103, pp.673-699</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les juridictions de l'Union européenne et les droits fondamentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maubernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Surrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Blay-Grabarczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Milano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 99, pp.611-638</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection des données personnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de droit de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2012, pp.479-484</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03791802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliographie - Forowicz (M.), Lambert Abdelgawad (E.), Sevinc (I.) (dir.) - La défense des requérants devant la CEDH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'invocabilité des principes de la Charte des droits fondamentaux dans les litiges horizontaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tinière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, RDLF 2023, pp.chron. n°07</w:t>
+              <w:t xml:space="preserve">, 2014, RDLF 2014, pp.chron. n°14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asile et immigration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de droit de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2011, pp.291-294</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 37, pp.1936</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03791774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Application de la Charte des droits fondamentaux de l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de droit de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2011, pp.275-280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 20, pp.1147</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03791772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les juridictions de l'Union européenne et les droits fondamentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Boiteux-Picheral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Surrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Blay-Grabarczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maubernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Milano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 95, pp.653-680</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...4058 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02071130v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-03791772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les « black lists » du Conseil de Sécurité devant la Cour européenne des droits de l'homme</w:t>
               </w:r>
@@ -6742,1696 +6742,1696 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04783189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ouverture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'internationalisation du droit des éléctions politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherches juridiques de Grenoble (CRJ); Centre d'études sur la sécurité internationale et les coopérations européennes (CESICE), Jun 2024, Saint-Martin-d’Hères, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La protection des droits et libertés fondamentaux du salarié par le droit de l’UE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tinière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les droits et libertés des salariés face à l’employeur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nathalie Baruchel; Marielle Picq, Feb 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04783347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Romain Tinière</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les données, nouvelle(s) libertés(s) fondamentale(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'émergence d'un droit des données</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherches juridiques de Grenoble (CRJ), Dec 2022, Saint-Martin-d'Hères, France. pp.55-64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04782804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les modalités d’invocation de la Charte devant le juge national</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le juge français et la Charte des droits fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laurence Burgorgue-Larsen; Romain Tinière, Jun 2022, Paris, France. pp.RDLF 2023 chron. n°07 (www.revuedlf.com)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04783263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit de la concurrence, droits fondamentaux et régulation des pouvoirs numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit des libertés en question(s) : colloque des 10 ans de la RDLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IDEDH (Université de Montpellier); ISJPS (UMR 8103 Université Paris 1); CRJ (EA 1965 Université Grenoble-Alpes); CERCOP (Université de Montpellier), Dec 2021, Montpellier, France. pp.chron. n°25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03619907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Union européenne et la régulation des plateformes de médias sociaux au prisme de la liberté d'expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès AFEE 2021 « l’Europe et les nouvelles technologies »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universités Sorbonne Paris Nord; Université Paris-Saclay, Jun 2021, Aubervilliers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03426159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Parlement européen et la protection des droits fondamentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Les élections européennes 40 ans après - Bilan, enjeux et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bordeaux, May 2019, Bordeaux, France. pp.69-84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De Frontex à Frontex, vers l’émergence d’un service européen des garde-frontières et garde-côtes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'Etudes sur la Sécurité Internationale et le Coopérations Européennes (CESICE); Centre de recherches juridiques de Grenoble (CRJ), Mar 2018, Grenoble, France. pp.13-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droits fondamentaux et exception en droit de l’UE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’exception en droit de l’union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d’Études Européennes (CEE) - Université Jean Moulin Lyon 3, Oct 2017, Lyon, France. pp.337-346</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ICE à l’épreuve de la régulation du marché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Démocratie et marché dans une Union en crise : Congrès annuel de la CEDECE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Jean Moulin Lyon 3; CEDECE (Commission pour l’étude du droit européen et des communautés européennes), Jun 2019, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">État de droit et valeurs de l’Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quel État de droit dans une Europe en crise ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d’Études Européennes (CEE) - Université Jean Moulin Lyon 3, Oct 2018, Lyon, France. pp.chron. n°57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mécanismes de suivi de l’État de droit en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence "Grand témoin"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d’Excellence Jean Monnet « L’Europe au Sud », Jan 2018, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les discontinuités en Europe du fait de l’intégration différenciée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les (Dis)continuités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherches juridiques de Grenoble (CRJ), Apr 2018, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les paradoxes du droit à la protection des données personnelles dans l’Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"La Charte des droits fondamentaux de l'Union européenne" - Questions choisies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Larcier Formation, Dec 2017, Bruxelles, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les standards du Conseil de l’Europe en matière de droits de l’Homme comme limites de l’action extérieure de l’Union Européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université d’hiver international : Les droits de l’homme comme domaine horizontal de la politique extérieure de l’Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation René Cassin; Université de Bologne; Ecole des Hautes Etudes Economiques de Moscou, Jan 2017, Bologne, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">État de droit et mécanismes de suivi dans l’Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le crisi come sfide per le organizzazioni internazionali</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università di Cagliari, May 2017, Cagliari, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'interaction entre l’Union Européenne et le Conseil de l’Europe dans la définition &amp;quot;européenne&amp;quot; des droits de l’Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université d’hiver international : Les droits de l’homme comme domaine horizontal de la politique extérieure de l’Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation René Cassin; Université de Bologne; Ecole des Hautes Etudes Economiques de Moscou, Jan 2017, Bologne, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le salut dans l'équivalence ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit des libertés en question(s) – Colloque des 5 ans de la RDLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recherches Juridiques de l’Université Grenoble Alpes (CRJ), Nov 2016, Grenoble, France. pp.chron. n°17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les droits fondamentaux dans les actes de droit dérivé de l’Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Treizième édition des Journées Jean Monnet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine, Jan 2013, Metz, France. pp.51-65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02069058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La CJUE, protectrice des droits ou régulatrice du droit de l’UE ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’objectivation du contentieux des droits et libertés fondamentaux : du juge des droits au juge du Droit ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d’Etudes et de Recherches comparatives, Constitutionnelles et Politiques (CERCOP), Dec 2014, Montpellier, France. pp.77-94</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les libertés publiques en France à l’épreuve du terrorisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Oberdorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherches juridiques de Grenoble (CRJ); Centre d'études sur la sécurité internationale et les coopérations européennes (CESICE), Jun 2024, Saint-Martin-d’Hères, France</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafida Belrhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dechenaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gaëlle Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontre-Débat "Les libertés publiques en France à l'épreuve du terrorisme"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de Droit de Grenoble, Feb 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherches juridiques de Grenoble (CRJ), Dec 2022, Saint-Martin-d'Hères, France. pp.55-64</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01996218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Cour de justice de l'Union européenne protectrice des droits ou régulatrice du Droit de l'Union européenne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'objectivation du contentieux des droits et libertés fondamentaux : du juge des droits au juge du Droit ? Colloque du CERCOP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de Droit et de Science Politique Montpellier; CERCOP (Centre d’Etudes et de Recherches comparatives, Constitutionnelles et Politiques), Dec 2014, Montpellier, France. pp.175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laurence Burgorgue-Larsen; Romain Tinière, Jun 2022, Paris, France. pp.RDLF 2023 chron. n°07 (www.revuedlf.com)</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propos introductifs : L'autonomie du système de protection des droits fondamentaux de l’Union européenne en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La protection des droits fondamentaux dans l’Union européenne : entre évolution et permanence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEDECE-Association d'Etudes Européennes; Institut de droit européen des droits de l’homme (IDEDH – EA 3976), Jun 2014, Montpellier, France. pp.9-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...1310 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04951504v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02558046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des États dans la fragmentation de l’Union européenne</w:t>
               </w:r>
@@ -9168,84 +9168,170 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02559167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (70)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (71)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Article 1er § 3 – Obligation de respecter les droits fondamentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davis Mas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Valérie Michel; Sébastien Fucini; David Mas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Décision-cadre relative au mandat d’arrêt européen et aux procédures de remises entre États membres – Commentaire article par article</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp.59-92, 2026, 978-2-8027-7367-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La protection de la liberté d'expression des journalistes par l'Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tinière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe Maubernard, Sébastien Platon et Romain Tinière (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -9258,5453 +9344,5453 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruylant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.173, 2025, Coll. Droit de l'Union européenne - colloques, 978-2-8079-4805-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05204341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Article 25 - Conception et organisation des interfaces en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tinière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brunessen Bertrand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Règlement DSA 2022/2065 relatif à un marché unique des services numériques : Commentaire article par article</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruylant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.219-224, 2024, Collection droit de l'Union européenne, Textes et commentaires, 978-2-8027-7528-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04912744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les paradoxes de la gestion différenciée de la conflictualité par l’Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tinière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gaëlle Marti; Loïc Robert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La conflictualité dans l'Union européenne : menace existentielle ou catalyseur d'intégration ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 73, Bruylant, pp.85-94, 2024, Droit de l'Union européenne. Colloques, 978-2-8027-7314-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04783213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Article 26 - Publicité sur les plateformes en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brunessen Bertrand. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Règlement DSA 2022/2065 relatif à un marché unique des services numériques : Commentaire article par article</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Article 26 - Publicité sur les plateformes en ligne</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruylant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.225-234, 2024, Collection droit de l'Union européenne, Textes et commentaires, 978-2-8027-7528-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04912747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Article 27 - Transparence du système de recommandation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tinière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brunessen Bertrand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Règlement DSA 2022/2065 relatif à un marché unique des services numériques : Commentaire article par article</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruylant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.225-234, 2024, Collection droit de l'Union européenne, Textes et commentaires, 978-2-8027-7528-7</w:t>
+              <w:t xml:space="preserve">, pp.235-240, 2024, Collection droit de l'Union européenne, Textes et commentaires, 978-2-8027-7528-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04912750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Article 24 - Obligations de transparence en matière de rapports de transparence incombant aux fournisseurs de plateformes en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brunessen Bertrand. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Règlement DSA 2022/2065 relatif à un marché unique des services numériques : Commentaire article par article</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04912747v1</w:t>
-[...23 lines deleted...]
-                <w:t xml:space="preserve">Article 27 - Transparence du système de recommandation</w:t>
+                <w:t xml:space="preserve">Bruylant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.211-218, 2024, Collection droit de l'Union européenne, Textes et commentaires, 978-2-8027-7528-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04912742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Article 28 - Protection des mineurs en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tinière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brunessen Bertrand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Règlement DSA 2022/2065 relatif à un marché unique des services numériques : Commentaire article par article</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruylant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.235-240, 2024, Collection droit de l'Union européenne, Textes et commentaires, 978-2-8027-7528-7</w:t>
+              <w:t xml:space="preserve">, pp.241-245, 2024, Collection droit de l'Union européenne, Textes et commentaires, 978-2-8027-7528-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Article 24 - Obligations de transparence en matière de rapports de transparence incombant aux fournisseurs de plateformes en ligne</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04912752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Article 23 - Mesures de lutte et de protection contre les utilisations abusives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tinière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brunessen Bertrand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Règlement DSA 2022/2065 relatif à un marché unique des services numériques : Commentaire article par article</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruylant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.211-218, 2024, Collection droit de l'Union européenne, Textes et commentaires, 978-2-8027-7528-7</w:t>
+              <w:t xml:space="preserve">, pp.203-210, 2024, Collection droit de l'Union européenne, Textes et commentaires, 978-2-8027-7528-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Article 28 - Protection des mineurs en ligne</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04912736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Article 8. Protection des données à caractère personnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabrice Picod; Cécilia Rizcallah; Sébastien Van Drooghenbroeck. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Charte des droits fondamentaux de l'Union européenne : commentaire article par article</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3e édition, Bruylant, pp.199-222, 2023, Collection Droit de l'Union européenne. Textes et commentaires, 978-2-8027-7013-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Union européenne et la régulation des plateformes en ligne – À la recherche de la voie du milieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tinière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brunessen Bertrand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Règlement DSA 2022/2065 relatif à un marché unique des services numériques : Commentaire article par article</w:t>
+              <w:t xml:space="preserve">La politique européenne du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruylant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.703-712, 2023, Collection droit de l'union européenne. Monographies, 978-2-8027-6987-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04782694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les données personnelles, sources de nouveaux droits fondamentaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Michel Bruguière. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'émergence d'un droit des données</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lefebvre Dalloz; Dalloz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.55-64, 2023, Thèmes et commentaires. La propriété intellectuelle autrement, 978-2-247-22367-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04783234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit de l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Xavier Dupré de Boulois. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands arrêts du droit des libertés fondamentales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4e édition, Dalloz, pp.139-270, 2023, 978-2-247-22335-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03564286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'influence croissante de la Charte des droits fondamentaux sur la politique extérieure de l’Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marco Balboni; Carmelo Danisi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Human rights as a horizontal issue in EU external policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editoriale scientifica, pp.97-114, 2021, 979-12-5976-021-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03694054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les valeurs et l’autonomie – histoire d’un chassé-croisé entre récits judiciaires européens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antoine Bailleux; Elsa Bernard; Sophie Jacquot; Quentin Landenne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les récits judiciaires de l'Europe : dynamiques et conflits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruylant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.241-245, 2024, Collection droit de l'Union européenne, Textes et commentaires, 978-2-8027-7528-7</w:t>
+              <w:t xml:space="preserve">, pp.209-220, 2021, Idées d'Europe, 978-2-8027-6689-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Règlement DSA 2022/2065 relatif à un marché unique des services numériques : Commentaire article par article</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04782719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'initiative citoyenne européenne à l’épreuve de la régulation du marché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eric Carpano; Gaëlle Marti. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Démocratie et marché dans l’Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp.119-130, 2021, Droit de l'Union européenne. Colloques, 978-2-8027-6617-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03694051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La complémentarité des contrôles juridictionnels et non-juridictionnels pour le respect effectif du principe de l’État de droit en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mihaela Anca Ailincai; Constance Chevallier-Govers; Vérane Edjaharian-Kanaa. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Europes : de l’intérieur, vers l’extérieur : mélanges en l'honneur du professeur Catherine Schneider</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, mare &amp; martin, pp.809-819, 2021, Liber amicorum, 978-2-84934-506-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02555626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle autorité pour le juge européen des droits de l'homme face à la concurrence du juge de l'Union européenne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Katarzyna Blay-Grabarczyk; Laure Milano. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les soixante-dix ans de l'adoption de la Convention européenne des droits de l'homme : enjeux et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions A. Pedone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.83-100, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03426151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Parlement européen et la protection des droits fondamentaux ou le chevalier blanc des droits de l’homme à l’épreuve de la réalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tony Marguery; Sébastien Platon; Hanneke van Eijken. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les élections européennes, 40 ans après : bilan, enjeux et perspectives = The european elections, 40 years later : assessement, issues and prospects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp.69-84, 2020, Etudes parlementaires, 978-2-8027-6541-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04720829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les discontinuités territoriales et l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Kada. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les discontinuités territoriales et le droit public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz; UGA, Université Grenoble Alpes, pp.237-243, 2020, Thèmes &amp; commentaires. Etudes, 978-2-247-19743-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03187985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propos introductifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Romain Tinière; Claire Vial. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les dix ans de la Charte des droits fondamentaux de l'Union européenne : bilan et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 50, Bruylant, pp.11-26, 2020, Droit de l'Union européenne. Colloques, 978-2-8027-6618-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03009884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Article 8. Protection des données à caractère personnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabrice Picod; Cécilia Rizcallah; Sébastien Van Drooghenbroeck. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Charte des droits fondamentaux de l'Union européenne : commentaire article par article</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2e édition, Bruylant, pp.211-231, 2019, Collection Droit de l'Union européenne. Textes et commentaires, 978-2-8027-6542-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02555680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propos introductifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Constance Chevallier-Govers; Romain Tinière. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De Frontex à Frontex : vers l'émergence d'un service européen des garde-côtes et garde-frontières : [colloque international du CESICE et CRJ, 22-23 mars 2018, Grenoble]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 44, Bruylant, pp.13-24, 2019, Collection Droit de l'Union européenne. Colloques, 978-2-8027-6350-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03254053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droits fondamentaux et exception en droit de l’UE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eric Carpano; Gaëlle Marti. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'exception en droit de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.337-346, 2019, Droits européens, 978-2-7535-7733-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03621170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cour de justice, gde ch., 5 décembre 2017, M.A.S. et M.B., aff. C-42/17, ECLI:EU:C:2017:936</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabrice Picod. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisprudence de la CJUE 2017 : décisions et commentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Bruylant, pp.123-135, 2018, Collection Droit de l'Union européenne, Grands arrêts, 978-2-8027-6073-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Gouttenoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Milano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Surrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les droits de l’homme à la croisée des droits : mélanges en l'honneur de Frédéric Sudre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, pp.XLI-XLIV, 2018, 978-2-7110-2908-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Cour de justice de l'Union européenne et la globalisation des sources de protection des droits fondamentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les droits de l’homme à la croisée des droits : mélanges en l'honneur de Frédéric Sudre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, pp.781-789, 2018, 978-2-7110-2908-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cour de justice, gde ch., 26 juillet 2017, Avis rendu en vertu de l'article 218, paragraphe 11, avis 1/15, ECLI:EU:C:2017:592</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabrice Picod. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisprudence de la CJUE 2017 : décisions et commentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Bruylant, pp.89-122, 2018, Collection Droit de l'Union européenne, Grands arrêts, 978-2-8027-6073-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Romain Tinière. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Question prioritaire de constitutionnalité et droit européen des droits de l'homme : entre autonomie et convergence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 115, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthemis; Nemesis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-20, 2017, Droit et Justice, 978-2-8072-0293-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sources historiques de protection - les principes généraux du droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Xavier Dupré de Boulois. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands arrêts du droit des libertés fondamentales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.110-117, 2017, Grands arrêts, 978-2-247-17056-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01979858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-discrimination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Xavier Dupré de Boulois. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands arrêts du droit des libertés fondamentales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.223-231, 2017, Grands arrêts, 978-2-247-17056-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cour de justice, gde ch., 5 avril 2016, Aranyosi et Caldararu, aff. jtes C-404/15 et C-659/15 PPU, ECLI:EU:C:2016:198</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabrice Picod. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisprudence de la CJUE 2016 : décisions et commentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, Bruylant, pp.66-76, 2017, Collection Droit de l'Union européenne, Grands arrêts, 978-2-8027-5810-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droits de la défense - droit à une bonne administration - droit à un procès équitable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Xavier Dupré de Boulois. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands arrêts du droit des libertés fondamentales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.118-123, 2017, Grands arrêts, 978-2-247-17056-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02094358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Champ d'application de la Charte - protocole n°30</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Xavier Dupré de Boulois. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands arrêts du droit des libertés fondamentales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.152-160, 2017, Grands arrêts, 978-2-247-17056-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cour de justice, 5e ch., 6 octobre 2016, Paoletti e.a., aff. C-218/15 , ECLI:EU:C:2016:748</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabrice Picod. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisprudence de la CJUE 2016 : décisions et commentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, Bruylant, pp.113-120, 2017, Collection Droit de l'Union européenne, Grands arrêts, 978-2-8027-5810-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cour de justice, gde ch., 6 septembre 2016, Aleksei Petruhhin, aff. C-182/15, ECLI:EU:C:2016:630</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabrice Picod. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisprudence de la CJUE 2016 : décisions et commentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, Bruylant, pp.95-103, 2017, Collection Droit de l'Union européenne, Grands arrêts, 978-2-8027-5810-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit de propriété - liberté d'entreprise - liberté professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Xavier Dupré de Boulois. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands arrêts du droit des libertés fondamentales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.161-168, 2017, Grands arrêts, 978-2-247-17056-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Article 8. Protection des données à caractère personnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabrice Picod; Sébastien Van Drooghenbroeck. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Charte des droits fondamentaux de l'Union européenne : commentaire article par article</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Bruylant, pp.185-204, 2017, Droit de l'Union européenne, Textes et commentaires, 978-2-8027-6041-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01979861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charte des droits fondamentaux (principes) - effet horizontal - droit à l'information et à la consultation des travailleurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Martinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Xavier Dupré de Boulois. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands arrêts du droit des libertés fondamentales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.196-203, 2017, Grands arrêts, 978-2-247-17056-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cour de justice, gde ch., 21 décembre 2016, Tele2 Sverige AB e.a., aff. jtes C-203/15 et C-698/15, ECLI:EU:C:2016:970</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabrice Picod. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisprudence de la CJUE 2016 : décisions et commentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, Bruylant, pp.121-138, 2017, Collection Droit de l'Union européenne, Grands arrêts, 978-2-8027-5810-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Articulation avec le droit international - lutte contre le terrorisme - valeur constitutionnelle de la protection des droits fondamentaux dans l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Xavier Dupré de Boulois. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands arrêts du droit des libertés fondamentales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.140-151, 2017, Grands arrêts, 978-2-247-17056-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit au juge (devant le juge national) - droit à un procès équitable (devant le juge national)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Xavier Dupré de Boulois. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands arrêts du droit des libertés fondamentales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.124-130, 2017, Grands arrêts, 978-2-247-17056-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02094396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autonomie de la protection - relations avec le droit de la Convention - Charte des droits fondamentaux - articulation des contentieux - protection équivalente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Xavier Dupré de Boulois. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands arrêts du droit des libertés fondamentales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.217-222, 2017, Grands arrêts, 978-2-247-17056-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit à un procès équitable devant le juge de l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Xavier Dupré de Boulois. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands arrêts du droit des libertés fondamentales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.188-195, 2017, Grands arrêts, 978-2-247-17056-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit à un recours juridictionnel effectif (devant les juridictions de l'UE) - conditions d'accès au recours en annulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Xavier Dupré de Boulois. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands arrêts du droit des libertés fondamentales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.179-187, 2017, Grands arrêts, 978-2-247-17056-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conciliation - liberté d'expression - liberté de réunion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Xavier Dupré de Boulois. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands arrêts du droit des libertés fondamentales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.131-139, 2017, Grands arrêts, 978-2-247-17056-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limitation de l'exercice des droits fondamentaux - proportionnalité - protection des données à caractère personnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Xavier Dupré de Boulois. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands arrêts du droit des libertés fondamentales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.204-216, 2017, Grands arrêts, 978-2-247-17056-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niveau de protection (art. 53) - confiance mutuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Xavier Dupré de Boulois. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands arrêts du droit des libertés fondamentales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.169-178, 2017, Grands arrêts, 978-2-247-17056-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cour de justice, gde ch., 16 juillet 2015, Francis Lanigan, aff. C-237/15 PPU, ECLI:EU:C:2015:474</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabrice Picod. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisprudence de la CJUE 2015 : décisions et commentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruylant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.203-210, 2024, Collection droit de l'Union européenne, Textes et commentaires, 978-2-8027-7528-7</w:t>
+              <w:t xml:space="preserve">, pp.114-123, 2016, Collection Droit de l'Union européenne, Grands arrêts, 978-2-8027-5376-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 3e édition, Bruylant, pp.199-222, 2023, Collection Droit de l'Union européenne. Textes et commentaires, 978-2-8027-7013-8</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02069165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cour de justice, gde ch., 6 octobre 2015, Delvigne, aff. C-650/13, ECLI:EU:C:2015:648</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabrice Picod. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisprudence de la CJUE 2015 : décisions et commentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruylant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.124-134, 2016, Collection Droit de l'Union européenne, Grands arrêts, 978-2-8027-5376-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">L'émergence d'un droit des données</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02069169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaires des arrêts de la CJUE Lanigan (aff. C-237/15), Delvigne (aff. jtes C-650/13) et Schrems (aff. C-362/14)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabrice Picod. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisprudence de la CJUE 2015 - Décisions et commentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.55-64, 2023, Thèmes et commentaires. La propriété intellectuelle autrement, 978-2-247-22367-1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruylant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 978-2-8027-5376-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...62 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02555686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'adaptation de la nature du contrôle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gérard Gonzalez. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La subsidiarité conventionnelle en question : essai de systématisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 114, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemesis; Anthemis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.239-254, 2016, Droit et justice, 978-2-8072-0082-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les droits fondamentaux dans les actes de droit dérivé de l’Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurence Potvin-Solis. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques de l'Union européenne et droits fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruylant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.703-712, 2023, Collection droit de l'union européenne. Monographies, 978-2-8027-6987-3</w:t>
+              <w:t xml:space="preserve">, pp.51-65, 2016, Collection colloques Jean Monnet, 978-2-8027-5529-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 4e édition, Dalloz, pp.139-270, 2023, 978-2-247-22335-0</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02069052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cour de justice, gde ch., 6 octobre 2015, Schrems, aff. C-362/14, ECLI:EU:C:2015:650</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabrice Picod. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisprudence de la CJUE 2015 : décisions et commentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruylant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.135-153, 2016, Collection Droit de l'Union européenne, Grands arrêts, 978-2-8027-5376-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Les récits judiciaires de l'Europe : dynamiques et conflits</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02069173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaires des arrêts de la CJUE Association de Médiation sociale (aff. C-176/12), Digital Rights Ireland (aff. jtes C-293 et 594/12) et Google Spain (aff. C-131/12)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabrice Picod. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisprudence de la CJUE 2014 - Décisions et commentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruylant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.209-220, 2021, Idées d'Europe, 978-2-8027-6689-6</w:t>
+              <w:t xml:space="preserve">, 2015, Collection Droit de l'Union Européenne, 9782802739692</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Bruylant, pp.119-130, 2021, Droit de l'Union européenne. Colloques, 978-2-8027-6617-9</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02555715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cour de justice, gde ch., 8 avril 2014, Digital Rights Ireland Ltd e.a., aff. jtes C-293 et 594/12, ECLI:EU:C:2014:238</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabrice Picod. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisprudence de la CJUE 2014 : décisions et commentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Bruylant, pp.90-101, 2015, Collection Droit de l'Union européenne, Grands arrêts, 978-2-8027-3969-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Editoriale scientifica, pp.97-114, 2021, 979-12-5976-021-0</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cour de justice, gde ch., 15 janvier 2014, Association de médiation sociale, aff. C-176/12, ECLI:EU:C:2014:2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabrice Picod. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisprudence de la CJUE 2014 : décisions et commentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Bruylant, pp.81-89, 2015, Collection Droit de l'Union européenne, Grands arrêts, 978-2-8027-3969-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, mare &amp; martin, pp.809-819, 2021, Liber amicorum, 978-2-84934-506-1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confiance mutuelle et droits fondamentaux dans l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Kada. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges en l'honneur du professeur Henri Oberdorff</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ-Lextenso éditions, pp.71-83, 2015, 978-2-275-04445-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Les soixante-dix ans de l'adoption de la Convention européenne des droits de l'homme : enjeux et perspectives</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01890867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Cour de justice de l’Union européenne protectrice des droits ou régulatrice du droit de l’Union européenne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jordane Arlettaz; Julien Bonnet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L' objectivation du contentieux des droits et libertés fondamentaux : du juge des droits au juge du droit ? : actes du colloque du 12 décembre 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pedone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.77-94, 2015, Publications de l'Institut international des droits de l'homme, 978-2-233-00780-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02069023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propos introductifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Romain Tinière; Claire Vial. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La protection des droits fondamentaux dans l'Union européenne : entre évolution et permanence : [colloque annuel de la CEDECE, Faculté de droit de Montpellier]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruylant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-42, 2015, Droit de l'Union européenne. Colloques, 978-2-8027-4807-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cour de justice, gde ch., 13 mai 2014, Google Spain et Google, aff. C-131/12, ECLI:EU:C:2014:317</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabrice Picod. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisprudence de la CJUE 2014 : décisions et commentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Bruylant, pp.102-115, 2015, Collection Droit de l'Union européenne, Grands arrêts, 978-2-8027-3969-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle des États dans la fragmentation de l’Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jordane Arlettaz; Romain Tinière. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fragmentation en droit - fragmentation du droit : colloque de Grenoble, 17 mai 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 8, Ed. l'Epitoge, pp.113-122, 2014, L'Unité du droit, 979-10-92684-02-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit matériel de l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mathieu Touzeil-Divina. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Initiation au droit : introduction encyclopédique aux études et métiers juridiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ : Lextenso éditions, pp.47-49, 2014, 978-2-275-04002-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu d'ouvrage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kanstantsin Dzehtsiarou; Theodore Konstadinides; Tobias Lock; Noreen O'Meara. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Human Rights Law in Europe - The Influence, Overlaps and Contradictions of the EU and the ECHR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.83-100, 2021</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.226, 2014, 9780415825993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Bruylant, pp.69-84, 2020, Etudes parlementaires, 978-2-8027-6541-7</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'élection des présidents de l’Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jordane Arlettaz; Séverine Nicot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le cadre juridique de la campagne présidentielle : actes du colloque organisé par le Centre de recherches juridiques (CRJ) à Grenoble le 10 février 2012 dans le cadre des Journées décentralisées de l'Association française de droit constitutionnel (AFDC) relatives aux élections présidentielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">l'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.153-169, 2012, Questions contemporaines, 978-2-296-96303-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Dalloz; UGA, Université Grenoble Alpes, pp.237-243, 2020, Thèmes &amp; commentaires. Etudes, 978-2-247-19743-9</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02069125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les revirements de jurisprudence de la CJUE dans le domaine de la protection des droits fondamentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éric Carpano. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le revirement de jurisprudence en droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp.145-160, 2012, Centre d'études européennes de la Faculté de droit de l'Université Jean Moulin-Lyon 3, 978-2-8027-3354-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 50, Bruylant, pp.11-26, 2020, Droit de l'Union européenne. Colloques, 978-2-8027-6618-6</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Puissance publique et droit de l’Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La puissance publique : actes du [5e] colloque organisé du 22 au 24 juin 2011 à la faculté Pierre Mendès France de Grenoble II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 37, LexisNexis, pp.227-241, 2012, Colloques &amp; débats ; Travaux de l'AFDA, 978-2-7110-1658-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 2e édition, Bruylant, pp.211-231, 2019, Collection Droit de l'Union européenne. Textes et commentaires, 978-2-8027-6542-4</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La concurrence des sources du droit à un procès équitable dans l’ordre juridique de l’Union</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caroline Picheral. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit à un procès équitable au sens du droit de l'Union européenne : actes du colloque des 5 et 6 novembre 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 100, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemesis; Anthemis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.63-86, 2012, Droit et justice, 978-2-87455-375-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 44, Bruylant, pp.13-24, 2019, Collection Droit de l'Union européenne. Colloques, 978-2-8027-6350-5</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le principe d'alignement sur le standard conventionnel pour les droits correspondants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caroline Picheral; Laurent Coutron. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Charte des droits fondamentaux de l'Union européenne et Convention européenne des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Bruylant, pp.3-20, 2012, Droit de la convention européenne des droits de l'homme, Colloques, 978-2-8027-3785-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.337-346, 2019, Droits européens, 978-2-7535-7733-6</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'autonomie entre droits européens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hélène Gaudin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de droit européen 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, V, Bruylant, pp.41-55, 2010, 978-2802728924</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 4, Bruylant, pp.123-135, 2018, Collection Droit de l'Union européenne, Grands arrêts, 978-2-8027-6073-3</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pluralisme juridictionnel et protection des droits fondamentaux dans l’Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Levinet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pluralisme et juges européens des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 91, Bruylant; Nemesis, pp.357-376, 2010, Droit et justice, 978-2-8027-2984-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...3592 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02068982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14714,229 +14800,229 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Iliopoulou-Penot et Lamprini Xenou (dir.), La Charte des droits fondamentaux, source de renouveau constitutionnel européen ?, Bruxelles, Bruylant, coll. &amp;quot;Droit de l'Union européenne&amp;quot;, série &amp;quot;Colloques&amp;quot;, 2020, 309 p., ISBN : 978-2-8027-6564-6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tinière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, pp.1334-1337</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03781583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Dubout (dir.), Directive 2000/78 portant création d'un cadre général en faveur de l'égalité de traitement en matière d'emploi et de travail. Commentaire article par article, Bruxelles, Bruylant, coll. &amp;quot;Droit de l'Union européenne&amp;quot;, série &amp;quot;Textes et commentaires&amp;quot;, 2020, 481 p., ISBN : 978-2-8027-6492-2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tinière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, pp.1265-1266</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03781504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenza Violini et Antonia Baraggia (eds), The fragmented landscape of fundamental rights protection in Europe - The role of judicial and non-judicial actors, Edward Elgar Publishing, 2018, 240 p., ISBN : 978-1-78643-604-7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tinière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, pp.1197-1199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03781609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId248"/>
+      <w:footerReference w:type="default" r:id="rId250"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15083,51 +15169,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05204345v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tini&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Platon S&#233;bastien" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maubernard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/mutations-liberte-d-expression-l-union-europeenne-9782807948051.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04920186v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boutique-dalloz.fr/droit-des-libertes-fondamentales-sequences-p.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04782738v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vial" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/droit-union-europeenne-droits-fondamentaux-9782802751090.html#product.info.tab.summary" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04253689v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bioy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Burgorgue-Larsen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Martinon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dreyer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01979859v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.anthemis.be/index.php/question-prioritaire-de-constitutionnalite-et-droit-europeen-des-droits-de-l-homme.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068633v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sudre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.anthemis.be/index.php/droit-communautaire-des-droits-fondamentaux-3e-edition.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555610v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/l-office-du-juge-communautaire-des-droits-fondamentaux-9782802724766.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05446244v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Boiteux-Picheral" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04533338v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rubio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tiniere" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04920181v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04920179v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04783313v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04783389v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15166/2499-8249/654" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04265611v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03693631v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775988v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920205v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Blay-Grabarczyk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Milano-Laganier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nivard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtdh.123.0683" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813540v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Milano" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtdh.127.0573" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426169v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781890v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781888v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153593v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781856v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781882v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781852v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153617v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781877v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153596v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781885v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452130v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452210v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03613319v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783745v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084220v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02331883v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02088083v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Le Bonniec" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079416v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01979984v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918642v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02073033v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068788v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03787979v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03787983v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068765v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01947014v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068758v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068812v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02068977v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068773v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783680v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783677v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01861319v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Surrel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtdh.119.0619" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084187v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559147v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783636v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783630v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068744v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071098v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783620v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783613v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791802v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071109v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068736v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02068971v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071130v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791774v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791772v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068803v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02068972v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068780v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071448v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068838v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02068967v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071125v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02068969v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071117v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02068975v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243060v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219008v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05204353v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04782792v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04783189v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04783347v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813756v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Gal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04782804v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04783263v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619907v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426159v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557006v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01980023v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01980010v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556805v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01980018v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071466v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118422v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01980103v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02072199v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02072209v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02072207v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01947001v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069058v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068996v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01996218v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Oberdorff" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Anca Ailincai" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Belrhali" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dechenaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Robert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04951504v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558046v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068509v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558082v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073000v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071240v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02068693v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069122v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071328v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558146v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559126v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559137v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559167v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05204341v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04912744v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/reglement-dsa-2022-2065-relatif-un-marche-unique-services-numeriques-9782802775287.html" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04783213v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04912747v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04912750v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04912742v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04912752v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04912736v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695211v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04783234v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/l-emergence-d-un-droit-des-donnees-9782247223671.html" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04782694v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/politique-europeenne-numerique-9782802769873.html" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564286v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04782719v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/recits-judiciaires-europe-9782802766896.html" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694051v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694054v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555626v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426151v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pedone.info/livre/les-soixante-dix-ans-de-ladoption-de-la-convention-europeenne-des-droits-de-lhomme/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720829v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03187985v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009884v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555680v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254053v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03621170v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02072756v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01930977v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gonzalez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Gouttenoire" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01930982v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01980084v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02068870v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01980098v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096338v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096252v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02072867v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02094358v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096269v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02072858v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02072850v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096290v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01979861v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01979858v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096364v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02094396v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096359v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096328v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096321v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096233v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096352v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096300v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069165v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier.com/fr/jurisprudence-de-la-cjue-2015-2016-9782802753766.html" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555686v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/jurisprudence-de-la-cjue-2015-9782802753766.html" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069169v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02068858v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.anthemis.be/index.php/la-subsidiarite-conventionnelle-en-question.html" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069052v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier.com/fr/politiques-de-l-union-europeenne-et-droits-fondamentaux-2016-9782802755296.html" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069173v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555715v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier.com/fr/jurisprudence-de-la-cjue-2014-2015-9782802739692.html" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02072878v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02072891v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01890867v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068122v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier.com/fr/la-protection-des-droits-fondamentaux-dans-l-union-europeenne-2015-9782802748076.html" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069023v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pedone.info/livre/lobjectivation-du-contentieux-des-droits-et-libertes-fondamentaux/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02072896v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068961v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01900409v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559218v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Human-Rights-Law-in-Europe-The-Influence-Overlaps-and-Contradictions/Dzehtsiarou-Konstadinides-Lock-OMeara/p/book/9780415825993" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069125v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=38418" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073013v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072980v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02068683v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.anthemis.be/index.php/le-droit-a-un-proces-equitable-au-sens-du-droit-de-l-union-europeenne.html" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073003v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556653v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02068982v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781583v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781504v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781609v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05204345v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tini&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Platon S&#233;bastien" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maubernard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/mutations-liberte-d-expression-l-union-europeenne-9782807948051.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04920186v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boutique-dalloz.fr/droit-des-libertes-fondamentales-sequences-p.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04782738v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vial" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/droit-union-europeenne-droits-fondamentaux-9782802751090.html#product.info.tab.summary" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04253689v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bioy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Burgorgue-Larsen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Martinon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dreyer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01979859v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.anthemis.be/index.php/question-prioritaire-de-constitutionnalite-et-droit-europeen-des-droits-de-l-homme.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068633v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sudre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.anthemis.be/index.php/droit-communautaire-des-droits-fondamentaux-3e-edition.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555610v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/l-office-du-juge-communautaire-des-droits-fondamentaux-9782802724766.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05446244v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Boiteux-Picheral" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04920181v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04533338v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rubio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tiniere" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04783313v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04920179v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04783389v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15166/2499-8249/654" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04265611v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03693631v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775988v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920205v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Blay-Grabarczyk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Milano-Laganier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nivard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtdh.123.0683" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813540v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Milano" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtdh.127.0573" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426169v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781888v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781890v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153593v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781856v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781882v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153617v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781852v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153596v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781877v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781885v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452210v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03613319v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452130v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783745v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084220v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02331883v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01979984v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02088083v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Le Bonniec" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079416v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918642v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02073033v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068788v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03787983v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03787979v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068765v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01947014v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068758v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068812v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02068977v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068773v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783677v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783680v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01861319v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Surrel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtdh.119.0619" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084187v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559147v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783636v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783630v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068744v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783613v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783620v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071098v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071109v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791802v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068736v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02068971v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791774v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791772v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071130v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068803v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02068972v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068780v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071448v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068838v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02068967v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071125v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02068969v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071117v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02068975v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243060v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219008v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05204353v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04782792v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04783189v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813756v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Gal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04783347v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04782804v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04783263v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619907v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426159v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557006v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01980023v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01980010v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556805v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01980018v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071466v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118422v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01980103v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02072209v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02072199v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02072207v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01947001v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069058v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068996v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01996218v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Oberdorff" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Anca Ailincai" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Belrhali" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dechenaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Robert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558046v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04951504v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068509v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558082v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073000v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071240v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02068693v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069122v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071328v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558146v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559126v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559137v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559167v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05590870v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davis Mas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05204341v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04912744v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/reglement-dsa-2022-2065-relatif-un-marche-unique-services-numeriques-9782802775287.html" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04783213v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04912747v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04912750v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04912742v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04912752v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04912736v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695211v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04782694v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/politique-europeenne-numerique-9782802769873.html" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04783234v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/l-emergence-d-un-droit-des-donnees-9782247223671.html" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564286v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694054v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04782719v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/recits-judiciaires-europe-9782802766896.html" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694051v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555626v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426151v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pedone.info/livre/les-soixante-dix-ans-de-ladoption-de-la-convention-europeenne-des-droits-de-lhomme/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720829v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03187985v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009884v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555680v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254053v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03621170v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02072756v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01930977v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gonzalez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Gouttenoire" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01930982v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01980084v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02068870v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01979858v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096364v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01980098v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02094358v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096269v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02072858v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02072850v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096290v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01979861v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096338v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02072867v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096252v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02094396v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096359v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096328v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096321v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096233v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096352v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096300v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069165v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier.com/fr/jurisprudence-de-la-cjue-2015-2016-9782802753766.html" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069169v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555686v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/jurisprudence-de-la-cjue-2015-9782802753766.html" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02068858v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.anthemis.be/index.php/la-subsidiarite-conventionnelle-en-question.html" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069052v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier.com/fr/politiques-de-l-union-europeenne-et-droits-fondamentaux-2016-9782802755296.html" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069173v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555715v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier.com/fr/jurisprudence-de-la-cjue-2014-2015-9782802739692.html" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02072891v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02072878v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01890867v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069023v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pedone.info/livre/lobjectivation-du-contentieux-des-droits-et-libertes-fondamentaux/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068122v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier.com/fr/la-protection-des-droits-fondamentaux-dans-l-union-europeenne-2015-9782802748076.html" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02072896v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068961v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01900409v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559218v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Human-Rights-Law-in-Europe-The-Influence-Overlaps-and-Contradictions/Dzehtsiarou-Konstadinides-Lock-OMeara/p/book/9780415825993" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069125v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=38418" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072980v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073013v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02068683v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.anthemis.be/index.php/le-droit-a-un-proces-equitable-au-sens-du-droit-de-l-union-europeenne.html" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073003v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556653v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02068982v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781583v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781504v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781609v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>