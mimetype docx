--- v2 (2026-05-01)
+++ v3 (2026-05-23)
@@ -1963,50 +1963,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03153593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mandat d'arrêt européen et coopération judiciaire pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de droit de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2019, pp.449-451</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">État des relations avec le droit de la Convention européenne des droits de l'homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2015,2972 +2084,2903 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire de droit de l'Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2018, pp.433-439</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03781856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Mandat d'arrêt européen et coopération judiciaire pénale</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les juridictions de l’Union européenne et les droits fondamentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maubernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Blay-Grabarczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Milano-Laganier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 123, pp.683-728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rtdh.123.0683⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évolutions des conditions d'invocabilité de la Charte devant les juridictions nationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tinière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire de droit de l'Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 2019, pp.449-451</w:t>
+              <w:t xml:space="preserve">, 2020, 2018, pp.427-432</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les juridictions de l’Union européenne et les droits fondamentaux</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur les modalités d'application de la Charte, la clarification au prix de l'effectivité des principes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de droit de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2019, pp.420-425</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contenu essentiel des droits fondamentaux dans la jurisprudence de la Cour de justice de l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2-3, pp.417-439</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La directive (UE) 2019/1937 sur la protection des personnes qui signalent des violations du droit de l'Union</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de droit de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2019, pp.463-465</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliographie - Abdelwahab BIAD et Valérie PARISOT (dir.), La Charte des droits fondamentaux de l'Union européenne - Bilan d'application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.VIII</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02452210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">État de droit et valeurs de l’Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Quel État de droit dans une Europe en crise ?, RDLF 2019, pp.chron. n°57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La délicate question de la détermination des sanctions pour violation de l'État de droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 02, pp.293</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02452130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droits fondamentaux et entreprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de droit de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2017, pp.518-524</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03783745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Burgogue-Larsen (dir.), La Charte des droits fondamentaux saisie par les juges en Europe, Paris, Pedone, 2017, coll. &amp;quot;Cahiers européens&amp;quot;, 715 p., ISBN : 978-2-233-00824-4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de droit de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1130-1131</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02084220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les juridictions de l'Union européenne et les droits fondamentaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maubernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Blay-Grabarczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laure Milano-Laganier</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Milano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tinière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 123, pp.683-728. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2019, 119, pp.619-653</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Évolutions des conditions d'invocabilité de la Charte devant les juridictions nationales</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'influence croissante de la Charte des droits fondamentaux sur la politique extérieure de l’Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, RDLF 2018, pp.chron. n°02</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01979984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les juridictions de l'Union européenne et les droits fondamentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maubernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Blay-Grabarczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Le Bonniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Milano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115, pp.651-684</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02088083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Charte des droits fondamentaux et l’entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Affaires européennes/Law European &amp; Affairs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018 (2), pp.221-224</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02079416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'apport de la Charte des droits fondamentaux à la protection des données personnelles dans l’Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Affaires européennes/Law European &amp; Affairs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018 (1), pp.29-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliographie - De Vries (Sybe), Bernitz (Ulf), Weatherill (Stephen) (eds). - The EU Charter of Fundamental Rights as a Binding Instrument</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les juridictions de l'Union européenne et les droits fondamentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maubernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Blay-Grabarczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Le Bonniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Milano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 111, pp.527-555</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle non juridictionnel des droits fondamentaux dans l'Union</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tinière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire de droit de l'Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 2018, pp.427-432</w:t>
+              <w:t xml:space="preserve">, 2017, 2016, pp.530-534</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2-3, pp.417-439</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03787983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection des données à caractère personnel dans l'Union européenne en 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de droit de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2016, pp.527-530</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Retour sur les modalités d'application de la Charte, la clarification au prix de l'effectivité des principes ?</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03787979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliographie - Palmisano (Giuseppe). - Making the Charter of Fundamental Rights a Living Instrument</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pluralisme désordonné de la protection des droits fondamentaux en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Le droit des libertés en question(s) - Colloque des 5 ans de la RDLF, RDLF 2017, pp.chron. n°17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliographie - Dero-Bugny (Delphine). - Les rapports entre la Cour de justice de l'Union européenne et la Cour européenne des droits de l'homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Collection droit de l'Union européenne – Monographies, pp.227</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle de la Charte dans la jurisprudence de la Cour de justice de l'Union européenne depuis l'avis 2/13</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 600, pp.400-405</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arrêt &amp;quot;Delvigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de Droit Européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 225, pp.14-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dzehtsiarou (Kanstantsin), Konstantinides (Theodore), Lock (Tobias), O’Meara (Noreen)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle non juridictionnel des droits fondamentaux dans l'Union</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tinière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire de droit de l'Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 2019, pp.420-425</w:t>
+              <w:t xml:space="preserve">, 2016, 2015, pp.449-451</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La directive (UE) 2019/1937 sur la protection des personnes qui signalent des violations du droit de l'Union</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03783680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'utilisation contentieuse de la Charte des droits fondamentaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tinière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire de droit de l'Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 2019, pp.463-465</w:t>
+              <w:t xml:space="preserve">, 2016, 2015, pp.428-432</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Bibliographie - Abdelwahab BIAD et Valérie PARISOT (dir.), La Charte des droits fondamentaux de l'Union européenne - Bilan d'application</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03783677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les juridictions de l'Union européenne et les droits fondamentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maubernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Surrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Blay-Grabarczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Milano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 107, pp.683-711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rtdh.119.0619⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01861319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Ippolito and Sara Iglesias Sanchez (ed.), Protecting Vulnerable groups. The European human rights framework, coll. Modern studies in European law, Oxford, Hart, 2015, 481 p., ISBN : 978-1-84946-685-1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de droit de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.1105-1106</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02084187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'accélération de la constitutionnalisation de l’Europe : prémices de la création d’un État fédéral européen ou structuration accrue de l’espace européen ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politeia [Les Cahiers de l'Association française des auditeurs de l'Académie internationale de droit constitutionnel]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Europe et Constitution, 8, pp.291-315</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mandat d'arrêt européen, la coopération pénale et des droits fondamentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de droit de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2013, pp.354-359</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03783636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'application contentieuse de la Charte des droits fondamentaux de l'Union</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de droit de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2013, pp.345-346</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03783630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliographie - Tomuschat (Christian). - Human Rights. Between Idealism and Realism. - 3rd ed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tinière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp.VIII</w:t>
+              <w:t xml:space="preserve">, 2015, 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Quel État de droit dans une Europe en crise ?, RDLF 2019, pp.chron. n°57</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les juridictions de l'Union européenne et les droits fondamentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maubernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Surrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Blay-Grabarczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Milano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 103, pp.673-699</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 02, pp.293</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les perspectives fluctuantes du droit à la protection des données à caractère personnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de droit de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2014, pp.356-362</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Droits fondamentaux et entreprises</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03783620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La garantie non-juridictionnelle des droits fondamentaux dans l'Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tinière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire de droit de l'Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 2017, pp.518-524</w:t>
+              <w:t xml:space="preserve">, 2015, 2014, pp.353-356</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...1969 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03783613v1</w:t>
-              </w:r>
-[...188 lines deleted...]
-                <w:t xml:space="preserve">hal-02071098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les juridictions de l'Union européenne et les droits fondamentaux</w:t>
               </w:r>
@@ -6742,1696 +6742,1696 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04783189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La protection des droits et libertés fondamentaux du salarié par le droit de l’UE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les droits et libertés des salariés face à l’employeur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nathalie Baruchel; Marielle Picq, Feb 2024, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04783347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ouverture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'internationalisation du droit des éléctions politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherches juridiques de Grenoble (CRJ); Centre d'études sur la sécurité internationale et les coopérations européennes (CESICE), Jun 2024, Saint-Martin-d’Hères, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Le Gal</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherches juridiques de Grenoble (CRJ); Centre d'études sur la sécurité internationale et les coopérations européennes (CESICE), Jun 2024, Saint-Martin-d’Hères, France</w:t>
+                <w:t xml:space="preserve">hal-04813756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les données, nouvelle(s) libertés(s) fondamentale(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'émergence d'un droit des données</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherches juridiques de Grenoble (CRJ), Dec 2022, Saint-Martin-d'Hères, France. pp.55-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nathalie Baruchel; Marielle Picq, Feb 2024, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04782804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les modalités d’invocation de la Charte devant le juge national</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le juge français et la Charte des droits fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laurence Burgorgue-Larsen; Romain Tinière, Jun 2022, Paris, France. pp.RDLF 2023 chron. n°07 (www.revuedlf.com)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherches juridiques de Grenoble (CRJ), Dec 2022, Saint-Martin-d'Hères, France. pp.55-64</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04783263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit de la concurrence, droits fondamentaux et régulation des pouvoirs numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit des libertés en question(s) : colloque des 10 ans de la RDLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IDEDH (Université de Montpellier); ISJPS (UMR 8103 Université Paris 1); CRJ (EA 1965 Université Grenoble-Alpes); CERCOP (Université de Montpellier), Dec 2021, Montpellier, France. pp.chron. n°25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laurence Burgorgue-Larsen; Romain Tinière, Jun 2022, Paris, France. pp.RDLF 2023 chron. n°07 (www.revuedlf.com)</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03619907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Union européenne et la régulation des plateformes de médias sociaux au prisme de la liberté d'expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès AFEE 2021 « l’Europe et les nouvelles technologies »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universités Sorbonne Paris Nord; Université Paris-Saclay, Jun 2021, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, IDEDH (Université de Montpellier); ISJPS (UMR 8103 Université Paris 1); CRJ (EA 1965 Université Grenoble-Alpes); CERCOP (Université de Montpellier), Dec 2021, Montpellier, France. pp.chron. n°25</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03426159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Parlement européen et la protection des droits fondamentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Les élections européennes 40 ans après - Bilan, enjeux et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bordeaux, May 2019, Bordeaux, France. pp.69-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Universités Sorbonne Paris Nord; Université Paris-Saclay, Jun 2021, Aubervilliers, France</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De Frontex à Frontex, vers l’émergence d’un service européen des garde-frontières et garde-côtes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'Etudes sur la Sécurité Internationale et le Coopérations Européennes (CESICE); Centre de recherches juridiques de Grenoble (CRJ), Mar 2018, Grenoble, France. pp.13-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bordeaux, May 2019, Bordeaux, France. pp.69-84</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droits fondamentaux et exception en droit de l’UE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’exception en droit de l’union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d’Études Européennes (CEE) - Université Jean Moulin Lyon 3, Oct 2017, Lyon, France. pp.337-346</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre d'Etudes sur la Sécurité Internationale et le Coopérations Européennes (CESICE); Centre de recherches juridiques de Grenoble (CRJ), Mar 2018, Grenoble, France. pp.13-24</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ICE à l’épreuve de la régulation du marché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Démocratie et marché dans une Union en crise : Congrès annuel de la CEDECE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Jean Moulin Lyon 3; CEDECE (Commission pour l’étude du droit européen et des communautés européennes), Jun 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre d’Études Européennes (CEE) - Université Jean Moulin Lyon 3, Oct 2017, Lyon, France. pp.337-346</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">État de droit et valeurs de l’Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quel État de droit dans une Europe en crise ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d’Études Européennes (CEE) - Université Jean Moulin Lyon 3, Oct 2018, Lyon, France. pp.chron. n°57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Jean Moulin Lyon 3; CEDECE (Commission pour l’étude du droit européen et des communautés européennes), Jun 2019, Lyon, France</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mécanismes de suivi de l’État de droit en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence "Grand témoin"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d’Excellence Jean Monnet « L’Europe au Sud », Jan 2018, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre d’Études Européennes (CEE) - Université Jean Moulin Lyon 3, Oct 2018, Lyon, France. pp.chron. n°57</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les discontinuités en Europe du fait de l’intégration différenciée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les (Dis)continuités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherches juridiques de Grenoble (CRJ), Apr 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre d’Excellence Jean Monnet « L’Europe au Sud », Jan 2018, Aix-en-Provence, France</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les paradoxes du droit à la protection des données personnelles dans l’Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"La Charte des droits fondamentaux de l'Union européenne" - Questions choisies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Larcier Formation, Dec 2017, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherches juridiques de Grenoble (CRJ), Apr 2018, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les standards du Conseil de l’Europe en matière de droits de l’Homme comme limites de l’action extérieure de l’Union Européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université d’hiver international : Les droits de l’homme comme domaine horizontal de la politique extérieure de l’Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation René Cassin; Université de Bologne; Ecole des Hautes Etudes Economiques de Moscou, Jan 2017, Bologne, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Larcier Formation, Dec 2017, Bruxelles, Belgique</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">État de droit et mécanismes de suivi dans l’Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le crisi come sfide per le organizzazioni internazionali</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università di Cagliari, May 2017, Cagliari, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les standards du Conseil de l’Europe en matière de droits de l’Homme comme limites de l’action extérieure de l’Union Européenne</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'interaction entre l’Union Européenne et le Conseil de l’Europe dans la définition &amp;quot;européenne&amp;quot; des droits de l’Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tinière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université d’hiver international : Les droits de l’homme comme domaine horizontal de la politique extérieure de l’Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fondation René Cassin; Université de Bologne; Ecole des Hautes Etudes Economiques de Moscou, Jan 2017, Bologne, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Università di Cagliari, May 2017, Cagliari, Italie</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le salut dans l'équivalence ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit des libertés en question(s) – Colloque des 5 ans de la RDLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recherches Juridiques de l’Université Grenoble Alpes (CRJ), Nov 2016, Grenoble, France. pp.chron. n°17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Fondation René Cassin; Université de Bologne; Ecole des Hautes Etudes Economiques de Moscou, Jan 2017, Bologne, Italie</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les droits fondamentaux dans les actes de droit dérivé de l’Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Treizième édition des Journées Jean Monnet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine, Jan 2013, Metz, France. pp.51-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre de Recherches Juridiques de l’Université Grenoble Alpes (CRJ), Nov 2016, Grenoble, France. pp.chron. n°17</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02069058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La CJUE, protectrice des droits ou régulatrice du droit de l’UE ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’objectivation du contentieux des droits et libertés fondamentaux : du juge des droits au juge du Droit ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d’Etudes et de Recherches comparatives, Constitutionnelles et Politiques (CERCOP), Dec 2014, Montpellier, France. pp.77-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine, Jan 2013, Metz, France. pp.51-65</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les libertés publiques en France à l’épreuve du terrorisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Oberdorff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafida Belrhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dechenaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gaëlle Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontre-Débat "Les libertés publiques en France à l'épreuve du terrorisme"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de Droit de Grenoble, Feb 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre d’Etudes et de Recherches comparatives, Constitutionnelles et Politiques (CERCOP), Dec 2014, Montpellier, France. pp.77-94</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01996218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propos introductifs : L'autonomie du système de protection des droits fondamentaux de l’Union européenne en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La protection des droits fondamentaux dans l’Union européenne : entre évolution et permanence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEDECE-Association d'Etudes Européennes; Institut de droit européen des droits de l’homme (IDEDH – EA 3976), Jun 2014, Montpellier, France. pp.9-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...112 lines deleted...]
-              <w:t xml:space="preserve">, Faculté de Droit de Grenoble, Feb 2015, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04951504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Cour de justice de l'Union européenne protectrice des droits ou régulatrice du Droit de l'Union européenne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'objectivation du contentieux des droits et libertés fondamentaux : du juge des droits au juge du Droit ? Colloque du CERCOP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de Droit et de Science Politique Montpellier; CERCOP (Centre d’Etudes et de Recherches comparatives, Constitutionnelles et Politiques), Dec 2014, Montpellier, France. pp.175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02558046v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-04951504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des États dans la fragmentation de l’Union européenne</w:t>
               </w:r>
@@ -13753,212 +13753,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01890867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Propos introductifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Romain Tinière; Claire Vial. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La protection des droits fondamentaux dans l'Union européenne : entre évolution et permanence : [colloque annuel de la CEDECE, Faculté de droit de Montpellier]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruylant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-42, 2015, Droit de l'Union européenne. Colloques, 978-2-8027-4807-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La Cour de justice de l’Union européenne protectrice des droits ou régulatrice du droit de l’Union européenne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tinière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jordane Arlettaz; Julien Bonnet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L' objectivation du contentieux des droits et libertés fondamentaux : du juge des droits au juge du droit ? : actes du colloque du 12 décembre 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 27, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pedone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.77-94, 2015, Publications de l'Institut international des droits de l'homme, 978-2-233-00780-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02069023v1</w:t>
-              </w:r>
-[...97 lines deleted...]
-                <w:t xml:space="preserve">hal-02068122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cour de justice, gde ch., 13 mai 2014, Google Spain et Google, aff. C-131/12, ECLI:EU:C:2014:317</w:t>
               </w:r>
@@ -15169,51 +15169,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05204345v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tini&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Platon S&#233;bastien" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maubernard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/mutations-liberte-d-expression-l-union-europeenne-9782807948051.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04920186v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boutique-dalloz.fr/droit-des-libertes-fondamentales-sequences-p.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04782738v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vial" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/droit-union-europeenne-droits-fondamentaux-9782802751090.html#product.info.tab.summary" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04253689v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bioy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Burgorgue-Larsen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Martinon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dreyer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01979859v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.anthemis.be/index.php/question-prioritaire-de-constitutionnalite-et-droit-europeen-des-droits-de-l-homme.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068633v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sudre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.anthemis.be/index.php/droit-communautaire-des-droits-fondamentaux-3e-edition.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555610v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/l-office-du-juge-communautaire-des-droits-fondamentaux-9782802724766.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05446244v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Boiteux-Picheral" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04920181v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04533338v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rubio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tiniere" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04783313v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04920179v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04783389v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15166/2499-8249/654" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04265611v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03693631v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775988v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920205v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Blay-Grabarczyk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Milano-Laganier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nivard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtdh.123.0683" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813540v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Milano" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtdh.127.0573" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426169v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781888v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781890v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153593v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781856v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781882v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153617v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781852v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153596v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781877v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781885v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452210v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03613319v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452130v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783745v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084220v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02331883v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01979984v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02088083v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Le Bonniec" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079416v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918642v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02073033v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068788v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03787983v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03787979v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068765v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01947014v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068758v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068812v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02068977v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068773v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783677v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783680v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01861319v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Surrel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtdh.119.0619" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084187v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559147v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783636v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783630v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068744v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783613v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783620v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071098v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071109v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791802v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068736v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02068971v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791774v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791772v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071130v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068803v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02068972v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068780v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071448v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068838v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02068967v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071125v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02068969v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071117v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02068975v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243060v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219008v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05204353v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04782792v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04783189v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813756v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Gal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04783347v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04782804v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04783263v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619907v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426159v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557006v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01980023v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01980010v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556805v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01980018v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071466v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118422v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01980103v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02072209v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02072199v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02072207v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01947001v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069058v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068996v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01996218v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Oberdorff" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Anca Ailincai" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Belrhali" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dechenaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Robert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558046v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04951504v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068509v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558082v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073000v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071240v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02068693v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069122v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071328v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558146v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559126v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559137v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559167v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05590870v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davis Mas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05204341v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04912744v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/reglement-dsa-2022-2065-relatif-un-marche-unique-services-numeriques-9782802775287.html" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04783213v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04912747v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04912750v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04912742v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04912752v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04912736v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695211v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04782694v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/politique-europeenne-numerique-9782802769873.html" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04783234v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/l-emergence-d-un-droit-des-donnees-9782247223671.html" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564286v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694054v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04782719v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/recits-judiciaires-europe-9782802766896.html" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694051v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555626v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426151v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pedone.info/livre/les-soixante-dix-ans-de-ladoption-de-la-convention-europeenne-des-droits-de-lhomme/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720829v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03187985v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009884v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555680v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254053v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03621170v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02072756v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01930977v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gonzalez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Gouttenoire" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01930982v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01980084v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02068870v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01979858v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096364v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01980098v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02094358v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096269v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02072858v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02072850v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096290v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01979861v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096338v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02072867v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096252v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02094396v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096359v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096328v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096321v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096233v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096352v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096300v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069165v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier.com/fr/jurisprudence-de-la-cjue-2015-2016-9782802753766.html" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069169v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555686v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/jurisprudence-de-la-cjue-2015-9782802753766.html" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02068858v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.anthemis.be/index.php/la-subsidiarite-conventionnelle-en-question.html" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069052v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier.com/fr/politiques-de-l-union-europeenne-et-droits-fondamentaux-2016-9782802755296.html" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069173v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555715v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier.com/fr/jurisprudence-de-la-cjue-2014-2015-9782802739692.html" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02072891v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02072878v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01890867v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069023v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pedone.info/livre/lobjectivation-du-contentieux-des-droits-et-libertes-fondamentaux/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068122v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier.com/fr/la-protection-des-droits-fondamentaux-dans-l-union-europeenne-2015-9782802748076.html" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02072896v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068961v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01900409v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559218v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Human-Rights-Law-in-Europe-The-Influence-Overlaps-and-Contradictions/Dzehtsiarou-Konstadinides-Lock-OMeara/p/book/9780415825993" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069125v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=38418" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072980v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073013v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02068683v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.anthemis.be/index.php/le-droit-a-un-proces-equitable-au-sens-du-droit-de-l-union-europeenne.html" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073003v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556653v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02068982v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781583v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781504v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781609v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05204345v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tini&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Platon S&#233;bastien" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maubernard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/mutations-liberte-d-expression-l-union-europeenne-9782807948051.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04920186v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boutique-dalloz.fr/droit-des-libertes-fondamentales-sequences-p.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04782738v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vial" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/droit-union-europeenne-droits-fondamentaux-9782802751090.html#product.info.tab.summary" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04253689v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bioy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Burgorgue-Larsen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Martinon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dreyer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01979859v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.anthemis.be/index.php/question-prioritaire-de-constitutionnalite-et-droit-europeen-des-droits-de-l-homme.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068633v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sudre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.anthemis.be/index.php/droit-communautaire-des-droits-fondamentaux-3e-edition.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555610v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/l-office-du-juge-communautaire-des-droits-fondamentaux-9782802724766.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05446244v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Boiteux-Picheral" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04920181v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04533338v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rubio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tiniere" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04783313v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04920179v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04783389v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15166/2499-8249/654" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04265611v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03693631v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775988v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920205v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Blay-Grabarczyk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Milano-Laganier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nivard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtdh.123.0683" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813540v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Milano" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtdh.127.0573" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426169v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781888v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781890v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153593v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781882v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781856v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153617v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781852v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781877v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153596v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781885v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452210v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03613319v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452130v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783745v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084220v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02331883v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01979984v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02088083v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Le Bonniec" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079416v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918642v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068788v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02073033v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03787983v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03787979v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068765v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01947014v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068758v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068812v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02068977v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068773v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783680v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783677v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01861319v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Surrel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtdh.119.0619" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084187v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559147v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783636v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783630v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068744v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071098v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783620v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783613v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071109v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791802v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068736v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02068971v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791774v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791772v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071130v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068803v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02068972v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068780v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071448v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068838v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02068967v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071125v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02068969v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071117v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02068975v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243060v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219008v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05204353v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04782792v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04783189v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04783347v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813756v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Gal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04782804v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04783263v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619907v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426159v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557006v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01980023v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01980010v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556805v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01980018v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071466v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118422v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01980103v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02072209v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02072199v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02072207v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01947001v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069058v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068996v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01996218v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Oberdorff" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Anca Ailincai" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Belrhali" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dechenaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Robert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04951504v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558046v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068509v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558082v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073000v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071240v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02068693v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069122v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071328v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558146v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559126v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559137v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559167v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05590870v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davis Mas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05204341v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04912744v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/reglement-dsa-2022-2065-relatif-un-marche-unique-services-numeriques-9782802775287.html" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04783213v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04912747v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04912750v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04912742v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04912752v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04912736v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695211v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04782694v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/politique-europeenne-numerique-9782802769873.html" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04783234v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/l-emergence-d-un-droit-des-donnees-9782247223671.html" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564286v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694054v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04782719v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/recits-judiciaires-europe-9782802766896.html" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694051v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555626v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426151v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pedone.info/livre/les-soixante-dix-ans-de-ladoption-de-la-convention-europeenne-des-droits-de-lhomme/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720829v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03187985v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009884v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555680v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254053v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03621170v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02072756v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01930977v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gonzalez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Gouttenoire" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01930982v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01980084v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02068870v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01979858v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096364v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01980098v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02094358v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096269v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02072858v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02072850v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096290v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01979861v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096338v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02072867v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096252v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02094396v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096359v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096328v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096321v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096233v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096352v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096300v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069165v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier.com/fr/jurisprudence-de-la-cjue-2015-2016-9782802753766.html" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069169v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555686v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/jurisprudence-de-la-cjue-2015-9782802753766.html" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02068858v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.anthemis.be/index.php/la-subsidiarite-conventionnelle-en-question.html" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069052v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier.com/fr/politiques-de-l-union-europeenne-et-droits-fondamentaux-2016-9782802755296.html" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069173v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555715v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier.com/fr/jurisprudence-de-la-cjue-2014-2015-9782802739692.html" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02072891v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02072878v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01890867v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068122v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier.com/fr/la-protection-des-droits-fondamentaux-dans-l-union-europeenne-2015-9782802748076.html" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069023v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pedone.info/livre/lobjectivation-du-contentieux-des-droits-et-libertes-fondamentaux/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02072896v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068961v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01900409v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559218v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Human-Rights-Law-in-Europe-The-Influence-Overlaps-and-Contradictions/Dzehtsiarou-Konstadinides-Lock-OMeara/p/book/9780415825993" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069125v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=38418" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072980v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073013v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02068683v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.anthemis.be/index.php/le-droit-a-un-proces-equitable-au-sens-du-droit-de-l-union-europeenne.html" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073003v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556653v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02068982v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781583v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781504v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781609v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>