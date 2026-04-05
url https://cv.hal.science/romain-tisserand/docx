--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -621,278 +621,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05442200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balance analysis of autistic children during beam walking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Carron</w:t>
+                <w:t xml:space="preserve">A comparison of anticipatory processes between gait and step initiation: The role of the final state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Fradet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floren Colloud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/mbj.14516⟩</w:t>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 119, pp.185-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2025.03.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04737998v2</w:t>
+                <w:t xml:space="preserve">hal-05008407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of anticipatory processes between gait and step initiation: The role of the final state</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Balance analysis of autistic children during beam walking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Benchekri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 119, pp.185-188. </w:t>
+              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 49th congress of the Société de Biomécanique, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2025.03.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46298/mbj.14516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05008407v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04737998v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low back pain reduces reliance on the segment rotation mechanism for postural control in challenging postural conditions</w:t>
               </w:r>
@@ -1006,298 +1006,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05037674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticipatory muscle activations to coordinate balance and movement during motor transitions: A narrative review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Bechet</w:t>
+                <w:t xml:space="preserve">Reliability of online visual and proprioceptive feedback: impact on learning and sensorimotor coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile R Scotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bernardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Floren Colloud</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géry Casiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2025.02.009⟩</w:t>
+              <w:t xml:space="preserve">Psychological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 89 (1), pp.12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00426-024-02041-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04957253v1</w:t>
+                <w:t xml:space="preserve">hal-04779826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability of online visual and proprioceptive feedback: impact on learning and sensorimotor coding</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Bernardo</w:t>
+                <w:t xml:space="preserve">The counter-rotating mechanism makes a substantial contribution to balance-movement coordination during the anticipatory period of gait initiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yannick Blandin</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Fradet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floren Colloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 89 (1), pp.12. </w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 190, pp.112860. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00426-024-02041-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2025.112860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779826v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05176655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The counter-rotating mechanism makes a substantial contribution to balance-movement coordination during the anticipatory period of gait initiation</w:t>
+                <w:t xml:space="preserve">Anticipatory muscle activations to coordinate balance and movement during motor transitions: A narrative review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tisserand</w:t>
@@ -1315,82 +1315,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Fradet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floren Colloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 190, pp.112860. </w:t>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 118, pp.130-140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2025.112860⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2025.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05176655v1</w:t>
+                <w:t xml:space="preserve">hal-04957253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of invariant lower-limb kinematics in anticipation of ground contact during drop-landing and drop-jumping</w:t>
               </w:r>
@@ -2102,274 +2102,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02173060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensorimotor Manipulations of the Balance Control Loop–Beyond Imposed External Perturbations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cognitive-motor dual-task interference modulates mediolateral dynamic stability during gait in post-stroke individuals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Tisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brandon Rasman</w:t>
+                <w:t xml:space="preserve">S. Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Forbes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Tisserand</w:t>
+                <w:t xml:space="preserve">G. Allali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Sébastien Blouin</w:t>
+                <w:t xml:space="preserve">A. Schnider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Baillieul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fneur.2018.00899⟩</w:t>
+              <w:t xml:space="preserve">Human Movement Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 58, pp. 175-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.humov.2018.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02439790v1</w:t>
+                <w:t xml:space="preserve">hal-02483621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive-motor dual-task interference modulates mediolateral dynamic stability during gait in post-stroke individuals</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sensorimotor Manipulations of the Balance Control Loop–Beyond Imposed External Perturbations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Allali</w:t>
+                <w:t xml:space="preserve">Brandon Rasman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Schnider</w:t>
+                <w:t xml:space="preserve">Patrick Forbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Baillieul</w:t>
+                <w:t xml:space="preserve">Jean-Sébastien Blouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Movement Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 58, pp. 175-184. </w:t>
+              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.humov.2018.01.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fneur.2018.00899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02483621v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02439790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Down regulation of vestibular balance stabilizing mechanisms to enable transition between motor states</w:t>
               </w:r>
@@ -2747,274 +2747,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01727053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simplified marker set to define the center of mass for stability analysis in dynamic situations</w:t>
+                <w:t xml:space="preserve">Elderly Fallers Enhance Dynamic Stability Through Anticipatory Postural Adjustments during a Choice Stepping Reaction Time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Dumas</w:t>
+                <w:t xml:space="preserve">Marc Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cheze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 48, pp.64-67. </w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10, 15 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2016.04.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2016.00613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01323271v2</w:t>
+                <w:t xml:space="preserve">hal-01425176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elderly Fallers Enhance Dynamic Stability Through Anticipatory Postural Adjustments during a Choice Stepping Reaction Time</w:t>
+                <w:t xml:space="preserve">A simplified marker set to define the center of mass for stability analysis in dynamic situations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Bonnefoy</w:t>
+                <w:t xml:space="preserve">Raphaël Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cheze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 10, 15 p. </w:t>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48, pp.64-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2016.00613⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2016.04.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01425176v1</w:t>
+                <w:t xml:space="preserve">hal-01323271v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between investigations of induced stepping postural responses and voluntary steps to better detect community-dwelling elderly fallers</w:t>
               </w:r>
@@ -3039,51 +3039,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Livet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cheze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3476,476 +3476,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04907577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow anticipatory postural adjustments during gait initiation in autistic children</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Benchekri</w:t>
+                <w:t xml:space="preserve">Anticipatory muscle tendon kinematics during landing and drop-jumping tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Fradet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floren Colloud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48eme Congrès de la Société de Biomécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Grenoble, France. pp.249_250</w:t>
+              <w:t xml:space="preserve">ECSS 2023 - 28th Annual Congress of the European College of Sport Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04289109v1</w:t>
+                <w:t xml:space="preserve">hal-04231525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de contraintes sensorimotrices sur les mécanismes de maintien de la posture debout chez l’humain sain et lombalgique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jules Plard</w:t>
+                <w:t xml:space="preserve">Invariant kinematic consequences of muscular anticipation during landing and drop-jumping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Fradet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Robert</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floren Colloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIème congrès de la SOFAMEA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Saint Etienne, France</w:t>
+              <w:t xml:space="preserve">CMBBE 2023 - 18th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04984759v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticipatory muscle tendon kinematics during landing and drop-jumping tasks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Bechet</w:t>
+                <w:t xml:space="preserve">Slow anticipatory postural adjustments during gait initiation in autistic children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Benchekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">É Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Amestoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECSS 2023 - 28th Annual Congress of the European College of Sport Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">48eme Congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Grenoble, France. pp.249_250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04231525v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invariant kinematic consequences of muscular anticipation during landing and drop-jumping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Bechet</w:t>
+                <w:t xml:space="preserve">Influence de contraintes sensorimotrices sur les mécanismes de maintien de la posture debout chez l’humain sain et lombalgique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Plard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Fradet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Floren Colloud</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMBBE 2023 - 18th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">XXIème congrès de la SOFAMEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04231519v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anticipatory landing strategies differ between the lower and the upper limbs</w:t>
               </w:r>
@@ -4357,239 +4357,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04248996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation du risque de chute de personnes âgées autonomes selon une approche multifactorielle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intermittent mechanical actions completing inverted-pendulum-like actions for standing balance in humains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Vaur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tisserand</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurence Chèze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ième congrès de la Société Francophone Posture Equilibre Mouvement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">46ème congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Saint-Etienne, France. pp S77-S79, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2021.1978758⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04249339v1</w:t>
+                <w:t xml:space="preserve">hal-03908004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermittent mechanical actions completing inverted-pendulum-like actions for standing balance in humains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Vaur</w:t>
+                <w:t xml:space="preserve">Estimation du risque de chute de personnes âgées autonomes selon une approche multifactorielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Tisserand</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Chèze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46ème congrès de la Société de Biomécanique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">27ième congrès de la Société Francophone Posture Equilibre Mouvement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Lille (France), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03908004v1</w:t>
+                <w:t xml:space="preserve">hal-04249339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proprioceptive contribution to learning an elbow flexion-extension task</w:t>
               </w:r>
@@ -4864,51 +4864,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Fradet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Réseaux : Du cerveau à la vie sociale – Épisode 1 : Du cerveau au comportement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association pour la recherche sur l’autisme et la prévention des inadaptations (ARAPI), Oct 2021, Webinaire, France. pp.871 - 882</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5052,294 +5052,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01791265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation du contrôle inhibiteur lors de l'initiation d'un pas volontaire dans une tâche de temps de réaction de choix</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elderly fallers enhance dynamic stability through anticipatory postural adjustments during a choice stepping reaction time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cheze</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ième congrès de la Société Francophone Posture Equilibre Mouvement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2017 ISPGR World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, FORT LAUDERDALE, United States. 3 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01777882v1</w:t>
+                <w:t xml:space="preserve">hal-01791319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elderly fallers enhance dynamic stability through anticipatory postural adjustments during a choice stepping reaction time</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation du contrôle inhibiteur lors de l'initiation d'un pas volontaire dans une tâche de temps de réaction de choix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Fonollosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suliann Ben Hamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cheze</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 ISPGR World Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24ième congrès de la Société Francophone Posture Equilibre Mouvement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, MONTPELLIER, France. p. 342, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neucli.2017.10.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01791319v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01777882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des informations kinesthésiques issues des muscles de la cheville lors d’un pas protectif</w:t>
               </w:r>
@@ -6021,51 +6021,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Fradet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61 ème congrès de la Société Française de Psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6362,51 +6362,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737943v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bechet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tisserand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fradet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floren Colloud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14472" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801338v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Toussaint" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Billot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cabirol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigoard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Teillet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpain.2024.104719" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062576v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Benchekri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Cazalets" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Amestoy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-025-06815-x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442200v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Dussault-Picard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Robidou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Cherni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2025.1571994" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737998v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Bidet-Ildei" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14516" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008407v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2025.03.018" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037674v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Plard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cabirol" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2025.04.010" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957253v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2025.02.009" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779826v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile R Scotto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bernardo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blandin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-024-02041-9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176655v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2025.112860" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743117v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2024.103297" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453772v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrian Kuch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Durand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Monnet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Debril" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2023.2235154" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217165v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tisserand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Robert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2023.02.011" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907989v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon G Rasman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Omerovic" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan M Peters" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick A Forbes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgac174" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710964v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kuch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Debril" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Domalain" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Monnet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1813414" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173060v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Le Mouel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Robert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brette" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2019.04.025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02439790v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Rasman" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Forbes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Blouin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2018.00899" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483621v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Armand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Allali" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schnider" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baillieul" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2018.01.012" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02439743v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Dakin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Machiel Hf van Der Loos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Croft" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Inglis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.36123" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794074v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vall&#233;e" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Buloup" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bariatinsky" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2018.05.010" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727053v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fonollosa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cheze" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chabaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.ajpn.20170506.12" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323271v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dumas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2016.04.032" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425176v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnefoy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2016.00613" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281156v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Livet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2015.07.003" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279587v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vallee" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2015.09.024" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176650v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907577v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289109v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201; Lemonnier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Amestoy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984759v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Plard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231525v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231519v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268229v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien P&#233;neaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231501v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130143v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248996v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Vaur" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249339v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ch&#232;ze" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908004v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2021.1978758" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375827v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vaurs" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Decatoire" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Eon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Scotto" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249293v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suliann Ben Hamed" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598332v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791265v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mille" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Vercher" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C. Fitzpatrick" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777882v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2017.10.015" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3ZP3GVN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791319v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250051v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Miramand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2016.09.082" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FP8TL6CQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598280v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cottenceau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lemonnier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122491v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122363v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410750v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bidet-Ildei" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566711v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01273323v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015LYO10240" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737943v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bechet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tisserand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fradet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floren Colloud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14472" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801338v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Toussaint" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Billot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cabirol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigoard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Teillet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpain.2024.104719" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062576v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Benchekri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Cazalets" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Amestoy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-025-06815-x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442200v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Dussault-Picard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Robidou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Cherni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2025.1571994" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008407v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2025.03.018" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737998v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Bidet-Ildei" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14516" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037674v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Plard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cabirol" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2025.04.010" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779826v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile R Scotto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bernardo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blandin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-024-02041-9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176655v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2025.112860" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957253v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2025.02.009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743117v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2024.103297" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453772v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrian Kuch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Durand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Monnet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Debril" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2023.2235154" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217165v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tisserand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Robert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2023.02.011" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907989v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon G Rasman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Omerovic" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan M Peters" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick A Forbes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgac174" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710964v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kuch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Debril" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Domalain" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Monnet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1813414" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173060v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Le Mouel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Robert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brette" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2019.04.025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483621v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Armand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Allali" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schnider" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baillieul" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2018.01.012" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02439790v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Rasman" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Forbes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Blouin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2018.00899" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02439743v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Dakin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Machiel Hf van Der Loos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Croft" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Inglis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.36123" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794074v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vall&#233;e" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Buloup" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bariatinsky" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2018.05.010" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727053v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fonollosa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cheze" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chabaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.ajpn.20170506.12" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425176v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnefoy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2016.00613" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323271v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dumas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2016.04.032" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281156v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Livet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2015.07.003" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279587v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vallee" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2015.09.024" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176650v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907577v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231525v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231519v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289109v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201; Lemonnier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Amestoy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984759v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Plard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268229v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien P&#233;neaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231501v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130143v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248996v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Vaur" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908004v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2021.1978758" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249339v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ch&#232;ze" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375827v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vaurs" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Decatoire" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Eon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Scotto" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249293v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suliann Ben Hamed" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598332v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791265v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mille" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Vercher" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C. Fitzpatrick" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791319v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777882v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2017.10.015" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3ZP3GVN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250051v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Miramand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2016.09.082" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FP8TL6CQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598280v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cottenceau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lemonnier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122491v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122363v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410750v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bidet-Ildei" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566711v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01273323v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015LYO10240" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>