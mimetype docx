--- v1 (2026-04-05)
+++ v2 (2026-05-12)
@@ -72,5089 +72,5206 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two different roles of the trunk segment during the anticipatory phase of gait initiation</w:t>
+                <w:t xml:space="preserve">Comparison of marker-based and center-of-pressure-based approaches for calculating the margin of stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Bechet</w:t>
+                <w:t xml:space="preserve">Cloé Dussault-Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Bart</w:t>
+                <w:t xml:space="preserve">Claire Robidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Fradet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Floren Colloud</w:t>
+                <w:t xml:space="preserve">Yosra Cherni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/mbj.14472⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7, pp.1571994. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fspor.2025.1571994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04737943v2</w:t>
+                <w:t xml:space="preserve">hal-05442200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of chronic low back pain on implicit motor imagery assessed by a new laterality judgment task</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Postural Control in Children with Autism Spectrum Disorders: What are the Most Striking Specificities and How Can They be Quantified?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Fradet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucette Toussaint</w:t>
+                <w:t xml:space="preserve">Aurélie Benchekri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Billot</w:t>
+                <w:t xml:space="preserve">Jean-René Cazalets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Cabirol</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Paul Teillet</w:t>
+                <w:t xml:space="preserve">Anouck Amestoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Pain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpain.2024.104719⟩</w:t>
+              <w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10803-025-06815-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04801338v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05062576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postural Control in Children with Autism Spectrum Disorders: What are the Most Striking Specificities and How Can They be Quantified?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Fradet</w:t>
+                <w:t xml:space="preserve">Low back pain reduces reliance on the segment rotation mechanism for postural control in challenging postural conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Benchekri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Tisserand</w:t>
+                <w:t xml:space="preserve">J. Plard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-René Cazalets</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anouck Amestoy</w:t>
+                <w:t xml:space="preserve">R. Cabirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10803-025-06815-x⟩</w:t>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 120, pp.136-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2025.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05062576v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05037674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of marker-based and center-of-pressure-based approaches for calculating the margin of stability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cloé Dussault-Picard</w:t>
+                <w:t xml:space="preserve">A comparison of anticipatory processes between gait and step initiation: The role of the final state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yosra Cherni</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Fradet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floren Colloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fspor.2025.1571994⟩</w:t>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 119, pp.185-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2025.03.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05442200v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of anticipatory processes between gait and step initiation: The role of the final state</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Balance analysis of autistic children during beam walking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Benchekri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2025.03.018⟩</w:t>
+              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 49th congress of the Société de Biomécanique, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/mbj.14516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05008407v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04737998v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balance analysis of autistic children during beam walking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Carron</w:t>
+                <w:t xml:space="preserve">The counter-rotating mechanism makes a substantial contribution to balance-movement coordination during the anticipatory period of gait initiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Fradet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floren Colloud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/mbj.14516⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 190, pp.112860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2025.112860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04737998v2</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05176655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low back pain reduces reliance on the segment rotation mechanism for postural control in challenging postural conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reliability of online visual and proprioceptive feedback: impact on learning and sensorimotor coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile R Scotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bernardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Romain Bechet</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géry Casiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Plard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yannick Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2025.04.010⟩</w:t>
+              <w:t xml:space="preserve">Psychological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 89 (1), pp.12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00426-024-02041-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05037674v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability of online visual and proprioceptive feedback: impact on learning and sensorimotor coding</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Bernardo</w:t>
+                <w:t xml:space="preserve">Anticipatory muscle activations to coordinate balance and movement during motor transitions: A narrative review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yannick Blandin</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Fradet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floren Colloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00426-024-02041-9⟩</w:t>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 118, pp.130-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2025.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779826v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04957253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The counter-rotating mechanism makes a substantial contribution to balance-movement coordination during the anticipatory period of gait initiation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Modulation of foot placement during landings from different jump lengths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Fradet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floren Colloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2025.112860⟩</w:t>
+              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2, pp.61-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/mbj.16220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05176655v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05191774v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticipatory muscle activations to coordinate balance and movement during motor transitions: A narrative review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Two different roles of the trunk segment during the anticipatory phase of gait initiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Fradet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floren Colloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2025.02.009⟩</w:t>
+              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 49th congress of the Société de Biomécanique, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/mbj.14472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04957253v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04737943v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of invariant lower-limb kinematics in anticipation of ground contact during drop-landing and drop-jumping</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of chronic low back pain on implicit motor imagery assessed by a new laterality judgment task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucette Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cabirol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rigoard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Teillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Movement Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 98, pp.103297. </w:t>
+              <w:t xml:space="preserve">The Journal of Pain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 26, pp.104719. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.humov.2024.103297⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpain.2024.104719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04743117v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04801338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postural adjustments preceding string release in trained archers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrian Kuch</w:t>
+                <w:t xml:space="preserve">Evidence of invariant lower-limb kinematics in anticipation of ground contact during drop-landing and drop-jumping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Debril</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Fradet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floren Colloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02640414.2023.2235154⟩</w:t>
+              <w:t xml:space="preserve">Human Movement Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 98, pp.103297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.humov.2024.103297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04453772v1</w:t>
+                <w:t xml:space="preserve">hal-04743117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative contributions of postural balance mechanisms reveal studying the CoP displacement alone may be incomplete for analysis of challenging standing postures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. Robert</w:t>
+                <w:t xml:space="preserve">Postural adjustments preceding string release in trained archers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrian Kuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Debril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2023.02.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41 (7), pp.677-685. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02640414.2023.2235154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04217165v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04453772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unperceived motor actions of the balance system interfere with the causal attribution of self-motion</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relative contributions of postural balance mechanisms reveal studying the CoP displacement alone may be incomplete for analysis of challenging standing postures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Tisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Plard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PNAS Nexus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/pnasnexus/pgac174⟩</w:t>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 101, pp.134-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2023.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03907989v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of bow drawing technique on skilled archer postural stability: a case study</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Unperceived motor actions of the balance system interfere with the causal attribution of self-motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brandon G Rasman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Omerovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan M Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick A Forbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1813414⟩</w:t>
+              <w:t xml:space="preserve">PNAS Nexus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/pnasnexus/pgac174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03710964v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03907989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postural adjustments in anticipation of predictable perturbations allow elderly fallers to achieve a balance recovery performance equivalent to elderly non-fallers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Romain Brette</w:t>
+                <w:t xml:space="preserve">Effect of bow drawing technique on skilled archer postural stability: a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Debril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Domalain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Tisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Monnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2019.04.025⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (sup1), pp.S159-S161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1813414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02173060v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03710964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive-motor dual-task interference modulates mediolateral dynamic stability during gait in post-stroke individuals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Baillieul</w:t>
+                <w:t xml:space="preserve">Postural adjustments in anticipation of predictable perturbations allow elderly fallers to achieve a balance recovery performance equivalent to elderly non-fallers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Le Mouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Brette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Movement Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.humov.2018.01.012⟩</w:t>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 71, pp. 131-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2019.04.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02483621v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensorimotor Manipulations of the Balance Control Loop–Beyond Imposed External Perturbations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Sébastien Blouin</w:t>
+                <w:t xml:space="preserve">Cognitive-motor dual-task interference modulates mediolateral dynamic stability during gait in post-stroke individuals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Tisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Allali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Schnider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Baillieul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fneur.2018.00899⟩</w:t>
+              <w:t xml:space="preserve">Human Movement Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 58, pp. 175-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.humov.2018.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02439790v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02483621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Down regulation of vestibular balance stabilizing mechanisms to enable transition between motor states</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensorimotor Manipulations of the Balance Control Loop–Beyond Imposed External Perturbations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brandon Rasman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Forbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.36123⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fneur.2018.00899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02439743v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02439790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stepping boundary of external force-controlled perturbations of varying durations: Comparison of experimental data and model simulations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Bariatinsky</w:t>
+                <w:t xml:space="preserve">Down regulation of vestibular balance stabilizing mechanisms to enable transition between motor states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Dakin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Machiel Hf van Der Loos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Croft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Inglis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2018.05.010⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.36123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01794074v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02439743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Short Duration Co-vibration Protocol of Antagonist Ankle Muscles to Induce Compensatory Postural Adjustments in Quiet Standing</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Stepping boundary of external force-controlled perturbations of varying durations: Comparison of experimental data and model simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Tisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Buloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bariatinsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Psychiatry and Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11648/j.ajpn.20170506.12⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 75, pp.89-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2018.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01727053v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01794074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elderly Fallers Enhance Dynamic Stability Through Anticipatory Postural Adjustments during a Choice Stepping Reaction Time</w:t>
+                <w:t xml:space="preserve">A Short Duration Co-vibration Protocol of Antagonist Ankle Muscles to Induce Compensatory Postural Adjustments in Quiet Standing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Fonollosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Cheze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Cheze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2016.00613⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Psychiatry and Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (6), pp.66-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11648/j.ajpn.20170506.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01425176v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01727053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simplified marker set to define the center of mass for stability analysis in dynamic situations</w:t>
+                <w:t xml:space="preserve">Elderly Fallers Enhance Dynamic Stability Through Anticipatory Postural Adjustments during a Choice Stepping Reaction Time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cheze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2016.04.032⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10, 15 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2016.00613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01323271v2</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01425176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between investigations of induced stepping postural responses and voluntary steps to better detect community-dwelling elderly fallers</w:t>
+                <w:t xml:space="preserve">A simplified marker set to define the center of mass for stability analysis in dynamic situations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cheze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neucli.2015.07.003⟩</w:t>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48, pp.64-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2016.04.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01281156v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01323271v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comparison between investigations of induced stepping postural responses and voluntary steps to better detect community-dwelling elderly fallers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Livet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Cheze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 45 (4-5), pp. 269-284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neucli.2015.07.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01281156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Possible recovery or unavoidable fall? A model to predict the one step balance recovery threshold and its stepping characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 48 (14), pp. 3905-3911. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2015.09.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01279587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical instability lasts longer than the backward centre of pressure shift during gait initiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Fradet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floren Colloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th Congress of the European Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ETH Zürich, Jul 2025, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05176650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Différences de processus anticipatoires entre l'initiation de la marche et du pas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Fradet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floren Colloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème congrès de la SOFAMEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Francophone d'Analyse du Mouvement, Jan 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04907577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anticipatory muscle tendon kinematics during landing and drop-jumping tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Fradet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floren Colloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECSS 2023 - 28th Annual Congress of the European College of Sport Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invariant kinematic consequences of muscular anticipation during landing and drop-jumping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Fradet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floren Colloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMBBE 2023 - 18th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow anticipatory postural adjustments during gait initiation in autistic children</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Benchekri</w:t>
+                <w:t xml:space="preserve">Influence de contraintes sensorimotrices sur les mécanismes de maintien de la posture debout chez l'humain sain et lombalgique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Plard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A Amestoy</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cabirol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48eme Congrès de la Société de Biomécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Grenoble, France. pp.249_250</w:t>
+              <w:t xml:space="preserve">21ème Congrès de la SOFAMEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04289109v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04990766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de contraintes sensorimotrices sur les mécanismes de maintien de la posture debout chez l’humain sain et lombalgique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jules Plard</w:t>
+                <w:t xml:space="preserve">Slow anticipatory postural adjustments during gait initiation in autistic children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Benchekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">É Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Amestoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIème congrès de la SOFAMEA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Saint Etienne, France</w:t>
+              <w:t xml:space="preserve">48eme Congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Grenoble, France. pp.249_250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04984759v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticipatory landing strategies differ between the lower and the upper limbs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Bechet</w:t>
+                <w:t xml:space="preserve">Influence de contraintes sensorimotrices sur les mécanismes de maintien de la posture debout chez l’humain sain et lombalgique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Plard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Fradet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Floren Colloud</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48eme Congrès de la Société de Biomécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société de Biomécanique, Oct 2023, Grenoble, France. pp.s162-s164</w:t>
+              <w:t xml:space="preserve">XXIème congrès de la SOFAMEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04268229v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A scoping review on anticipatory muscular activations during movement-to-movement transitions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Anticipatory landing strategies differ between the lower and the upper limbs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Péneaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Fradet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floren Colloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SB 2022, 47eme Congrès de la Société de Biomécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société de Biomécanique, Oct 2022, Monastir, Tunisia. pp.s23-s25</w:t>
+              <w:t xml:space="preserve">48eme Congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de Biomécanique, Oct 2023, Grenoble, France. pp.s162-s164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04231501v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04268229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Postural Strategy at Release in Elite Archers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrian Kuch</w:t>
+                <w:t xml:space="preserve">A scoping review on anticipatory muscular activations during movement-to-movement transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tony Monnet</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Fradet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floren Colloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Congress of the European Society of Biomechanics (ESB 2022) : BIOMECHANICS: Innovation, technology and societal impact</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society of Biomechanics (ESB), Jun 2022, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">SB 2022, 47eme Congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de Biomécanique, Oct 2022, Monastir, Tunisia. pp.s23-s25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05130143v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of postural body inertia on the use of postural balance mechanisms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Vaur</w:t>
+                <w:t xml:space="preserve">A Postural Strategy at Release in Elite Archers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrian Kuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Monnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 ISPGR World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">27th Congress of the European Society of Biomechanics (ESB 2022) : BIOMECHANICS: Innovation, technology and societal impact</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society of Biomechanics (ESB), Jun 2022, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04248996v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05130143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermittent mechanical actions completing inverted-pendulum-like actions for standing balance in humains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Influence of postural body inertia on the use of postural balance mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Vaur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46ème congrès de la Société de Biomécanique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2022 ISPGR World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Montréal, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03908004v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04248996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation du risque de chute de personnes âgées autonomes selon une approche multifactorielle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intermittent mechanical actions completing inverted-pendulum-like actions for standing balance in humains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Vaur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tisserand</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurence Chèze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ième congrès de la Société Francophone Posture Equilibre Mouvement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">46ème congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Saint-Etienne, France. pp S77-S79, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2021.1978758⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04249339v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03908004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proprioceptive contribution to learning an elbow flexion-extension task</w:t>
+                <w:t xml:space="preserve">Estimation du risque de chute de personnes âgées autonomes selon une approche multifactorielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Decatoire</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Eon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurence Chèze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème congrès de l’Association des Chercheurs en Activités physiques et Sportives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">27ième congrès de la Société Francophone Posture Equilibre Mouvement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Lille (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05375827v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04249339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un pas vers une identification plus précoce du risque de chute : évaluation de l’inhibition motrice</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proprioceptive contribution to learning an elbow flexion-extension task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Robert</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Vaurs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suliann Ben Hamed</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Cheze</w:t>
+                <w:t xml:space="preserve">Arnaud Decatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Scotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque francophone sur la chute de la personne âgée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Valenciennes, France</w:t>
+              <w:t xml:space="preserve">19ème congrès de l’Association des Chercheurs en Activités physiques et Sportives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04249293v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05375827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mieux comprendre les déficits moteurs associés aux troubles du spectre autistique : approche cognitive et biomécanique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Fradet</w:t>
+                <w:t xml:space="preserve">Un pas vers une identification plus précoce du risque de chute : évaluation de l’inhibition motrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Fonollosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suliann Ben Hamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Cheze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Réseaux : Du cerveau à la vie sociale – Épisode 1 : Du cerveau au comportement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association pour la recherche sur l’autisme et la prévention des inadaptations (ARAPI), Oct 2021, Webinaire, France. pp.871 - 882</w:t>
+              <w:t xml:space="preserve">Colloque francophone sur la chute de la personne âgée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04598332v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04249293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental vs. model-based comparison of stepping threshold in response to external force-controlled perturbation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Vallee</w:t>
+                <w:t xml:space="preserve">Mieux comprendre les déficits moteurs associés aux troubles du spectre autistique : approche cognitive et biomécanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Benchekri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Fradet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 ISPGR World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, FORT LAUDERDALE, United States. 2 p</w:t>
+              <w:t xml:space="preserve">Les Réseaux : Du cerveau à la vie sociale – Épisode 1 : Du cerveau au comportement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour la recherche sur l’autisme et la prévention des inadaptations (ARAPI), Oct 2021, Webinaire, France. pp.871 - 882</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01791265v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04598332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elderly fallers enhance dynamic stability through anticipatory postural adjustments during a choice stepping reaction time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cheze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 ISPGR World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, FORT LAUDERDALE, United States. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5179,103 +5296,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation du contrôle inhibiteur lors de l'initiation d'un pas volontaire dans une tâche de temps de réaction de choix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fonollosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suliann Ben Hamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cheze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ième congrès de la Société Francophone Posture Equilibre Mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, MONTPELLIER, France. p. 342, </w:t>
@@ -5319,163 +5436,288 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01777882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Experimental vs. model-based comparison of stepping threshold in response to external force-controlled perturbation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vallee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Vercher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard C. Fitzpatrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2017 ISPGR World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, FORT LAUDERDALE, United States. 2 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01791265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rôle des informations kinesthésiques issues des muscles de la cheville lors d’un pas protectif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Miramand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cheze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">congrès conjoint Posture - Equilibre - Mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Nancy (France), France. pp.270, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neucli.2016.09.082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04250051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5485,620 +5727,620 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motor anticipation is disrupted during fine and gross motor control in ASD children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Benchekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Fradet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Cottenceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society for Autism Research (INSAR 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04598280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motor anticipation in ASD children: the experience of a sequential pointing task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Benchekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Fradet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouck Amestoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurodevelopmental Disorders: From molecular mechanisms to social inclusion 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04122491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete movements in ASD children: comparison between the isochrony principle and Fitts' law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Benchekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Fradet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouck Amestoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd Conference of the European Society for Cognitive Psychology (ESCOP 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04122363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine morphocinetic motions in ASD children: effect of writing amplitude on the isochrony principle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Benchekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Fradet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème congrès de l’association des chercheurs en activités physiques et sportives (ACAPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03410750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mieux comprendre les déficits moteurs associés aux troubles du spectre autistique : approche biomécanique et cognitive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Benchekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Fradet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61 ème congrès de la Société Française de Psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03566711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6108,114 +6350,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes du rattrapage de l’équilibre et évaluation du risque de chute chez une population âgée autonome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biomécanique [physics.med-ph]. Université Claude Bernard - Lyon I, 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015LYO10240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01273323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId168"/>
+      <w:footerReference w:type="default" r:id="rId172"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6362,51 +6604,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737943v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bechet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tisserand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fradet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floren Colloud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14472" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801338v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Toussaint" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Billot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cabirol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigoard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Teillet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpain.2024.104719" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062576v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Benchekri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Cazalets" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Amestoy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-025-06815-x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442200v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Dussault-Picard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Robidou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Cherni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2025.1571994" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008407v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2025.03.018" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737998v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Bidet-Ildei" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14516" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037674v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Plard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cabirol" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2025.04.010" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779826v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile R Scotto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bernardo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blandin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-024-02041-9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176655v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2025.112860" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957253v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2025.02.009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743117v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2024.103297" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453772v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrian Kuch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Durand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Monnet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Debril" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2023.2235154" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217165v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tisserand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Robert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2023.02.011" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907989v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon G Rasman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Omerovic" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan M Peters" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick A Forbes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgac174" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710964v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kuch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Debril" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Domalain" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Monnet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1813414" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173060v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Le Mouel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Robert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brette" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2019.04.025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483621v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Armand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Allali" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schnider" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baillieul" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2018.01.012" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02439790v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Rasman" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Forbes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Blouin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2018.00899" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02439743v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Dakin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Machiel Hf van Der Loos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Croft" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Inglis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.36123" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794074v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vall&#233;e" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Buloup" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bariatinsky" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2018.05.010" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727053v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fonollosa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cheze" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chabaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.ajpn.20170506.12" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425176v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnefoy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2016.00613" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323271v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dumas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2016.04.032" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281156v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Livet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2015.07.003" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279587v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vallee" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2015.09.024" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176650v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907577v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231525v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231519v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289109v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201; Lemonnier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Amestoy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984759v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Plard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268229v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien P&#233;neaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231501v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130143v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248996v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Vaur" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908004v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2021.1978758" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249339v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ch&#232;ze" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375827v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vaurs" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Decatoire" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Eon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Scotto" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249293v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suliann Ben Hamed" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598332v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791265v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mille" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Vercher" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C. Fitzpatrick" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791319v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777882v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2017.10.015" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3ZP3GVN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250051v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Miramand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2016.09.082" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FP8TL6CQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598280v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cottenceau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lemonnier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122491v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122363v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410750v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bidet-Ildei" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566711v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01273323v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015LYO10240" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442200v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Dussault-Picard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tisserand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Robidou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Cherni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2025.1571994" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062576v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fradet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Benchekri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Cazalets" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Amestoy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-025-06815-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037674v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Billot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bechet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Plard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cabirol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2025.04.010" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008407v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floren Colloud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2025.03.018" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737998v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Bidet-Ildei" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14516" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176655v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2025.112860" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779826v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile R Scotto" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bernardo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blandin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-024-02041-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957253v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2025.02.009" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191774v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16220" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737943v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bart" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14472" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801338v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Toussaint" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cabirol" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigoard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Teillet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpain.2024.104719" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743117v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2024.103297" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453772v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrian Kuch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Durand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Monnet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Debril" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2023.2235154" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217165v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tisserand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Robert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2023.02.011" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907989v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon G Rasman" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Omerovic" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan M Peters" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick A Forbes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgac174" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710964v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kuch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Debril" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Domalain" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Monnet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1813414" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173060v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Le Mouel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Robert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brette" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2019.04.025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483621v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Armand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Allali" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schnider" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baillieul" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2018.01.012" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02439790v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Rasman" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Forbes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Blouin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2018.00899" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02439743v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Dakin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Machiel Hf van Der Loos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Croft" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Inglis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.36123" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794074v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vall&#233;e" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Buloup" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bariatinsky" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2018.05.010" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727053v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fonollosa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cheze" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chabaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.ajpn.20170506.12" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425176v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnefoy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2016.00613" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323271v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dumas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2016.04.032" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281156v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Livet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2015.07.003" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279587v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vallee" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2015.09.024" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176650v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907577v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231525v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231519v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990766v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Plard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289109v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201; Lemonnier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Amestoy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984759v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268229v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien P&#233;neaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231501v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130143v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248996v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Vaur" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908004v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2021.1978758" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249339v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ch&#232;ze" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375827v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vaurs" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Decatoire" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Eon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Scotto" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249293v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suliann Ben Hamed" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598332v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791319v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777882v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2017.10.015" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3ZP3GVN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791265v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mille" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Vercher" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C. Fitzpatrick" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250051v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Miramand" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2016.09.082" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FP8TL6CQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598280v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cottenceau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lemonnier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122491v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122363v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410750v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bidet-Ildei" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566711v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01273323v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015LYO10240" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>