--- v0 (2026-03-09)
+++ v1 (2026-04-18)
@@ -181,325 +181,325 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An evaluation of alkali-silica reaction of flintstone, phosphate flint, and siliceous dolomite from alternative mine wastes</w:t>
+                <w:t xml:space="preserve">Water quenching and grinding of ladle furnace slag for use as supplementary cementitious material in cemented mine backfills</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yahya El Berdai</w:t>
+                <w:t xml:space="preserve">Noureddine Ouffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mostafa Benzaazoua</w:t>
+                <w:t xml:space="preserve">Tikou Belem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Trauchessec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Mechling</w:t>
+                <w:t xml:space="preserve">Cécile Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid Hakkou</w:t>
+                <w:t xml:space="preserve">Pascal Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 490, pp.142410. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 160, pp.106048. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2025.142410⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2025.106048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05268461v1</w:t>
+                <w:t xml:space="preserve">hal-05268465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water quenching and grinding of ladle furnace slag for use as supplementary cementitious material in cemented mine backfills</w:t>
+                <w:t xml:space="preserve">An evaluation of alkali-silica reaction of flintstone, phosphate flint, and siliceous dolomite from alternative mine wastes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noureddine Ouffa</w:t>
+                <w:t xml:space="preserve">Yahya El Berdai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tikou Belem</w:t>
+                <w:t xml:space="preserve">Mostafa Benzaazoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Trauchessec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Diliberto</w:t>
+                <w:t xml:space="preserve">Jean-Michel Mechling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Lemoine</w:t>
+                <w:t xml:space="preserve">Rachid Hakkou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 160, pp.106048. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 490, pp.142410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2025.106048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2025.142410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05268465v1</w:t>
+                <w:t xml:space="preserve">hal-05268461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorization of phosphate mine waste rock as alternative aggregates for high-performance concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahya El Berdai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Taha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -589,51 +589,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the Suitability of Phosphate Waste Rock as a Construction Aggregate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahya El Berdai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Trauchessec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -641,51 +641,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Taha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine El Mahdi Safhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Hakkou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14 (8), pp.2375. </w:t>
@@ -723,90 +723,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential Reuse of Ladle Furnace Slag as Cementitious Material: A Literature Review of Generation, Characterization, and Processing Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Ouffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Benzaazoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Trauchessec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tikou Belem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Taha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -851,594 +851,594 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05042248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodological approach applied to elaborate alkali-activated binders for mine paste backfills</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Ouffa</w:t>
+                <w:t xml:space="preserve">Industrial-scale valorization of fine recycled aggregates in cement raw meal: Towards sustainable mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Krour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacef Tazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Trauchessec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amor Ben Fraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2021.104381⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 362, pp.132231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2022.132231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03975586v1</w:t>
+                <w:t xml:space="preserve">hal-03975531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Packing density of limestone calcined clay binder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Luzu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Trauchessec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lecomte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 408, pp.117702. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.powtec.2022.117702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03975526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron-rich slag addition in ternary binders of Portland cement, aluminate cement and calcium sulfate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Astoveza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Trauchessec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Migot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratana Soth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiannis Pontikes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 153, pp.106689. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cemconres.2021.106689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03975545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Industrial-scale valorization of fine recycled aggregates in cement raw meal: Towards sustainable mixtures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nacef Tazi</w:t>
+                <w:t xml:space="preserve">A methodological approach applied to elaborate alkali-activated binders for mine paste backfills</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Ouffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Trauchessec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Benzaazoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tikou Belem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 362, pp.132231. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 127, pp.104381. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2022.132231⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2021.104381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03975531v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03975586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Properties of calcium aluminate blended cement incorporating iron-rich slag: Evolution over a curing period of 1 year</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Astoveza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Trauchessec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratana Soth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiannis Pontikes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 282, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1472,90 +1472,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incorporation rate of recycled aggregates in cement raw meals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Krour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Trauchessec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laury Barnes-Davin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1606,103 +1606,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alkaline dissolution potential of aluminosilicate minerals for the geosynthesis of mine paste backfill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Ouffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Benzaazoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mostafa Benzaazoua</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Tikou Belem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Trauchessec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lecomte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Today Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 24, pp.101221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1749,64 +1749,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portable quantitative confocal Raman spectroscopy: Non-destructive approach of the carbonation chemistry and kinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mechling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Nadjib Brahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2115,347 +2115,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02948649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of superplasticizers on mechanical properties and workability of cemented paste backfill</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modulation of Alpha Coefficient (α) and Reactivity in Granulated Blast Furnace Slag Binders Used in Road Construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Diliberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Bini Coulibaly Mangane</w:t>
+                <w:t xml:space="preserve">Lyès Chaouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Trauchessec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rabei Argane</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Samyr El Bedoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lecomte</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minerals Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 116, pp.3-14. </w:t>
+              <w:t xml:space="preserve">Journal of Sustainable Metallurgy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (3), pp.326-332. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mineng.2017.11.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40831-018-0172-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02456031v1</w:t>
+                <w:t xml:space="preserve">hal-02445828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of Alpha Coefficient (α) and Reactivity in Granulated Blast Furnace Slag Binders Used in Road Construction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of superplasticizers on mechanical properties and workability of cemented paste backfill</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyès Chaouche</w:t>
+                <w:t xml:space="preserve">Mohamed Bini Coulibaly Mangane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabei Argane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Trauchessec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Benzaazoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lecomte</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sustainable Metallurgy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 4 (3), pp.326-332. </w:t>
+              <w:t xml:space="preserve">Minerals Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 116, pp.3-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40831-018-0172-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mineng.2017.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02445828v1</w:t>
+                <w:t xml:space="preserve">hal-02456031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydration of ordinary Portland cement and calcium sulfoaluminate cement blends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Trauchessec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Mechling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2540,64 +2540,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of anhydrite proportion in a calcium sulfoaluminate cement and Portland cement blend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Trauchessec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Mechling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3151,51 +3151,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Djerbi Tegguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhem Ghorbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Propriétés liées à la durabilité : Chapitre 12. In partie IV : &amp;quot;Le béton recyclé&amp;quot;</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFSTTAR, pp.293-321, 2018, ISBN 978-2-85782-747-4</w:t>
@@ -3417,51 +3417,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A1399AE4"/>
+    <w:nsid w:val="2AD50BB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3648,51 +3648,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-trauchessec" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2890-324X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178154156" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268461v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya El Berdai" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Benzaazoua" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Trauchessec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mechling" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hakkou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.142410" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268465v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Ouffa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tikou Belem" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Diliberto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lemoine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2025.106048" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042240v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Taha" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Rhaouti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine El Mahdi Safhi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2024.e03863" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042245v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings14082375" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042248v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min14121204" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975586v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lecomte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2021.104381" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975526v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Luzu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2022.117702" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975545v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Astoveza" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratana Soth" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiannis Pontikes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106689" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975531v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Krour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacef Tazi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Ben Fraj" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.132231" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975565v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.122569" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956175v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Barnes-Davin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.118217" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976281v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2020.101221" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004664v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Marchetti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Nadjib Brahim" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2020.106280" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976271v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bola&#241;os-V&#225;squez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.I. Tob&#243;n" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecomte" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2019.100778" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948649v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El Khessaimi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El Hafiane" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Smith" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Trauchessec" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diliberto" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2018.03.018" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02456031v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bini Coulibaly Mangane" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabei Argane" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mineng.2017.11.006" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02445828v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ly&#232;s Chaouche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samyr El Bedoui" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40831-018-0172-6" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297523v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Rolland" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2014.11.005" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2GSZ9LM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297532v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Roux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Rolland" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/adcr.13.00051" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606037v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rougeau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schmitt" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mai-Nhu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djerbi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saillio" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351052825-17" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02442668v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Remond" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Mechling" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garcia-Diaz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lavaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351052825-5" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02928251v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R&#233;mond" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifsttar.fr/ressources-en-ligne/librairie/collections-ifsttar/ouvrages-edites-par-lifsttar/le-beton-recycle/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958010v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bulteel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cyr" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Djerbi Tegguer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhem Ghorbel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750528v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LORR0234" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-trauchessec" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2890-324X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178154156" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268465v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Ouffa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tikou Belem" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Trauchessec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Diliberto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lemoine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2025.106048" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268461v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya El Berdai" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Benzaazoua" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mechling" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hakkou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.142410" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042240v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Taha" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Rhaouti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine El Mahdi Safhi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2024.e03863" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042245v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings14082375" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042248v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min14121204" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975531v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Krour" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacef Tazi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Ben Fraj" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lecomte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.132231" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975526v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Luzu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2022.117702" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975545v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Astoveza" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratana Soth" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiannis Pontikes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106689" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975586v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2021.104381" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975565v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.122569" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956175v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Barnes-Davin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.118217" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976281v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2020.101221" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004664v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Marchetti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Nadjib Brahim" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2020.106280" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976271v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bola&#241;os-V&#225;squez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.I. Tob&#243;n" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecomte" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2019.100778" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948649v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El Khessaimi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El Hafiane" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Smith" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Trauchessec" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diliberto" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2018.03.018" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02445828v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ly&#232;s Chaouche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samyr El Bedoui" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40831-018-0172-6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02456031v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bini Coulibaly Mangane" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabei Argane" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mineng.2017.11.006" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297523v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Rolland" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2014.11.005" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2GSZ9LM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297532v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Roux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Rolland" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/adcr.13.00051" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606037v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rougeau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schmitt" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mai-Nhu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djerbi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saillio" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351052825-17" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02442668v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Remond" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Mechling" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garcia-Diaz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lavaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351052825-5" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02928251v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R&#233;mond" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifsttar.fr/ressources-en-ligne/librairie/collections-ifsttar/ouvrages-edites-par-lifsttar/le-beton-recycle/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958010v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bulteel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cyr" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Djerbi Tegguer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhem Ghorbel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750528v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LORR0234" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>