--- v1 (2026-04-18)
+++ v2 (2026-05-13)
@@ -985,460 +985,460 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03975531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Packing density of limestone calcined clay binder</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Luzu</w:t>
+                <w:t xml:space="preserve">A methodological approach applied to elaborate alkali-activated binders for mine paste backfills</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Ouffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Trauchessec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Benzaazoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tikou Belem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2022.117702⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 127, pp.104381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2021.104381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03975526v1</w:t>
+                <w:t xml:space="preserve">hal-03975586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron-rich slag addition in ternary binders of Portland cement, aluminate cement and calcium sulfate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Astoveza</w:t>
+                <w:t xml:space="preserve">Packing density of limestone calcined clay binder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Luzu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Trauchessec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yiannis Pontikes</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Lecomte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2021.106689⟩</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 408, pp.117702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2022.117702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03975545v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03975526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodological approach applied to elaborate alkali-activated binders for mine paste backfills</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Ouffa</w:t>
+                <w:t xml:space="preserve">Iron-rich slag addition in ternary binders of Portland cement, aluminate cement and calcium sulfate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Astoveza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Trauchessec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Tikou Belem</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Migot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ratana Soth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiannis Pontikes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 127, pp.104381. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 153, pp.106689. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2021.104381⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2021.106689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03975586v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03975545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Properties of calcium aluminate blended cement incorporating iron-rich slag: Evolution over a curing period of 1 year</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Astoveza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Trauchessec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratana Soth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiannis Pontikes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 282, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2115,291 +2115,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02948649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of Alpha Coefficient (α) and Reactivity in Granulated Blast Furnace Slag Binders Used in Road Construction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of superplasticizers on mechanical properties and workability of cemented paste backfill</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyès Chaouche</w:t>
+                <w:t xml:space="preserve">Mohamed Bini Coulibaly Mangane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabei Argane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Trauchessec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samyr El Bedoui</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Benzaazoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lecomte</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sustainable Metallurgy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 4 (3), pp.326-332. </w:t>
+              <w:t xml:space="preserve">Minerals Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 116, pp.3-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40831-018-0172-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mineng.2017.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02445828v1</w:t>
+                <w:t xml:space="preserve">hal-02456031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of superplasticizers on mechanical properties and workability of cemented paste backfill</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modulation of Alpha Coefficient (α) and Reactivity in Granulated Blast Furnace Slag Binders Used in Road Construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Diliberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Bini Coulibaly Mangane</w:t>
+                <w:t xml:space="preserve">Lyès Chaouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Trauchessec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rabei Argane</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mostafa Benzaazoua</w:t>
+                <w:t xml:space="preserve">Samyr El Bedoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lecomte</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minerals Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 116, pp.3-14. </w:t>
+              <w:t xml:space="preserve">Journal of Sustainable Metallurgy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (3), pp.326-332. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mineng.2017.11.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40831-018-0172-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02456031v1</w:t>
+                <w:t xml:space="preserve">hal-02445828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydration of ordinary Portland cement and calcium sulfoaluminate cement blends</w:t>
               </w:r>
@@ -3417,51 +3417,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2AD50BB4"/>
+    <w:nsid w:val="8F2E2194"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3648,51 +3648,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-trauchessec" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2890-324X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178154156" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268465v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Ouffa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tikou Belem" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Trauchessec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Diliberto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lemoine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2025.106048" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268461v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya El Berdai" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Benzaazoua" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mechling" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hakkou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.142410" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042240v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Taha" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Rhaouti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine El Mahdi Safhi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2024.e03863" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042245v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings14082375" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042248v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min14121204" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975531v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Krour" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacef Tazi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Ben Fraj" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lecomte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.132231" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975526v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Luzu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2022.117702" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975545v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Astoveza" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratana Soth" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiannis Pontikes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106689" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975586v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2021.104381" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975565v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.122569" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956175v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Barnes-Davin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.118217" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976281v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2020.101221" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004664v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Marchetti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Nadjib Brahim" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2020.106280" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976271v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bola&#241;os-V&#225;squez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.I. Tob&#243;n" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecomte" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2019.100778" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948649v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El Khessaimi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El Hafiane" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Smith" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Trauchessec" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diliberto" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2018.03.018" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02445828v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ly&#232;s Chaouche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samyr El Bedoui" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40831-018-0172-6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02456031v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bini Coulibaly Mangane" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabei Argane" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mineng.2017.11.006" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297523v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Rolland" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2014.11.005" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2GSZ9LM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297532v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Roux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Rolland" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/adcr.13.00051" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606037v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rougeau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schmitt" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mai-Nhu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djerbi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saillio" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351052825-17" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02442668v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Remond" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Mechling" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garcia-Diaz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lavaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351052825-5" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02928251v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R&#233;mond" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifsttar.fr/ressources-en-ligne/librairie/collections-ifsttar/ouvrages-edites-par-lifsttar/le-beton-recycle/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958010v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bulteel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cyr" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Djerbi Tegguer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhem Ghorbel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750528v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LORR0234" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-trauchessec" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2890-324X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178154156" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268465v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Ouffa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tikou Belem" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Trauchessec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Diliberto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lemoine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2025.106048" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268461v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya El Berdai" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Benzaazoua" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mechling" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hakkou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.142410" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042240v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Taha" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Rhaouti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine El Mahdi Safhi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2024.e03863" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042245v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings14082375" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042248v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min14121204" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975531v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Krour" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacef Tazi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Ben Fraj" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lecomte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.132231" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975586v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2021.104381" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975526v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Luzu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2022.117702" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975545v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Astoveza" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratana Soth" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiannis Pontikes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106689" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975565v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.122569" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956175v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Barnes-Davin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.118217" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976281v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2020.101221" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004664v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Marchetti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Nadjib Brahim" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2020.106280" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976271v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bola&#241;os-V&#225;squez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.I. Tob&#243;n" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecomte" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2019.100778" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948649v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El Khessaimi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El Hafiane" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Smith" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Trauchessec" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diliberto" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2018.03.018" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02456031v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bini Coulibaly Mangane" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabei Argane" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mineng.2017.11.006" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02445828v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ly&#232;s Chaouche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samyr El Bedoui" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40831-018-0172-6" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297523v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Rolland" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2014.11.005" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2GSZ9LM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297532v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Roux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Rolland" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/adcr.13.00051" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606037v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rougeau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schmitt" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mai-Nhu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djerbi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saillio" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351052825-17" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02442668v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Remond" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Mechling" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garcia-Diaz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lavaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351052825-5" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02928251v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R&#233;mond" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifsttar.fr/ressources-en-ligne/librairie/collections-ifsttar/ouvrages-edites-par-lifsttar/le-beton-recycle/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958010v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bulteel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cyr" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Djerbi Tegguer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhem Ghorbel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750528v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LORR0234" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>