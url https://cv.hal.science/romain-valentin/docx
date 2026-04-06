--- v0 (2026-03-03)
+++ v1 (2026-04-06)
@@ -502,425 +502,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04978702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sweet and deproteinized sheep whey: A nutrient-rich coproduct with seasonal variability</w:t>
+                <w:t xml:space="preserve">Impact of chia seed germination on its lipid composition and on its processability in water by an integrated process designed for the release of oil bodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarissa Detomi De Albuquerque</w:t>
+                <w:t xml:space="preserve">Éric Lacroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Cerny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabiana Luísa Silva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loubnah Belahcen</w:t>
+                <w:t xml:space="preserve">Jean-François Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Doutart</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Othmane Merah</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Ruminant Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 253, pp.107635. </w:t>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 223, pp.117802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.smallrumres.2025.107635⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lwt.2025.117802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05406238v1</w:t>
+                <w:t xml:space="preserve">hal-05069002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an eco-fractionation process for Ricinodendron heudelotii oil to obtain α-eleostearic acid and β-eleostearic acid</w:t>
+                <w:t xml:space="preserve">Sweet and deproteinized sheep whey: A nutrient-rich coproduct with seasonal variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Lacroux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Diakaridja Nikiema</w:t>
+                <w:t xml:space="preserve">Clarissa Detomi De Albuquerque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Cerny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel M. Cerny</w:t>
+                <w:t xml:space="preserve">Fabiana Luísa Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubnah Belahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Fabre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zephirin Z. Mouloungui</w:t>
+                <w:t xml:space="preserve">Elodie Doutart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Food Research and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 251 (1), pp.87-98. </w:t>
+              <w:t xml:space="preserve">Small Ruminant Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 253, pp.107635. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00217-024-04615-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.smallrumres.2025.107635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04781986v1</w:t>
+                <w:t xml:space="preserve">hal-05406238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of chia seed germination on its lipid composition and on its processability in water by an integrated process designed for the release of oil bodies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Development of an eco-fractionation process for Ricinodendron heudelotii oil to obtain α-eleostearic acid and β-eleostearic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Lacroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diakaridja Nikiema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel M. Cerny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zephirin Z. Mouloungui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 223, pp.117802. </w:t>
+              <w:t xml:space="preserve">European Food Research and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 251 (1), pp.87-98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lwt.2025.117802⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00217-024-04615-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05069002v1</w:t>
+                <w:t xml:space="preserve">hal-04781986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipids composition, Fatty Acid and Squalene contents in a wide Amaranth collection</w:t>
               </w:r>
@@ -1053,90 +1053,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring diversity of oleaginous plants to find potential new sources of oil bodies adapted to climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Barouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Lacroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agriculture and Food Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 22, pp.102013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1222,51 +1222,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lacroux Éric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel M. Cerny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Nutrition and Food Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 13 (5), pp.174-184. </w:t>
@@ -1298,295 +1298,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04725954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of GC–MS coupled to GC–FID method for the quantification of cannabis terpenes and terpenoids: Application to the analysis of five commercial varieties of medicinal cannabis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Overview of the establishment and uses of Ricinodendron heudelotii (Euphorbiaceae): focus on the central and southern regions of Ivory Coast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diakaridja Nikiema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Pereira Francisco</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Romain Valentin</w:t>
+                <w:t xml:space="preserve">Zephirin Mouloungui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Milone-Delacourt</w:t>
+                <w:t xml:space="preserve">Koua Oi Koua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Paillard</w:t>
+                <w:t xml:space="preserve">Bertrand Sandjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2024.124316⟩</w:t>
+              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31, pp.12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ocl/2024010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04725104v1</w:t>
+                <w:t xml:space="preserve">hal-04705519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the establishment and uses of Ricinodendron heudelotii (Euphorbiaceae): focus on the central and southern regions of Ivory Coast</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of GC–MS coupled to GC–FID method for the quantification of cannabis terpenes and terpenoids: Application to the analysis of five commercial varieties of medicinal cannabis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koua Oi Koua</w:t>
+                <w:t xml:space="preserve">Victor Pereira Francisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel M. Cerny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Sandjon</w:t>
+                <w:t xml:space="preserve">Franck Milone-Delacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Raynaud</w:t>
+                <w:t xml:space="preserve">Alexandra Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 31, pp.12. </w:t>
+              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1247, pp.124316. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/ocl/2024010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2024.124316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04705519v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04725104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transitioning to Microplastic-Free Seed Coatings: Challenges and Solutions</w:t>
               </w:r>
@@ -2204,51 +2204,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oil body extraction from oleo-proteaginous seeds and conservation of valuable native compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lacroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2377,64 +2377,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zephirin Z. Mouloungui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Cerny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Lacroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnologie, Agronomie, Société et Environnement / Biotechnology, Agronomy, Society and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 27 (1), pp.31-41. </w:t>
@@ -2485,51 +2485,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oil content, fatty acid and phytosterol compositions of chia seeds cultivated under organic conditions in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Gravé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zephirin Mouloungui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Cerny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2619,90 +2619,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the stability of Ricinodendron heudelotii oil: Effects of solar radiation on the chemical composition of the oil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diakaridja Nikiema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Lacroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zéphirin Mouloungui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koua Koua Oi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial Crops and Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 188, pp.115552. </w:t>
@@ -2779,51 +2779,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Cerny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lacroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2874,51 +2874,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction, purification and stability of C-phycocyanin from Arthrospira platensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N’goran Urbain Florent Niangoran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3021,51 +3021,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aqueous Integrated Process for the Recovery of Oil Bodies or Fatty Acid Emulsions from Sunflower Seeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Cassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lacroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3328,51 +3328,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermine Nsamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel M. Cerny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Processing and Preservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 p. </w:t>
@@ -3553,51 +3553,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diakaridja Nikiema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zéphirin Mouloungui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koua Oi Koua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Cerny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3821,51 +3821,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Nyame Mendendy Boussambe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Navailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3968,51 +3968,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zephirin Mouloungui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 487, pp.418-425. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4232,51 +4232,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Nyame Mendendy Boussambe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zephirin Mouloungui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux et Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 104 (5), 6 p. </w:t>
@@ -4418,51 +4418,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonication as a highly efficient method of flaxseed mucilage extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lacroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4704,51 +4704,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zephirin Mouloungui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2 (2), pp.426-435. </w:t>
@@ -5037,51 +5037,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Deleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guadalupe Vaca Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Roïz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6073,51 +6073,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457556v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime B&#232;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefloch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kouadio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hanafi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diakaridja Nikiema" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2026.109957" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04757969v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hennetier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Detomi de Albuquerque" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubnah Belahcen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Martin Saez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valentin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2024.106105" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04978702v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Gallard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Wantz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles H&#233;brard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zephirin Z. Mouloungui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2024032" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05406238v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Detomi De Albuquerque" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Cerny" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Lu&#237;sa Silva" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Doutart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2025.107635" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781986v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lacroux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M. Cerny" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fabre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-024-04615-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069002v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Merah" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2025.117802" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272717v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Azri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Debouba" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalloul Bouajila" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekonnen Yeshitila" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2025.108305" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183330v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barouh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafr.2025.102013" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725954v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikiema Diakaridja" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dosso Ouehi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Romain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacroux &#201;ric" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.ijnfs.20241305.13" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04725104v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pereira Francisco" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Milone-Delacourt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Paillard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2024.124316" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705519v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zephirin Mouloungui" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koua Oi Koua" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Sandjon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Raynaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2024010" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04978393v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Langlet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delgado Raynaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym16141969" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04826227v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29235750" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04415014v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Fabre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Niangoran" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaignard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Buso" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Mouloungui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-023-04452-1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831057v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nea Fatimata" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.sjc.20241206.12" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04866487v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinez Helali" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Betelu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thiebaud-Roux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Ignatiadis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met14121439" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04571083v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lacroux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Vaca-Medina" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cassen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2023026" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011870v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Grav&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/1780-4507.20127" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763072v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2022026" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03780597v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;phirin Mouloungui" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koua Koua Oi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.115552" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758511v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidrine Kerthy Koumba Ibinga" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/separations9080207" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617220v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;goran Urbain Florent Niangoran" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-022-03987-z" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617169v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom12020149" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318668v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Marc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Risani" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Desnoes" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pontoire" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.113718" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622651v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233; V&#233;ronique Douniama-Lonn" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolphe Christian Ngakegni-Limbili" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Nsamoto" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpp.14396" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02555065v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Fabre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Nyame Mendendy Boussambe" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lipd.12239" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346697v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.111614" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02374035v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mikhailenko" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bertron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2018.1484382" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560254v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Navailles" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nallet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b03584" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421815v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Holmi&#232;re" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2016.10.072" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886419v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hariz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.I. del Rio Sanz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Mercier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dietrich" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2016.06.008" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602510v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verdier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2017018" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527568v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11746-015-2725-1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529062v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2014.11.015" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652521v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maurille Ouamba" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie401875v" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01457186v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bejoy Thomas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Coradin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1ra00442e" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642046v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ocl.2012.0490" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02292406v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Baccile" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Masse" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rondel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alric" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-010-2372-9" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667551v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Deleu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Vaca Medina" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ro&#239;z" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2010.05.036" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MG9CVPGX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669050v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cerclier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Geneix" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Agui&#233;-B&#233;ghin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaillard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la100265d" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658990v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vony Rakotondrazafy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Zebib" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie900101k" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311053v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Quignard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Di Renzo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b808218a" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-KX4LJ5KK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186708v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bonelli" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Garrone" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm070391a" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186503v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trens" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2006.09.049" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-10CSM2RV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181242v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Horga" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm050559x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457556v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime B&#232;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefloch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kouadio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hanafi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diakaridja Nikiema" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2026.109957" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04757969v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hennetier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Detomi de Albuquerque" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubnah Belahcen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Martin Saez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valentin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2024.106105" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04978702v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Gallard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Wantz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles H&#233;brard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zephirin Z. Mouloungui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2024032" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069002v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lacroux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Cerny" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fabre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Merah" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2025.117802" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05406238v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Detomi De Albuquerque" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Lu&#237;sa Silva" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Doutart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2025.107635" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781986v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M. Cerny" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-024-04615-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272717v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Azri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Debouba" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalloul Bouajila" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekonnen Yeshitila" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2025.108305" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183330v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barouh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafr.2025.102013" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725954v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikiema Diakaridja" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dosso Ouehi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Romain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacroux &#201;ric" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.ijnfs.20241305.13" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705519v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zephirin Mouloungui" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koua Oi Koua" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Sandjon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Raynaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2024010" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04725104v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pereira Francisco" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Milone-Delacourt" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Paillard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2024.124316" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04978393v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Langlet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delgado Raynaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym16141969" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04826227v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29235750" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04415014v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Fabre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Niangoran" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaignard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Buso" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Mouloungui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-023-04452-1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831057v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nea Fatimata" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.sjc.20241206.12" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04866487v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinez Helali" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Betelu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thiebaud-Roux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Ignatiadis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met14121439" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04571083v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lacroux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Vaca-Medina" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cassen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2023026" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011870v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Grav&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/1780-4507.20127" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763072v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2022026" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03780597v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;phirin Mouloungui" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koua Koua Oi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.115552" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758511v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidrine Kerthy Koumba Ibinga" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/separations9080207" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617220v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;goran Urbain Florent Niangoran" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-022-03987-z" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617169v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom12020149" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318668v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Marc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Risani" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Desnoes" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pontoire" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.113718" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622651v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233; V&#233;ronique Douniama-Lonn" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolphe Christian Ngakegni-Limbili" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Nsamoto" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpp.14396" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02555065v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Fabre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Nyame Mendendy Boussambe" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lipd.12239" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346697v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.111614" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02374035v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mikhailenko" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bertron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2018.1484382" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560254v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Navailles" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nallet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b03584" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421815v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Holmi&#232;re" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2016.10.072" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886419v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hariz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.I. del Rio Sanz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Mercier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dietrich" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2016.06.008" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602510v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verdier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2017018" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527568v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11746-015-2725-1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529062v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2014.11.015" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652521v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maurille Ouamba" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie401875v" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01457186v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bejoy Thomas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Coradin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1ra00442e" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642046v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ocl.2012.0490" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02292406v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Baccile" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Masse" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rondel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alric" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-010-2372-9" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667551v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Deleu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Vaca Medina" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ro&#239;z" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2010.05.036" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MG9CVPGX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669050v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cerclier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Geneix" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Agui&#233;-B&#233;ghin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaillard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la100265d" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658990v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vony Rakotondrazafy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Zebib" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie900101k" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311053v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Quignard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Di Renzo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b808218a" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-KX4LJ5KK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186708v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bonelli" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Garrone" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm070391a" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186503v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trens" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2006.09.049" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-10CSM2RV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181242v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Horga" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm050559x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>