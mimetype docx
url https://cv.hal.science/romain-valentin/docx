--- v1 (2026-04-06)
+++ v2 (2026-04-29)
@@ -234,295 +234,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the impact of pasteurisation on protein denaturation in sheep sweet whey by asymmetrical flow field-flow fractionation according to sampling period</w:t>
+                <w:t xml:space="preserve">Use of suspensions of phytosterol microparticles to improve the solubility of methane in water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Hennetier</w:t>
+                <w:t xml:space="preserve">Jeanne Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarissa Detomi de Albuquerque</w:t>
+                <w:t xml:space="preserve">Eliot Wantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loubnah Belahcen</w:t>
+                <w:t xml:space="preserve">Gilles Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inés Martin Saez</w:t>
+                <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Valentin</w:t>
+                <w:t xml:space="preserve">Zephirin Z. Mouloungui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Dairy Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 160, pp.106105. </w:t>
+              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32, pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2024.106105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/ocl/2024032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04757969v1</w:t>
+                <w:t xml:space="preserve">hal-04978702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of suspensions of phytosterol microparticles to improve the solubility of methane in water</w:t>
+                <w:t xml:space="preserve">Assessment of the impact of pasteurisation on protein denaturation in sheep sweet whey by asymmetrical flow field-flow fractionation according to sampling period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Gallard</w:t>
+                <w:t xml:space="preserve">Marie Hennetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliot Wantz</w:t>
+                <w:t xml:space="preserve">Clarissa Detomi de Albuquerque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Hébrard</w:t>
+                <w:t xml:space="preserve">Loubnah Belahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Bouchoux</w:t>
+                <w:t xml:space="preserve">Inés Martin Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zephirin Z. Mouloungui</w:t>
+                <w:t xml:space="preserve">Romain Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 32, pp.1. </w:t>
+              <w:t xml:space="preserve">International Dairy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 160, pp.106105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/ocl/2024032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2024.106105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04978702v1</w:t>
+                <w:t xml:space="preserve">hal-04757969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of chia seed germination on its lipid composition and on its processability in water by an integrated process designed for the release of oil bodies</w:t>
               </w:r>
@@ -547,51 +547,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Cerny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Othmane Merah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -677,51 +677,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Cerny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabiana Luísa Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loubnah Belahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Doutart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -824,51 +824,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel M. Cerny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zephirin Z. Mouloungui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Food Research and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 251 (1), pp.87-98. </w:t>
@@ -1066,51 +1066,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Barouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Lacroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1298,663 +1298,663 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04725954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the establishment and uses of Ricinodendron heudelotii (Euphorbiaceae): focus on the central and southern regions of Ivory Coast</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transitioning to Microplastic-Free Seed Coatings: Challenges and Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zephirin Mouloungui</w:t>
+                <w:t xml:space="preserve">Rozenn Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koua Oi Koua</w:t>
+                <w:t xml:space="preserve">Marie Morard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Sandjon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christine Delgado Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/ocl/2024010⟩</w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (14), pp.1969. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym16141969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04705519v1</w:t>
+                <w:t xml:space="preserve">hal-04978393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of GC–MS coupled to GC–FID method for the quantification of cannabis terpenes and terpenoids: Application to the analysis of five commercial varieties of medicinal cannabis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Using Static Multiple Light Scattering to Develop Microplastic-Free Seed Film-Coating Formulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Morard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Delgado Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2024.124316⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (23), pp.5750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules29235750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04725104v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transitioning to Microplastic-Free Seed Coatings: Challenges and Solutions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extraction of C-PC from Arthrospira platensis: use of ultrasounds, organic solvents and deep eutectic solvents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Niangoran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gaignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Buso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rozenn Langlet</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Z. Mouloungui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/polym16141969⟩</w:t>
+              <w:t xml:space="preserve">European Food Research and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 250 (4), pp.1149-1161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00217-023-04452-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04978393v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04415014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Static Multiple Light Scattering to Develop Microplastic-Free Seed Film-Coating Formulations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Development of GC–MS coupled to GC–FID method for the quantification of cannabis terpenes and terpenoids: Application to the analysis of five commercial varieties of medicinal cannabis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Pereira Francisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel M. Cerny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Milone-Delacourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules29235750⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1247, pp.124316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2024.124316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826227v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04725104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of C-PC from Arthrospira platensis: use of ultrasounds, organic solvents and deep eutectic solvents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-F. Fabre</w:t>
+                <w:t xml:space="preserve">Overview of the establishment and uses of Ricinodendron heudelotii (Euphorbiaceae): focus on the central and southern regions of Ivory Coast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diakaridja Nikiema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Niangoran</w:t>
+                <w:t xml:space="preserve">Zephirin Mouloungui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Gaignard</w:t>
+                <w:t xml:space="preserve">Koua Oi Koua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Buso</w:t>
+                <w:t xml:space="preserve">Bertrand Sandjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Mouloungui</w:t>
+                <w:t xml:space="preserve">Christine Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Food Research and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 250 (4), pp.1149-1161. </w:t>
+              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31, pp.12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00217-023-04452-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/ocl/2024010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04415014v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physicochemical Characterization of Non-Wood Forest Product Oils: Towards a Strategic Positioning in Agroforestry</w:t>
               </w:r>
@@ -1992,51 +1992,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nea Fatimata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lacroux Éric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12, pp.124 - 134. </w:t>
@@ -2100,51 +2100,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahinez Helali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Betelu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Thiebaud-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2198,965 +2198,965 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04866487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oil body extraction from oleo-proteaginous seeds and conservation of valuable native compounds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of year of cultivation on the oil content and fatty acid composition of chia seeds (Salvia hispanica L.) grown in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Gravé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zephirin Z. Mouloungui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Cerny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Lacroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Fabre</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Audrey Cassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/ocl/2023026⟩</w:t>
+              <w:t xml:space="preserve">Biotechnologie, Agronomie, Société et Environnement / Biotechnology, Agronomy, Society and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27 (1), pp.31-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25518/1780-4507.20127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04571083v1</w:t>
+                <w:t xml:space="preserve">hal-04011870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of year of cultivation on the oil content and fatty acid composition of chia seeds (Salvia hispanica L.) grown in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oil body extraction from oleo-proteaginous seeds and conservation of valuable native compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lacroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Cerny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guadalupe Vaca-Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwendoline Gravé</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Fabre</w:t>
+                <w:t xml:space="preserve">Audrey Cassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnologie, Agronomie, Société et Environnement / Biotechnology, Agronomy, Society and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 27 (1), pp.31-41. </w:t>
+              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30, pp.26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25518/1780-4507.20127⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/ocl/2023026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04011870v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04571083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oil content, fatty acid and phytosterol compositions of chia seeds cultivated under organic conditions in France</w:t>
+                <w:t xml:space="preserve">Aqueous Integrated Process for the Recovery of Oil Bodies or Fatty Acid Emulsions from Sunflower Seeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwendoline Gravé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zephirin Mouloungui</w:t>
+                <w:t xml:space="preserve">Audrey Cassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lacroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Cerny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Romain Valentin</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guadalupe Vaca-Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 29, pp.32. </w:t>
+              <w:t xml:space="preserve">Biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (2), pp.149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/ocl/2022026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/biom12020149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03763072v1</w:t>
+                <w:t xml:space="preserve">hal-03617169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the stability of Ricinodendron heudelotii oil: Effects of solar radiation on the chemical composition of the oil</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christine Raynaud</w:t>
+                <w:t xml:space="preserve">Oil content, fatty acid and phytosterol compositions of chia seeds cultivated under organic conditions in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Gravé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zephirin Mouloungui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Cerny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lacroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2022.115552⟩</w:t>
+              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29, pp.32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ocl/2022026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03780597v1</w:t>
+                <w:t xml:space="preserve">hal-03763072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction and Physicochemical Composition of Irvingiagabonensis Almond Oil: A Potential Healthy Source of Lauric-Myristic Oil</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romain Valentin</w:t>
+                <w:t xml:space="preserve">Study of the stability of Ricinodendron heudelotii oil: Effects of solar radiation on the chemical composition of the oil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diakaridja Nikiema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Lacroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zéphirin Mouloungui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koua Koua Oi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/separations9080207⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 188, pp.115552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2022.115552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03758511v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03780597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction, purification and stability of C-phycocyanin from Arthrospira platensis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extraction and Physicochemical Composition of Irvingiagabonensis Almond Oil: A Potential Healthy Source of Lauric-Myristic Oil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidrine Kerthy Koumba Ibinga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Cerny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lacroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zephirin Z. Mouloungui</w:t>
+                <w:t xml:space="preserve">Romain Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Food Research and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00217-022-03987-z⟩</w:t>
+              <w:t xml:space="preserve">Separations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (8), pp.207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/separations9080207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03617220v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aqueous Integrated Process for the Recovery of Oil Bodies or Fatty Acid Emulsions from Sunflower Seeds</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extraction, purification and stability of C-phycocyanin from Arthrospira platensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guadalupe Vaca-Medina</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N’goran Urbain Florent Niangoran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gaignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Buso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zephirin Z. Mouloungui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (2), pp.149. </w:t>
+              <w:t xml:space="preserve">European Food Research and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 248, pp.1583-1599. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biom12020149⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00217-022-03987-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03617169v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03617220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioinspired co-polyesters of hydroxy-fatty acids extracted from tomato peel agro-wastes and glycerol with tunable mechanical, thermal and barrier properties</w:t>
               </w:r>
@@ -3302,51 +3302,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gré Véronique Douniama-Lonn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adolphe Christian Ngakegni-Limbili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermine Nsamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3436,64 +3436,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐françois Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Nyame Mendendy Boussambe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zéphirin Mouloungui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 55, pp.329-339. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3540,90 +3540,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of dehulling method on the chemical composition of the lipid constituents of the kernels and oils of Ricinodendron heudelotii seeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diakaridja Nikiema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zéphirin Mouloungui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koua Oi Koua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Cerny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lacroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial Crops and Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 140, pp.111614. </w:t>
@@ -3700,64 +3700,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bertron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Nyame Mendendy Boussambe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zephirin Z. Mouloungui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 21 (1), pp.1-16. </w:t>
@@ -3808,51 +3808,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Assembling Behavior of Glycerol Monoundecenoate in Water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Nyame Mendendy Boussambe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3942,77 +3942,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esters of oligo-(glycerol carbonate-glycerol): New biobased oligomeric surfactants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Holmière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zephirin Mouloungui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 487, pp.418-425. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4085,51 +4085,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.I. del Rio Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4206,77 +4206,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bertron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Nyame Mendendy Boussambe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zephirin Mouloungui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux et Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 104 (5), 6 p. </w:t>
@@ -4327,64 +4327,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Analysis of Partial and Total Esters of Glycerol Undecenoate and Diglycerol Undecenoate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Nyame Mendendy Boussambe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zéphirin Mouloungui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Oil Chemists' Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 92 (11-12), pp.1567-1577. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4431,77 +4431,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonication as a highly efficient method of flaxseed mucilage extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lacroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zéphirin Mouloungui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial Crops and Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 65, pp.354-360. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4535,77 +4535,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal properties of monoglycerides from &amp;lt;em&amp;gt;Nephelium lappaceum&amp;lt;/em&amp;gt; L. oil, as a natural source of saturated and monounsaturated fatty acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adolphe Christian Ngakegni-Limbili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zephirin Z. Mouloungui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Maurille Ouamba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4691,64 +4691,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Coradin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zephirin Mouloungui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2 (2), pp.426-435. </w:t>
@@ -4786,64 +4786,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superhydrophilic surfaces from short and medium chain solvo-surfactants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zephirin Z. Mouloungui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 20 (1), pp.33-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5063,51 +5063,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Roïz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 80 (2), pp.125-132. </w:t>
@@ -5157,51 +5157,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration of Extensin-Pectin Thin Film Model of Primary Plant Cell Wall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Cerclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5291,77 +5291,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of glycerol 1-monooleate by condensation of oleic acid with glycidol catalyzed by anion-exchange resin in aqueous organic polymorphic system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zephirin Z. Mouloungui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vony Rakotondrazafy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachar Zebib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5421,51 +5421,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerogel materials from marine polysaccharides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Quignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Di Renzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5524,51 +5524,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACCESSIBILITY OF THE FUNCTIONAL GROUPS OF CHITOSAN AEROGEL PROBED BY FT-IR-MONITORED DEUTERATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5667,51 +5667,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cation enhanced hydrophilic character of textured alginate gel beads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Trens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Quignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5770,51 +5770,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FTIR spectroscopy of NH3 on acidic and ionotropic alginate aerogels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Horga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6073,51 +6073,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457556v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime B&#232;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefloch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kouadio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hanafi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diakaridja Nikiema" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2026.109957" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04757969v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hennetier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Detomi de Albuquerque" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubnah Belahcen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Martin Saez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valentin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2024.106105" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04978702v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Gallard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Wantz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles H&#233;brard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zephirin Z. Mouloungui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2024032" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069002v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lacroux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Cerny" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fabre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Merah" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2025.117802" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05406238v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Detomi De Albuquerque" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Lu&#237;sa Silva" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Doutart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2025.107635" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781986v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M. Cerny" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-024-04615-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272717v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Azri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Debouba" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalloul Bouajila" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekonnen Yeshitila" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2025.108305" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183330v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barouh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafr.2025.102013" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725954v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikiema Diakaridja" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dosso Ouehi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Romain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacroux &#201;ric" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.ijnfs.20241305.13" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705519v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zephirin Mouloungui" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koua Oi Koua" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Sandjon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Raynaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2024010" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04725104v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pereira Francisco" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Milone-Delacourt" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Paillard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2024.124316" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04978393v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Langlet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delgado Raynaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym16141969" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04826227v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29235750" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04415014v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Fabre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Niangoran" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaignard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Buso" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Mouloungui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-023-04452-1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831057v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nea Fatimata" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.sjc.20241206.12" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04866487v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinez Helali" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Betelu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thiebaud-Roux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Ignatiadis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met14121439" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04571083v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lacroux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Vaca-Medina" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cassen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2023026" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011870v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Grav&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/1780-4507.20127" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763072v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2022026" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03780597v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;phirin Mouloungui" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koua Koua Oi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.115552" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758511v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidrine Kerthy Koumba Ibinga" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/separations9080207" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617220v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;goran Urbain Florent Niangoran" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-022-03987-z" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617169v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom12020149" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318668v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Marc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Risani" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Desnoes" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pontoire" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.113718" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622651v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233; V&#233;ronique Douniama-Lonn" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolphe Christian Ngakegni-Limbili" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Nsamoto" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpp.14396" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02555065v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Fabre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Nyame Mendendy Boussambe" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lipd.12239" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346697v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.111614" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02374035v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mikhailenko" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bertron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2018.1484382" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560254v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Navailles" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nallet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b03584" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421815v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Holmi&#232;re" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2016.10.072" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886419v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hariz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.I. del Rio Sanz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Mercier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dietrich" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2016.06.008" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602510v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verdier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2017018" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527568v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11746-015-2725-1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529062v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2014.11.015" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652521v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maurille Ouamba" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie401875v" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01457186v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bejoy Thomas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Coradin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1ra00442e" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642046v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ocl.2012.0490" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02292406v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Baccile" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Masse" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rondel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alric" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-010-2372-9" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667551v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Deleu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Vaca Medina" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ro&#239;z" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2010.05.036" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MG9CVPGX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669050v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cerclier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Geneix" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Agui&#233;-B&#233;ghin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaillard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la100265d" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658990v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vony Rakotondrazafy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Zebib" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie900101k" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311053v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Quignard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Di Renzo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b808218a" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-KX4LJ5KK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186708v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bonelli" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Garrone" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm070391a" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186503v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trens" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2006.09.049" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-10CSM2RV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181242v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Horga" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm050559x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457556v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime B&#232;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefloch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kouadio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hanafi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diakaridja Nikiema" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2026.109957" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04978702v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Gallard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Wantz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles H&#233;brard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zephirin Z. Mouloungui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2024032" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04757969v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hennetier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Detomi de Albuquerque" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubnah Belahcen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Martin Saez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valentin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2024.106105" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069002v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lacroux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Cerny" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fabre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Merah" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2025.117802" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05406238v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Detomi De Albuquerque" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Lu&#237;sa Silva" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Doutart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2025.107635" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781986v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M. Cerny" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-024-04615-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272717v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Azri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Debouba" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalloul Bouajila" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekonnen Yeshitila" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2025.108305" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183330v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barouh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafr.2025.102013" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725954v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikiema Diakaridja" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dosso Ouehi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Romain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacroux &#201;ric" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.ijnfs.20241305.13" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04978393v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Langlet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delgado Raynaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym16141969" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04826227v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29235750" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04415014v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Fabre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Niangoran" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaignard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Buso" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Mouloungui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-023-04452-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04725104v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pereira Francisco" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Milone-Delacourt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Paillard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2024.124316" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705519v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zephirin Mouloungui" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koua Oi Koua" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Sandjon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Raynaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2024010" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831057v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nea Fatimata" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.sjc.20241206.12" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04866487v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinez Helali" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Betelu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thiebaud-Roux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Ignatiadis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met14121439" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011870v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Grav&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/1780-4507.20127" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04571083v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lacroux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Vaca-Medina" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cassen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2023026" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617169v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom12020149" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763072v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2022026" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03780597v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;phirin Mouloungui" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koua Koua Oi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.115552" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758511v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidrine Kerthy Koumba Ibinga" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/separations9080207" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617220v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;goran Urbain Florent Niangoran" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-022-03987-z" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318668v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Marc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Risani" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Desnoes" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pontoire" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.113718" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622651v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233; V&#233;ronique Douniama-Lonn" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolphe Christian Ngakegni-Limbili" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Nsamoto" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpp.14396" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02555065v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Fabre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Nyame Mendendy Boussambe" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lipd.12239" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346697v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.111614" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02374035v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mikhailenko" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bertron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2018.1484382" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560254v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Navailles" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nallet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b03584" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421815v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Holmi&#232;re" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2016.10.072" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886419v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hariz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.I. del Rio Sanz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Mercier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dietrich" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2016.06.008" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602510v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verdier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2017018" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527568v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11746-015-2725-1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529062v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2014.11.015" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652521v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maurille Ouamba" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie401875v" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01457186v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bejoy Thomas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Coradin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1ra00442e" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642046v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ocl.2012.0490" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02292406v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Baccile" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Masse" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rondel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alric" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-010-2372-9" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667551v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Deleu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Vaca Medina" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ro&#239;z" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2010.05.036" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MG9CVPGX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669050v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cerclier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Geneix" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Agui&#233;-B&#233;ghin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaillard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la100265d" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658990v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vony Rakotondrazafy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Zebib" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie900101k" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311053v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Quignard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Di Renzo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b808218a" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-KX4LJ5KK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186708v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bonelli" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Garrone" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm070391a" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186503v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trens" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2006.09.049" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-10CSM2RV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181242v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Horga" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm050559x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>