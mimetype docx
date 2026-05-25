--- v2 (2026-04-29)
+++ v3 (2026-05-25)
@@ -234,693 +234,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of suspensions of phytosterol microparticles to improve the solubility of methane in water</w:t>
+                <w:t xml:space="preserve">Sweet and deproteinized sheep whey: A nutrient-rich coproduct with seasonal variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Gallard</w:t>
+                <w:t xml:space="preserve">Clarissa Detomi De Albuquerque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliot Wantz</w:t>
+                <w:t xml:space="preserve">Muriel Cerny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Hébrard</w:t>
+                <w:t xml:space="preserve">Fabiana Luísa Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Bouchoux</w:t>
+                <w:t xml:space="preserve">Loubnah Belahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zephirin Z. Mouloungui</w:t>
+                <w:t xml:space="preserve">Elodie Doutart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 32, pp.1. </w:t>
+              <w:t xml:space="preserve">Small Ruminant Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 253, pp.107635. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/ocl/2024032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.smallrumres.2025.107635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04978702v1</w:t>
+                <w:t xml:space="preserve">hal-05406238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the impact of pasteurisation on protein denaturation in sheep sweet whey by asymmetrical flow field-flow fractionation according to sampling period</w:t>
+                <w:t xml:space="preserve">Development of an eco-fractionation process for Ricinodendron heudelotii oil to obtain α-eleostearic acid and β-eleostearic acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Hennetier</w:t>
+                <w:t xml:space="preserve">Éric Lacroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diakaridja Nikiema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarissa Detomi de Albuquerque</w:t>
+                <w:t xml:space="preserve">Muriel M. Cerny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loubnah Belahcen</w:t>
+                <w:t xml:space="preserve">Jean-François Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inés Martin Saez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Valentin</w:t>
+                <w:t xml:space="preserve">Zephirin Z. Mouloungui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Dairy Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2024.106105⟩</w:t>
+              <w:t xml:space="preserve">European Food Research and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 251 (1), pp.87-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00217-024-04615-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04757969v1</w:t>
+                <w:t xml:space="preserve">hal-04781986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of chia seed germination on its lipid composition and on its processability in water by an integrated process designed for the release of oil bodies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of suspensions of phytosterol microparticles to improve the solubility of methane in water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Gallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Lacroux</w:t>
+                <w:t xml:space="preserve">Eliot Wantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Cerny</w:t>
+                <w:t xml:space="preserve">Gilles Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Fabre</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antoine Bouchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zephirin Z. Mouloungui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lwt.2025.117802⟩</w:t>
+              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ocl/2024032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05069002v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sweet and deproteinized sheep whey: A nutrient-rich coproduct with seasonal variability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of the impact of pasteurisation on protein denaturation in sheep sweet whey by asymmetrical flow field-flow fractionation according to sampling period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hennetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarissa Detomi De Albuquerque</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Muriel Cerny</w:t>
+                <w:t xml:space="preserve">Clarissa Detomi de Albuquerque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubnah Belahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabiana Luísa Silva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loubnah Belahcen</w:t>
+                <w:t xml:space="preserve">Inés Martin Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Doutart</w:t>
+                <w:t xml:space="preserve">Romain Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Ruminant Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 253, pp.107635. </w:t>
+              <w:t xml:space="preserve">International Dairy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 160, pp.106105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.smallrumres.2025.107635⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2024.106105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05406238v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an eco-fractionation process for Ricinodendron heudelotii oil to obtain α-eleostearic acid and β-eleostearic acid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Impact of chia seed germination on its lipid composition and on its processability in water by an integrated process designed for the release of oil bodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Lacroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Diakaridja Nikiema</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Cerny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel M. Cerny</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Othmane Merah</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Food Research and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 251 (1), pp.87-98. </w:t>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 223, pp.117802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00217-024-04615-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lwt.2025.117802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04781986v1</w:t>
+                <w:t xml:space="preserve">hal-05069002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipids composition, Fatty Acid and Squalene contents in a wide Amaranth collection</w:t>
               </w:r>
@@ -958,51 +958,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalloul Bouajila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mekonnen Yeshitila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Cerny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Composition and Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 148 (2), pp.108305. </w:t>
@@ -1053,90 +1053,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring diversity of oleaginous plants to find potential new sources of oil bodies adapted to climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Barouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Lacroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agriculture and Food Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 22, pp.102013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1222,51 +1222,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lacroux Éric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel M. Cerny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Nutrition and Food Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 13 (5), pp.174-184. </w:t>
@@ -1317,51 +1317,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transitioning to Microplastic-Free Seed Coatings: Challenges and Solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Langlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Morard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1434,51 +1434,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Static Multiple Light Scattering to Develop Microplastic-Free Seed Film-Coating Formulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Langlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Morard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1666,295 +1666,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04415014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of GC–MS coupled to GC–FID method for the quantification of cannabis terpenes and terpenoids: Application to the analysis of five commercial varieties of medicinal cannabis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Overview of the establishment and uses of Ricinodendron heudelotii (Euphorbiaceae): focus on the central and southern regions of Ivory Coast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diakaridja Nikiema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Pereira Francisco</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Romain Valentin</w:t>
+                <w:t xml:space="preserve">Zephirin Mouloungui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Milone-Delacourt</w:t>
+                <w:t xml:space="preserve">Koua Oi Koua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Paillard</w:t>
+                <w:t xml:space="preserve">Bertrand Sandjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2024.124316⟩</w:t>
+              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31, pp.12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ocl/2024010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04725104v1</w:t>
+                <w:t xml:space="preserve">hal-04705519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the establishment and uses of Ricinodendron heudelotii (Euphorbiaceae): focus on the central and southern regions of Ivory Coast</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of GC–MS coupled to GC–FID method for the quantification of cannabis terpenes and terpenoids: Application to the analysis of five commercial varieties of medicinal cannabis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koua Oi Koua</w:t>
+                <w:t xml:space="preserve">Victor Pereira Francisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel M. Cerny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Sandjon</w:t>
+                <w:t xml:space="preserve">Franck Milone-Delacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Raynaud</w:t>
+                <w:t xml:space="preserve">Alexandra Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 31, pp.12. </w:t>
+              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1247, pp.124316. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/ocl/2024010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2024.124316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04705519v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04725104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physicochemical Characterization of Non-Wood Forest Product Oils: Towards a Strategic Positioning in Agroforestry</w:t>
               </w:r>
@@ -1992,51 +1992,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nea Fatimata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lacroux Éric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12, pp.124 - 134. </w:t>
@@ -2100,51 +2100,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahinez Helali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Betelu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Thiebaud-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2217,90 +2217,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of year of cultivation on the oil content and fatty acid composition of chia seeds (Salvia hispanica L.) grown in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Gravé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zephirin Z. Mouloungui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Cerny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Lacroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnologie, Agronomie, Société et Environnement / Biotechnology, Agronomy, Society and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 27 (1), pp.31-41. </w:t>
@@ -2338,77 +2338,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oil body extraction from oleo-proteaginous seeds and conservation of valuable native compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lacroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Cerny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guadalupe Vaca-Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2485,77 +2485,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aqueous Integrated Process for the Recovery of Oil Bodies or Fatty Acid Emulsions from Sunflower Seeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Cassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lacroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Cerny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guadalupe Vaca-Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2619,90 +2619,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oil content, fatty acid and phytosterol compositions of chia seeds cultivated under organic conditions in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Gravé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zephirin Mouloungui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Cerny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lacroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 29, pp.32. </w:t>
@@ -2753,90 +2753,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the stability of Ricinodendron heudelotii oil: Effects of solar radiation on the chemical composition of the oil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diakaridja Nikiema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Lacroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zéphirin Mouloungui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koua Koua Oi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial Crops and Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 188, pp.115552. </w:t>
@@ -2887,90 +2887,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction and Physicochemical Composition of Irvingiagabonensis Almond Oil: A Potential Healthy Source of Lauric-Myristic Oil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidrine Kerthy Koumba Ibinga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Cerny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lacroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Separations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9 (8), pp.207. </w:t>
@@ -3008,51 +3008,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction, purification and stability of C-phycocyanin from Arthrospira platensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N’goran Urbain Florent Niangoran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3060,51 +3060,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Buso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zephirin Z. Mouloungui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Food Research and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 248, pp.1583-1599. </w:t>
@@ -3302,77 +3302,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gré Véronique Douniama-Lonn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adolphe Christian Ngakegni-Limbili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermine Nsamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel M. Cerny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Processing and Preservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 p. </w:t>
@@ -3436,51 +3436,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐françois Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Nyame Mendendy Boussambe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zéphirin Mouloungui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3553,64 +3553,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diakaridja Nikiema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zéphirin Mouloungui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koua Oi Koua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Cerny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lacroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3700,64 +3700,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bertron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Nyame Mendendy Boussambe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zephirin Z. Mouloungui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 21 (1), pp.1-16. </w:t>
@@ -3789,278 +3789,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02374035v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Assembling Behavior of Glycerol Monoundecenoate in Water</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Esters of oligo-(glycerol carbonate-glycerol): New biobased oligomeric surfactants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Holmière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Nallet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zephirin Mouloungui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 33 (13), pp.3223-3233. </w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 487, pp.418-425. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.6b03584⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2016.10.072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01560254v1</w:t>
+                <w:t xml:space="preserve">hal-01421815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esters of oligo-(glycerol carbonate-glycerol): New biobased oligomeric surfactants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-Assembling Behavior of Glycerol Monoundecenoate in Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Nyame Mendendy Boussambe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Holmière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Valentin</w:t>
+                <w:t xml:space="preserve">Laurence Navailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Maréchal</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Nallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 487, pp.418-425. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (13), pp.3223-3233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2016.10.072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.6b03584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01421815v1</w:t>
+                <w:t xml:space="preserve">hal-01560254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absorption of toluene by vegetable oil–water emulsion in scrubbing tower: Experiments and modeling</w:t>
               </w:r>
@@ -4085,51 +4085,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.I. del Rio Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4206,77 +4206,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bertron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Nyame Mendendy Boussambe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zephirin Mouloungui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux et Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 104 (5), 6 p. </w:t>
@@ -4327,51 +4327,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Analysis of Partial and Total Esters of Glycerol Undecenoate and Diglycerol Undecenoate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Nyame Mendendy Boussambe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zéphirin Mouloungui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4418,77 +4418,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonication as a highly efficient method of flaxseed mucilage extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lacroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zéphirin Mouloungui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4535,77 +4535,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal properties of monoglycerides from &amp;lt;em&amp;gt;Nephelium lappaceum&amp;lt;/em&amp;gt; L. oil, as a natural source of saturated and monounsaturated fatty acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adolphe Christian Ngakegni-Limbili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zephirin Z. Mouloungui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Maurille Ouamba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4691,64 +4691,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Coradin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zephirin Mouloungui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2 (2), pp.426-435. </w:t>
@@ -4786,64 +4786,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superhydrophilic surfaces from short and medium chain solvo-surfactants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zephirin Z. Mouloungui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 20 (1), pp.33-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5037,77 +5037,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Deleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guadalupe Vaca Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Roïz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 80 (2), pp.125-132. </w:t>
@@ -5157,51 +5157,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration of Extensin-Pectin Thin Film Model of Primary Plant Cell Wall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Cerclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5291,77 +5291,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of glycerol 1-monooleate by condensation of oleic acid with glycidol catalyzed by anion-exchange resin in aqueous organic polymorphic system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zephirin Z. Mouloungui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vony Rakotondrazafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachar Zebib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5421,51 +5421,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerogel materials from marine polysaccharides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Quignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Di Renzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5524,51 +5524,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACCESSIBILITY OF THE FUNCTIONAL GROUPS OF CHITOSAN AEROGEL PROBED BY FT-IR-MONITORED DEUTERATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5667,51 +5667,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cation enhanced hydrophilic character of textured alginate gel beads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Trens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Quignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5770,51 +5770,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FTIR spectroscopy of NH3 on acidic and ionotropic alginate aerogels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Horga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6073,51 +6073,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457556v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime B&#232;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefloch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kouadio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hanafi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diakaridja Nikiema" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2026.109957" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04978702v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Gallard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Wantz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles H&#233;brard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zephirin Z. Mouloungui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2024032" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04757969v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hennetier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Detomi de Albuquerque" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubnah Belahcen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Martin Saez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valentin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2024.106105" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069002v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lacroux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Cerny" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fabre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Merah" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2025.117802" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05406238v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Detomi De Albuquerque" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Lu&#237;sa Silva" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Doutart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2025.107635" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781986v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M. Cerny" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-024-04615-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272717v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Azri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Debouba" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalloul Bouajila" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekonnen Yeshitila" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2025.108305" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183330v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barouh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafr.2025.102013" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725954v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikiema Diakaridja" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dosso Ouehi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Romain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacroux &#201;ric" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.ijnfs.20241305.13" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04978393v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Langlet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delgado Raynaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym16141969" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04826227v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29235750" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04415014v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Fabre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Niangoran" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaignard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Buso" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Mouloungui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-023-04452-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04725104v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pereira Francisco" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Milone-Delacourt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Paillard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2024.124316" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705519v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zephirin Mouloungui" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koua Oi Koua" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Sandjon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Raynaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2024010" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831057v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nea Fatimata" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.sjc.20241206.12" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04866487v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinez Helali" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Betelu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thiebaud-Roux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Ignatiadis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met14121439" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011870v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Grav&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/1780-4507.20127" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04571083v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lacroux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Vaca-Medina" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cassen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2023026" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617169v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom12020149" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763072v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2022026" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03780597v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;phirin Mouloungui" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koua Koua Oi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.115552" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758511v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidrine Kerthy Koumba Ibinga" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/separations9080207" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617220v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;goran Urbain Florent Niangoran" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-022-03987-z" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318668v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Marc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Risani" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Desnoes" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pontoire" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.113718" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622651v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233; V&#233;ronique Douniama-Lonn" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolphe Christian Ngakegni-Limbili" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Nsamoto" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpp.14396" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02555065v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Fabre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Nyame Mendendy Boussambe" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lipd.12239" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346697v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.111614" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02374035v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mikhailenko" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bertron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2018.1484382" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560254v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Navailles" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nallet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b03584" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421815v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Holmi&#232;re" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2016.10.072" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886419v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hariz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.I. del Rio Sanz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Mercier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dietrich" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2016.06.008" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602510v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verdier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2017018" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527568v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11746-015-2725-1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529062v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2014.11.015" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652521v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maurille Ouamba" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie401875v" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01457186v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bejoy Thomas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Coradin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1ra00442e" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642046v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ocl.2012.0490" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02292406v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Baccile" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Masse" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rondel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alric" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-010-2372-9" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667551v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Deleu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Vaca Medina" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ro&#239;z" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2010.05.036" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MG9CVPGX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669050v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cerclier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Geneix" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Agui&#233;-B&#233;ghin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaillard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la100265d" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658990v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vony Rakotondrazafy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Zebib" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie900101k" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311053v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Quignard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Di Renzo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b808218a" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-KX4LJ5KK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186708v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bonelli" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Garrone" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm070391a" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186503v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trens" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2006.09.049" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-10CSM2RV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181242v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Horga" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm050559x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457556v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime B&#232;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefloch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kouadio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hanafi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diakaridja Nikiema" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2026.109957" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05406238v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Detomi De Albuquerque" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Cerny" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Lu&#237;sa Silva" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubnah Belahcen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Doutart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2025.107635" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781986v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lacroux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M. Cerny" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fabre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zephirin Z. Mouloungui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-024-04615-8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04978702v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Gallard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Wantz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles H&#233;brard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2024032" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04757969v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hennetier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Detomi de Albuquerque" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Martin Saez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valentin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2024.106105" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069002v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Merah" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2025.117802" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272717v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Azri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Debouba" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalloul Bouajila" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekonnen Yeshitila" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2025.108305" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183330v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barouh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafr.2025.102013" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725954v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikiema Diakaridja" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dosso Ouehi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Romain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacroux &#201;ric" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.ijnfs.20241305.13" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04978393v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Langlet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delgado Raynaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym16141969" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04826227v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29235750" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04415014v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Fabre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Niangoran" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaignard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Buso" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Mouloungui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-023-04452-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705519v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zephirin Mouloungui" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koua Oi Koua" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Sandjon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Raynaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2024010" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04725104v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pereira Francisco" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Milone-Delacourt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Paillard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2024.124316" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831057v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nea Fatimata" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.sjc.20241206.12" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04866487v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinez Helali" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Betelu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thiebaud-Roux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Ignatiadis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met14121439" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011870v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Grav&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/1780-4507.20127" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04571083v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lacroux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Vaca-Medina" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cassen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2023026" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617169v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom12020149" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763072v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2022026" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03780597v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;phirin Mouloungui" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koua Koua Oi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.115552" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758511v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidrine Kerthy Koumba Ibinga" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/separations9080207" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617220v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;goran Urbain Florent Niangoran" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-022-03987-z" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318668v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Marc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Risani" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Desnoes" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pontoire" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.113718" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622651v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233; V&#233;ronique Douniama-Lonn" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolphe Christian Ngakegni-Limbili" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Nsamoto" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpp.14396" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02555065v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Fabre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Nyame Mendendy Boussambe" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lipd.12239" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346697v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.111614" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02374035v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mikhailenko" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bertron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2018.1484382" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421815v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Holmi&#232;re" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2016.10.072" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560254v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Navailles" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nallet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b03584" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886419v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hariz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.I. del Rio Sanz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Mercier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dietrich" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2016.06.008" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602510v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verdier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2017018" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527568v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11746-015-2725-1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529062v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2014.11.015" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652521v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maurille Ouamba" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie401875v" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01457186v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bejoy Thomas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Coradin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1ra00442e" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642046v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ocl.2012.0490" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02292406v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Baccile" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Masse" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rondel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alric" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-010-2372-9" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667551v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Deleu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Vaca Medina" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ro&#239;z" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2010.05.036" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MG9CVPGX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669050v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cerclier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Geneix" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Agui&#233;-B&#233;ghin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaillard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la100265d" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658990v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vony Rakotondrazafy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Zebib" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie900101k" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311053v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Quignard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Di Renzo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b808218a" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-KX4LJ5KK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186708v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bonelli" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Garrone" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm070391a" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186503v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trens" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2006.09.049" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-10CSM2RV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181242v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Horga" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm050559x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>