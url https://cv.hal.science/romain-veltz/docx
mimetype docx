--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -2227,485 +2227,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01096598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term synaptic plasticity in the deterministic Tsodyks-Markram model leads to unpredictable network dynamics</w:t>
+                <w:t xml:space="preserve">Bifurcation analysis applied to a model of motion integration with a multistable stimulus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesus M. Cortes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Desroches</w:t>
+                <w:t xml:space="preserve">James Rankin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serafim Rodrigues</w:t>
+                <w:t xml:space="preserve">Emilien Tlapale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Veltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Faugeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel A. Muñoz</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Kornprobst</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computational Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34 (1), pp.103-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10827-012-0409-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00857699v1</w:t>
+                <w:t xml:space="preserve">hal-00845593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bifurcation analysis applied to a model of motion integration with a multistable stimulus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Short-term synaptic plasticity in the deterministic Tsodyks-Markram model leads to unpredictable network dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilien Tlapale</w:t>
+                <w:t xml:space="preserve">Jesus M Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Desroches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serafim Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Veltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel A Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Neuroscience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (41), pp.16610-16615</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00845593v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term synaptic plasticity in the deterministic Tsodyks-Markram model leads to unpredictable network dynamics</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interplay Between Synaptic Delays and Propagation Delays in Neural Field Equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Veltz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIAM Journal on Applied Dynamical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12 (3), pp.1566-1612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/120889253⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00936308v1</w:t>
+                <w:t xml:space="preserve">hal-00850391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay Between Synaptic Delays and Propagation Delays in Neural Field Equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Short-term synaptic plasticity in the deterministic Tsodyks-Markram model leads to unpredictable network dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus M. Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Desroches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serafim Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Veltz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel A. Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Applied Dynamical Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00850391v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00857699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Center Manifold Result for Delayed Neural Fields Equations</w:t>
               </w:r>
@@ -4949,51 +4949,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bifurcation analysis applied to a model of motion integration with a multistable stimulus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Rankin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilien Tlapale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5001,51 +5001,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Veltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Faugeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kornprobst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7822, INRIA. 2011, pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -5699,51 +5699,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04882396v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barland" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. d'Huys" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Veltz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0252964" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275554v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Elias Rodrigues" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezar Tigaret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cian O'Donnell" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.80152" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077155v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Chafa&#239;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Delrocq" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Inquimbert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Pidoux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Delanoe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1010993" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03388400v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier C Faugeras" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Song" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.289" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02925025v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cormier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Tanr&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-EJP688" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01707663v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fournier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/19-AIHP993" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02402118v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Dolcemascolo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Miazek" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Marino" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Barland" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.052208" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094317v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dolcemascolo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miazek" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Veltz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marino" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Barland" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047172v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otti d'Huys" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7647/abcbe3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01903857v3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2019.07.010" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412921v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Avitabile" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Desroches" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wechselberger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1306610" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01909354v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faugeras" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007050" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01290264v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Drogoul" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2020.08.001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653178v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Gorski" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Galtier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helissande Fragnaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer S. Goldman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10827-018-0707-7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01950511v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Garbin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Peyce" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.98.062211" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01412154v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4976510" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01079055v3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chossat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13408-015-0023-8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096590v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terrence J. Sejnowski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/NECO_a_00786" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096598v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140962279" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857699v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus M. Cortes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafim Rodrigues" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845593v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Rankin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Tlapale" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kornprobst" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10827-012-0409-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00936308v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus M Cortes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A Munoz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850391v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120889253" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850382v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110856162" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845727v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2011.06.014" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9QTZGS0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784425v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2190-8567-1-1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00712201v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090773611" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05438848v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Deslauriers-Gauthier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05272265v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Aeschlimann" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845744v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845733v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331618v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00344730v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Clerc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guiraud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Divoux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307861v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harshit Harshit" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230305v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652036v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Helson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517982v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230257v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316402v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04882404v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Habib" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449940v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259012v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Rodrigues" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cian O&#8217;donnell" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02170948v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Aymard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Campillo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653166v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01243615v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00846138v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780444v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00719794v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646387v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Tlapale" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00198808v3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grimbert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00686695v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011PEST1056" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-04892967v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902346v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:257669cd4bf202bc8393a4efa22bfe5f6f517b03;origin=https://hal.archives-ouvertes.fr/hal-02902346;visit=swh:1:snp:73c1c5e9525b1b9b09b8a79ca056057fcb26b8a9;anchor=swh:1:rev:31bea805201b64435aa28e4d036e156ab189c3d5;path=/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02071874v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9f85c8f51850028a9fbc03463c74de29a2d24c6c;origin=https://hal.archives-ouvertes.fr/hal-02071874;visit=swh:1:snp:96df3cd8f41a04650ca4e93b2610f839c02d2899;anchor=swh:1:rev:60df0a6859f42cad7170a8560c768ff239190d3a;path=/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04882396v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barland" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. d'Huys" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Veltz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0252964" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275554v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Elias Rodrigues" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezar Tigaret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cian O'Donnell" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.80152" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077155v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Chafa&#239;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Delrocq" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Inquimbert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Pidoux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Delanoe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1010993" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03388400v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier C Faugeras" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Song" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.289" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02925025v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cormier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Tanr&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-EJP688" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01707663v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fournier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/19-AIHP993" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02402118v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Dolcemascolo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Miazek" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Marino" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Barland" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.052208" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094317v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dolcemascolo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miazek" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Veltz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marino" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Barland" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047172v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otti d'Huys" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7647/abcbe3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01903857v3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2019.07.010" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412921v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Avitabile" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Desroches" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wechselberger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1306610" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01909354v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faugeras" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007050" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01290264v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Drogoul" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2020.08.001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653178v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Gorski" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Galtier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helissande Fragnaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer S. Goldman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10827-018-0707-7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01950511v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Garbin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Peyce" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.98.062211" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01412154v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4976510" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01079055v3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chossat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13408-015-0023-8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096590v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terrence J. Sejnowski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/NECO_a_00786" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096598v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140962279" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845593v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Rankin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Tlapale" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kornprobst" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10827-012-0409-5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00936308v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus M Cortes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafim Rodrigues" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A Munoz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850391v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120889253" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857699v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus M. Cortes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850382v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110856162" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845727v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2011.06.014" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9QTZGS0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784425v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2190-8567-1-1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00712201v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090773611" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05438848v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Deslauriers-Gauthier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05272265v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Aeschlimann" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845744v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845733v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331618v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00344730v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Clerc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guiraud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Divoux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307861v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harshit Harshit" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230305v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652036v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Helson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517982v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230257v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316402v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04882404v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Habib" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449940v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259012v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Rodrigues" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cian O&#8217;donnell" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02170948v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Aymard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Campillo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653166v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01243615v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00846138v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780444v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00719794v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646387v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Tlapale" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00198808v3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grimbert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00686695v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011PEST1056" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-04892967v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902346v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:257669cd4bf202bc8393a4efa22bfe5f6f517b03;origin=https://hal.archives-ouvertes.fr/hal-02902346;visit=swh:1:snp:73c1c5e9525b1b9b09b8a79ca056057fcb26b8a9;anchor=swh:1:rev:31bea805201b64435aa28e4d036e156ab189c3d5;path=/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02071874v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9f85c8f51850028a9fbc03463c74de29a2d24c6c;origin=https://hal.archives-ouvertes.fr/hal-02071874;visit=swh:1:snp:96df3cd8f41a04650ca4e93b2610f839c02d2899;anchor=swh:1:rev:60df0a6859f42cad7170a8560c768ff239190d3a;path=/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>