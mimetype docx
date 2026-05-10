--- v1 (2026-04-10)
+++ v2 (2026-05-10)
@@ -1495,412 +1495,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01909354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exponential stability of the stationary distribution of a mean field of spiking neural network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Resonator neuron and triggering multipulse excitability in laser with injected signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Dolcemascolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audric Drogoul</w:t>
+                <w:t xml:space="preserve">Bruno Garbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Peyce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Veltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Barland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jde.2020.08.001⟩</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.98.062211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01290264v2</w:t>
+                <w:t xml:space="preserve">hal-01950511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dendritic sodium spikes endow neurons with inverse firing rate response to correlated synaptic activity.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tomasz Gorski</w:t>
+                <w:t xml:space="preserve">Exponential stability of the stationary distribution of a mean field of spiking neural network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audric Drogoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Veltz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10827-018-0707-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jde.2020.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01653178v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01290264v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonator neuron and triggering multipulse excitability in laser with injected signal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Axel Dolcemascolo</w:t>
+                <w:t xml:space="preserve">Dendritic sodium spikes endow neurons with inverse firing rate response to correlated synaptic activity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz Gorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Veltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Galtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Garbin</w:t>
+                <w:t xml:space="preserve">Helissande Fragnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Peyce</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jennifer S. Goldman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">Journal of Computational Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 45 (3), pp.223-234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.98.062211⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10827-018-0707-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950511v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01653178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hopf bifurcation in a nonlocal nonlinear transport equation stemming from stochastic neural dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audric Drogoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Veltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1941,222 +1941,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01412154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the effects on cortical spontaneous activity of the symmetries of the network of pinwheels in visual area V1.</w:t>
+                <w:t xml:space="preserve">Periodic Forcing of Inhibition-Stabilized Networks: Nonlinear Resonances and Phase-Amplitude Coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Veltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Chossat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Faugeras</w:t>
+                <w:t xml:space="preserve">Terrence J. Sejnowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, </w:t>
+              <w:t xml:space="preserve">Neural Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13408-015-0023-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1162/NECO_a_00786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01079055v3</w:t>
+                <w:t xml:space="preserve">hal-01096590v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodic Forcing of Inhibition-Stabilized Networks: Nonlinear Resonances and Phase-Amplitude Coupling</w:t>
+                <w:t xml:space="preserve">On the effects on cortical spontaneous activity of the symmetries of the network of pinwheels in visual area V1.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Veltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terrence J. Sejnowski</w:t>
+                <w:t xml:space="preserve">Pascal Chossat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Faugeras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neural Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 27 (12), </w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1162/NECO_a_00786⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13408-015-0023-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01096590v2</w:t>
+                <w:t xml:space="preserve">hal-01079055v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ERRATUM: A Center Manifold Result for Delayed Neural Fields Equations</w:t>
               </w:r>
@@ -2227,485 +2227,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01096598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bifurcation analysis applied to a model of motion integration with a multistable stimulus</w:t>
+                <w:t xml:space="preserve">Short-term synaptic plasticity in the deterministic Tsodyks-Markram model leads to unpredictable network dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Rankin</w:t>
+                <w:t xml:space="preserve">Jesus M. Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Desroches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilien Tlapale</w:t>
+                <w:t xml:space="preserve">Serafim Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Veltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Kornprobst</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Miguel A. Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Neuroscience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00845593v1</w:t>
+                <w:t xml:space="preserve">hal-00857699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-term synaptic plasticity in the deterministic Tsodyks-Markram model leads to unpredictable network dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus M Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Desroches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serafim Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Veltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel A Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 110 (41), pp.16610-16615</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00936308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interplay Between Synaptic Delays and Propagation Delays in Neural Field Equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Veltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Applied Dynamical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 12 (3), pp.1566-1612. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1137/120889253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00850391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term synaptic plasticity in the deterministic Tsodyks-Markram model leads to unpredictable network dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bifurcation analysis applied to a model of motion integration with a multistable stimulus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Rankin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Tlapale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Veltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Faugeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesus M. Cortes</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Kornprobst</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computational Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34 (1), pp.103-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10827-012-0409-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00857699v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00845593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Center Manifold Result for Delayed Neural Fields Equations</w:t>
               </w:r>
@@ -4949,51 +4949,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bifurcation analysis applied to a model of motion integration with a multistable stimulus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Rankin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilien Tlapale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5001,51 +5001,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Veltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Faugeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kornprobst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7822, INRIA. 2011, pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -5699,51 +5699,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04882396v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barland" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. d'Huys" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Veltz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0252964" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275554v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Elias Rodrigues" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezar Tigaret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cian O'Donnell" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.80152" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077155v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Chafa&#239;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Delrocq" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Inquimbert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Pidoux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Delanoe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1010993" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03388400v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier C Faugeras" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Song" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.289" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02925025v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cormier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Tanr&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-EJP688" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01707663v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fournier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/19-AIHP993" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02402118v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Dolcemascolo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Miazek" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Marino" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Barland" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.052208" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094317v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dolcemascolo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miazek" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Veltz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marino" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Barland" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047172v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otti d'Huys" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7647/abcbe3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01903857v3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2019.07.010" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412921v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Avitabile" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Desroches" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wechselberger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1306610" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01909354v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faugeras" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007050" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01290264v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Drogoul" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2020.08.001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653178v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Gorski" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Galtier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helissande Fragnaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer S. Goldman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10827-018-0707-7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01950511v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Garbin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Peyce" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.98.062211" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01412154v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4976510" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01079055v3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chossat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13408-015-0023-8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096590v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terrence J. Sejnowski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/NECO_a_00786" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096598v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140962279" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845593v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Rankin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Tlapale" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kornprobst" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10827-012-0409-5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00936308v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus M Cortes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafim Rodrigues" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A Munoz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850391v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120889253" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857699v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus M. Cortes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850382v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110856162" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845727v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2011.06.014" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9QTZGS0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784425v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2190-8567-1-1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00712201v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090773611" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05438848v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Deslauriers-Gauthier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05272265v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Aeschlimann" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845744v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845733v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331618v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00344730v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Clerc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guiraud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Divoux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307861v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harshit Harshit" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230305v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652036v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Helson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517982v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230257v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316402v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04882404v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Habib" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449940v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259012v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Rodrigues" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cian O&#8217;donnell" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02170948v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Aymard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Campillo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653166v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01243615v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00846138v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780444v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00719794v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646387v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Tlapale" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00198808v3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grimbert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00686695v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011PEST1056" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-04892967v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902346v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:257669cd4bf202bc8393a4efa22bfe5f6f517b03;origin=https://hal.archives-ouvertes.fr/hal-02902346;visit=swh:1:snp:73c1c5e9525b1b9b09b8a79ca056057fcb26b8a9;anchor=swh:1:rev:31bea805201b64435aa28e4d036e156ab189c3d5;path=/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02071874v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9f85c8f51850028a9fbc03463c74de29a2d24c6c;origin=https://hal.archives-ouvertes.fr/hal-02071874;visit=swh:1:snp:96df3cd8f41a04650ca4e93b2610f839c02d2899;anchor=swh:1:rev:60df0a6859f42cad7170a8560c768ff239190d3a;path=/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04882396v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barland" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. d'Huys" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Veltz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0252964" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275554v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Elias Rodrigues" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezar Tigaret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cian O'Donnell" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.80152" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077155v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Chafa&#239;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Delrocq" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Inquimbert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Pidoux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Delanoe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1010993" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03388400v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier C Faugeras" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Song" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.289" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02925025v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cormier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Tanr&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-EJP688" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01707663v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fournier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/19-AIHP993" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02402118v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Dolcemascolo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Miazek" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Marino" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Barland" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.052208" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094317v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dolcemascolo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miazek" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Veltz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marino" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Barland" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047172v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otti d'Huys" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7647/abcbe3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01903857v3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2019.07.010" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412921v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Avitabile" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Desroches" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wechselberger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1306610" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01909354v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faugeras" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007050" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01950511v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Garbin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Peyce" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.98.062211" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01290264v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Drogoul" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2020.08.001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653178v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Gorski" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Galtier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helissande Fragnaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer S. Goldman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10827-018-0707-7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01412154v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4976510" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096590v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terrence J. Sejnowski" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/NECO_a_00786" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01079055v3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chossat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13408-015-0023-8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096598v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140962279" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857699v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus M. Cortes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafim Rodrigues" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00936308v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus M Cortes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A Munoz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850391v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120889253" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845593v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Rankin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Tlapale" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kornprobst" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10827-012-0409-5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850382v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110856162" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845727v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2011.06.014" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9QTZGS0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784425v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2190-8567-1-1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00712201v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090773611" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05438848v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Deslauriers-Gauthier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05272265v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Aeschlimann" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845744v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845733v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331618v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00344730v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Clerc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guiraud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Divoux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307861v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harshit Harshit" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230305v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652036v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Helson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517982v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230257v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316402v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04882404v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Habib" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449940v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259012v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Rodrigues" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cian O&#8217;donnell" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02170948v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Aymard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Campillo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653166v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01243615v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00846138v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780444v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00719794v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646387v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Tlapale" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00198808v3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grimbert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00686695v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011PEST1056" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-04892967v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902346v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:257669cd4bf202bc8393a4efa22bfe5f6f517b03;origin=https://hal.archives-ouvertes.fr/hal-02902346;visit=swh:1:snp:73c1c5e9525b1b9b09b8a79ca056057fcb26b8a9;anchor=swh:1:rev:31bea805201b64435aa28e4d036e156ab189c3d5;path=/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02071874v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9f85c8f51850028a9fbc03463c74de29a2d24c6c;origin=https://hal.archives-ouvertes.fr/hal-02071874;visit=swh:1:snp:96df3cd8f41a04650ca4e93b2610f839c02d2899;anchor=swh:1:rev:60df0a6859f42cad7170a8560c768ff239190d3a;path=/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>