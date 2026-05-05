--- v0 (2026-03-16)
+++ v1 (2026-05-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Romain Villéger </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Associate professor</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-serine promotes pro-carcinogenic effects of colibactin-producing &amp;lt;i&amp;gt;E. coli&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binta Diémé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (1), pp.2515480. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2025.2515480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legionella pneumophila subverts the antioxidant defenses of its amoeba host Acanthamoeba castellanii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Hay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Aucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pigeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Bertaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Research in Microbial Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8, pp.100338. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crmicr.2024.100338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased Activity of MAPKAPK2 within Mesenchymal Cells as a Target for Inflammation-Associated Fibrosis in Crohn’s Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Chulkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Mcaninch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronaldo Panganiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crohn's and Colitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjae009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disruption of retinol-mediated IL-6 expression in colon cancer-associated fibroblasts: new perspectives on the role of vitamin A metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Chulkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randy Mifflin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Powell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Pinchuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncotarget</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.377-381. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18632/oncotarget.28399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomic analysis of Acanthamoeba castellanii response to Legionella pneumophila infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Hay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Héchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsle/fnad086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure to endocrine disruptors promotes biofilm formation and contributes to increased virulence of Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Thiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Venisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Crapart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Boisgrollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (6), pp.740-756. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1758-2229.13190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of endocrine disruptors on bacterial virulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Thiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Berjeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Crépin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcimb.2023.1292233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loss of alcohol dehydrogenase 1B in cancer-associated fibroblasts: contribution to the increase of tumor-promoting IL-6 in colon cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Chulkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randy Mifflin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Markov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judy Trieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 128 (4), pp.537-548. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41416-022-02066-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiota medicine: towards clinical revolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prisca Gebrayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Nicco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhaila Al Khodor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroslaw Bilinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Caselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Translational Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (1), 20 p. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12967-022-03296-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deletion of cystathionine-γ-lyase in bone marrow-derived cells promotes colitis-associated carcinogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ketan Thanki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Higgins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manjit Maskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ches’nique Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Redox Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55, pp.102417. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.redox.2022.102417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AhR/IL-22 pathway as new target for the treatment of post-infectious irritable bowel syndrome symptoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Meynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Baudu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rolhion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Defaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolène Straube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (1), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2021.2022997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prebiotic Isomaltooligosaccharide Provides an Advantageous Fitness to the Probiotic Bacillus subtilis CU1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Vuillier-Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Landolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (13), pp.6404. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app12136404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut microbiota as potential biomarker and/or therapeutic target to improve the management of cancer: focus on colibactin-producing Escherichia coli in colorectal cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Veziant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (9), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers13092215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix metalloproteinases cleave membrane-bound PD-L1 on CD90+ (myo-)fibroblasts in Crohn’s disease and regulate Th1/Th17 cell responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Beswick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Grim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Uribe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marissa Tafoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (1), pp.57-68. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/intimm/dxz060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colibactin‐positive Escherichia coli induce a procarcinogenic immune environment leading to immunotherapy resistance in colorectal cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lopès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Hassan Casse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Veziant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 146 (11), pp.3147-3159. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ijc.32920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intestinal Microbiota: A Novel Target to Improve Anti-Tumor Treatment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lopès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Veziant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (18), pp.4584. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms20184584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactobacillus rhamnosus GG increases cyclooxygenase-2 expression and prostaglandin E2 secretion in colonic myofibroblasts via a MyD88-dependent mechanism during homeostasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Uribe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bressollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Dillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Worthley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (11), </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cmi.12871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial markers in colorectal cancer detection and/or prognosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lopès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Veziant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (22), pp.2327 - 2347. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3748/wjg.v24.i22.2327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactobacillus rhamnosus GG increases COX-2 expression and PGE2 secretion in colonic myofibroblasts via a MyD88-dependent mechanism during homeostasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Uribe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bressollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel N. Dillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel L. Worthley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CELLULAR MICROBIOLOGY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (11), pp.e12871-e12871</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of lipoteichoic acid structures from three probiotic Bacillus strains: involvement of d-alanine in their biological activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïma Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Falourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Foucat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antonie van Leeuwenhoek</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 106 (4), pp.693-706. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10482-014-0239-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abilities of the mCP Agar Method and CRENAME Alpha Toxin-Specific Real-Time PCR Assay To Detect Clostridium perfringens Spores in Drinking Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Maheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ève Bérubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Boudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 79 (24), pp.7654-7661. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.02791-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiote intestinal et cancer colorectal: futures implications cliniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villéger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e édition des Journées d’Oncologie Digestive du Grand-Ouest (JODGO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre Fabre Group Oncologie, Jan 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles in vitro d'interaction des microbiotes avec les xénobiotiques, antibiotiques et médicaments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villéger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées de la microbiomique : Préfigurer le futur de la microbiomique, des aspects fondamentaux à la translation industrielle et clinique (JMics 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05425656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoding host–pathogen interactions: a metabolomic exploration of Legionella pneumophila infection in amoebae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Hay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Aucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pigeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Bertaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metaboday 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legionella pneumophila subverts the antioxidant defenses of its amoeba host &amp;lt;i&amp;gt;A. castellanii&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Hay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Aucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pigeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Bertaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SympoLegio 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de microbiologie (SFM), Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle du microbiote intestinal dans le développement du cancer colorectal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villéger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interdisciplinaire de l'Oncosphère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oncosphère Nouvelle-Aquitaine, Feb 2024, Bordeaux &amp; Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of oxidative stress in the infection process of &amp;lt;i&amp;gt;A. castellanii&amp;lt;/i&amp;gt; by &amp;lt;i&amp;gt;L. pneumophila&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Hay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Aucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Héchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Society Annual Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Microbiology Society, Apr 2024, Edimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pro-carcinogenic effects of colibactin-producing E. coli in the colon: Involvement of L-serine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binta Diémé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lagrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe Régional de Recherche En Microbiologie des Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Visio-conférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets pro-carcinogènes des E. coli producteurs de colibactine dans le colon : Implication de la sérine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binta Diémé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lagrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CECED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication de la L-sérine dans les effets pro-carcinogènes des E. coli productrices de colibactine dans le colon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binta Diémé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lagrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NACRe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiote intestinal et cancer colorectal : futures implications cliniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villéger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours intensif de cancérologie digestive de la FFCD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération francophone de cancérologie digestive (FFCD), Jun 2023, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication de la L-sérine dans les effets pro-carcinogènes des E. coli productrices de colibactine dans le côlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binta Diémé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lagrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe Cancer Clermont Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Clermont-ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loss of alcohol dehydrogenase 1B in cancer-associated fibroblasts and its contribution to the increase of tumor-promoting IL-6 in colon cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villéger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metaboday 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endocrine disruptors increase adhesion and biofilm formation in Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Thiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Venisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Crapart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Boisgrollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASM microbes 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Society for Microbiology (ASM), Jun 2023, Houston (Texas), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05425608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of oxidative stress in L. pneumophila infection of A. castellanii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Hay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Aucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Héchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXth International Meeting on the Biology and Pathogenicity of Free-living Amoebae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of the antitermination factor AmiR and the ami operon in Pseudomonas aeruginosa biofilm regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissande Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mohamed Boukerb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Verdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurobiofilms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Palma de Mallorca - Iles Baléares, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The IL-22 pathway as target to relieve visceral pain and animal well-being</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Meynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Baudu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Defaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Wawzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTRHN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colibactin-producing E. coli induces a metabolic reprogramming of colonic epithelial cells toward a pro-carcinogenic metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binta Dieme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lagree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UEGW 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, AMSTERDAM, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiota & Cancer: Between detection and prognosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lopès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pierre Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Congress on Targeting Microbiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des souches d’E. coli pathogènes sur les défense antioxydantes des entérocytes et impact sur la carcinogenèse colique: approche microscopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Microscopistes Clermontois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-serine, a key amino acid involved in the pro-carcinogenic effects of colibactin-producing E. coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binta Diémé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lagrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PTM (Projet Transverse Inserm Microbiote)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serine, an amino-acid involved in pro-carcinogenic effects of colibactin-producing Escherichia coli in the colon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binta Diémé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lagrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UEGW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pro-carcinogenic effects of colibactin-producing E. coli in the colon : implication of serine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binta Diémé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lagrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EACR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Turin, Italy. Abstract EACR23-0231 Molecular Oncology Volume 17, Supplement 1, June 2023, page 488</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pro-carcinogenic effects of colibactin-producing E. coli in the colon : Involvement of L-serine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binta Diémé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lagrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Ecoles Doctorales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Clermont-ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des perturbateurs endocriniens sur la survie et la virulence de pathogènes bactériens associés aux microbiotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Thiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Crapart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Boisgrollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Venisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e congrès Microbes de la SFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05425696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infection by pathogenic E. coli induces a metabolic reprogramming of colonic epithelial cells in a colibactin-dependent manner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binta Diémé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lagree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digestive Disease Week (DDW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathogenic E. coli induces a metabolic reprogramming in colonic epithelial cells through the production of colibactin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dieme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lagree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathogenic E. coli induces a metabolic reprogramming in colonic epithelial cells through the production of colibactin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binta Diémé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lagree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathogenic E. coli induces a metabolic reprogramming in colonic epithelial cells through the production of colibactin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binta Diémé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lagrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, SAN DIEGO, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infection by pathogenic E. coli induces a metolic reprogramming of colonic epithelial cells in a colibactin-dependent manner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binta Diémé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lagrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, SAN DIEGO, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermented foods: Microbiology, biochemistry and biotechnology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Cachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Urdaci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fermented Foods, Part II : Technological Interventions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, pp.1-20, 2017, Fermented Foods, Part II Technological Interventions, 978-1138637849. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781315205359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude in vitro des propriétés probiotiques de bactéries du genre Bacillus : Interaction avec l’hôte et effets de l’association avec un prébiotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villeger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Université de Limoges, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014LIMO0066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01589104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId175"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Romain Villéger </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Associate professor</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-serine promotes pro-carcinogenic effects of colibactin-producing &amp;lt;i&amp;gt;E. coli&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binta Diémé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (1), pp.2515480. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2025.2515480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legionella pneumophila subverts the antioxidant defenses of its amoeba host Acanthamoeba castellanii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Hay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Aucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pigeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Bertaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Research in Microbial Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8, pp.100338. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crmicr.2024.100338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased Activity of MAPKAPK2 within Mesenchymal Cells as a Target for Inflammation-Associated Fibrosis in Crohn’s Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Chulkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Mcaninch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronaldo Panganiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crohn's and Colitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjae009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomic analysis of Acanthamoeba castellanii response to Legionella pneumophila infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Hay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Héchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsle/fnad086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disruption of retinol-mediated IL-6 expression in colon cancer-associated fibroblasts: new perspectives on the role of vitamin A metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Chulkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randy Mifflin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Powell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Pinchuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncotarget</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.377-381. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18632/oncotarget.28399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure to endocrine disruptors promotes biofilm formation and contributes to increased virulence of Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Thiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Venisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Crapart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Boisgrollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (6), pp.740-756. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1758-2229.13190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of endocrine disruptors on bacterial virulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Thiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Berjeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Crépin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcimb.2023.1292233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loss of alcohol dehydrogenase 1B in cancer-associated fibroblasts: contribution to the increase of tumor-promoting IL-6 in colon cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Chulkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randy Mifflin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Markov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judy Trieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 128 (4), pp.537-548. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41416-022-02066-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiota medicine: towards clinical revolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prisca Gebrayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Nicco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhaila Al Khodor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroslaw Bilinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Caselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Translational Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (1), 20 p. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12967-022-03296-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deletion of cystathionine-γ-lyase in bone marrow-derived cells promotes colitis-associated carcinogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ketan Thanki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Higgins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manjit Maskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ches’nique Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Redox Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55, pp.102417. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.redox.2022.102417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AhR/IL-22 pathway as new target for the treatment of post-infectious irritable bowel syndrome symptoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Meynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Baudu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rolhion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Defaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolène Straube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (1), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2021.2022997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prebiotic Isomaltooligosaccharide Provides an Advantageous Fitness to the Probiotic Bacillus subtilis CU1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Vuillier-Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Landolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (13), pp.6404. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app12136404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut microbiota as potential biomarker and/or therapeutic target to improve the management of cancer: focus on colibactin-producing Escherichia coli in colorectal cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Veziant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (9), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers13092215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix metalloproteinases cleave membrane-bound PD-L1 on CD90+ (myo-)fibroblasts in Crohn’s disease and regulate Th1/Th17 cell responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Beswick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Grim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Uribe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marissa Tafoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (1), pp.57-68. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/intimm/dxz060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colibactin‐positive Escherichia coli induce a procarcinogenic immune environment leading to immunotherapy resistance in colorectal cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lopès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Hassan Casse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Veziant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 146 (11), pp.3147-3159. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ijc.32920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intestinal Microbiota: A Novel Target to Improve Anti-Tumor Treatment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lopès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Veziant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (18), pp.4584. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms20184584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactobacillus rhamnosus GG increases cyclooxygenase-2 expression and prostaglandin E2 secretion in colonic myofibroblasts via a MyD88-dependent mechanism during homeostasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Uribe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bressollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Dillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Worthley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (11), </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cmi.12871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactobacillus rhamnosus GG increases COX-2 expression and PGE2 secretion in colonic myofibroblasts via a MyD88-dependent mechanism during homeostasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Uribe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bressollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel N. Dillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel L. Worthley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CELLULAR MICROBIOLOGY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (11), pp.e12871-e12871</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial markers in colorectal cancer detection and/or prognosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lopès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Veziant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (22), pp.2327 - 2347. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3748/wjg.v24.i22.2327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of lipoteichoic acid structures from three probiotic Bacillus strains: involvement of d-alanine in their biological activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïma Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Falourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Foucat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antonie van Leeuwenhoek</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 106 (4), pp.693-706. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10482-014-0239-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abilities of the mCP Agar Method and CRENAME Alpha Toxin-Specific Real-Time PCR Assay To Detect Clostridium perfringens Spores in Drinking Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Maheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ève Bérubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Boudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 79 (24), pp.7654-7661. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.02791-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles in vitro d'interaction des microbiotes avec les xénobiotiques, antibiotiques et médicaments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villéger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées de la microbiomique : Préfigurer le futur de la microbiomique, des aspects fondamentaux à la translation industrielle et clinique (JMics 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05425656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiote intestinal et cancer colorectal: futures implications cliniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villéger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e édition des Journées d’Oncologie Digestive du Grand-Ouest (JODGO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre Fabre Group Oncologie, Jan 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoding host–pathogen interactions: a metabolomic exploration of Legionella pneumophila infection in amoebae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Hay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Aucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pigeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Bertaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metaboday 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legionella pneumophila subverts the antioxidant defenses of its amoeba host &amp;lt;i&amp;gt;A. castellanii&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Hay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Aucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pigeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Bertaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SympoLegio 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de microbiologie (SFM), Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle du microbiote intestinal dans le développement du cancer colorectal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villéger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interdisciplinaire de l'Oncosphère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oncosphère Nouvelle-Aquitaine, Feb 2024, Bordeaux &amp; Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of oxidative stress in the infection process of &amp;lt;i&amp;gt;A. castellanii&amp;lt;/i&amp;gt; by &amp;lt;i&amp;gt;L. pneumophila&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Hay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Aucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Héchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Society Annual Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Microbiology Society, Apr 2024, Edimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pro-carcinogenic effects of colibactin-producing E. coli in the colon: Involvement of L-serine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binta Diémé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lagrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe Régional de Recherche En Microbiologie des Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Visio-conférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication de la L-sérine dans les effets pro-carcinogènes des E. coli productrices de colibactine dans le colon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binta Diémé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lagrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NACRe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets pro-carcinogènes des E. coli producteurs de colibactine dans le colon : Implication de la sérine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binta Diémé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lagrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CECED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiote intestinal et cancer colorectal : futures implications cliniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villéger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours intensif de cancérologie digestive de la FFCD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération francophone de cancérologie digestive (FFCD), Jun 2023, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loss of alcohol dehydrogenase 1B in cancer-associated fibroblasts and its contribution to the increase of tumor-promoting IL-6 in colon cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villéger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metaboday 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication de la L-sérine dans les effets pro-carcinogènes des E. coli productrices de colibactine dans le côlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binta Diémé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lagrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe Cancer Clermont Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Clermont-ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of oxidative stress in L. pneumophila infection of A. castellanii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Hay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Aucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Héchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXth International Meeting on the Biology and Pathogenicity of Free-living Amoebae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endocrine disruptors increase adhesion and biofilm formation in Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Thiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Venisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Crapart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Boisgrollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASM microbes 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Society for Microbiology (ASM), Jun 2023, Houston (Texas), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05425608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of the antitermination factor AmiR and the ami operon in Pseudomonas aeruginosa biofilm regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissande Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mohamed Boukerb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Verdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurobiofilms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Palma de Mallorca - Iles Baléares, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The IL-22 pathway as target to relieve visceral pain and animal well-being</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Meynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Baudu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Defaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Wawzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTRHN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colibactin-producing E. coli induces a metabolic reprogramming of colonic epithelial cells toward a pro-carcinogenic metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binta Dieme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lagree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UEGW 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, AMSTERDAM, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiota & Cancer: Between detection and prognosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lopès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pierre Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Congress on Targeting Microbiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des souches d’E. coli pathogènes sur les défense antioxydantes des entérocytes et impact sur la carcinogenèse colique: approche microscopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Microscopistes Clermontois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-serine, a key amino acid involved in the pro-carcinogenic effects of colibactin-producing E. coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binta Diémé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lagrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PTM (Projet Transverse Inserm Microbiote)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pro-carcinogenic effects of colibactin-producing E. coli in the colon : implication of serine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binta Diémé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lagrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EACR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Turin, Italy. Abstract EACR23-0231 Molecular Oncology Volume 17, Supplement 1, June 2023, page 488</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serine, an amino-acid involved in pro-carcinogenic effects of colibactin-producing Escherichia coli in the colon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binta Diémé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lagrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UEGW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pro-carcinogenic effects of colibactin-producing E. coli in the colon : Involvement of L-serine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binta Diémé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lagrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Ecoles Doctorales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Clermont-ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des perturbateurs endocriniens sur la survie et la virulence de pathogènes bactériens associés aux microbiotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Thiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Crapart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Boisgrollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Venisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e congrès Microbes de la SFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05425696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infection by pathogenic E. coli induces a metabolic reprogramming of colonic epithelial cells in a colibactin-dependent manner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binta Diémé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lagree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digestive Disease Week (DDW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathogenic E. coli induces a metabolic reprogramming in colonic epithelial cells through the production of colibactin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dieme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lagree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathogenic E. coli induces a metabolic reprogramming in colonic epithelial cells through the production of colibactin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binta Diémé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lagree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathogenic E. coli induces a metabolic reprogramming in colonic epithelial cells through the production of colibactin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binta Diémé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lagrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, SAN DIEGO, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infection by pathogenic E. coli induces a metolic reprogramming of colonic epithelial cells in a colibactin-dependent manner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binta Diémé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lagrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, SAN DIEGO, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermented foods: Microbiology, biochemistry and biotechnology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Cachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Urdaci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fermented Foods, Part II : Technological Interventions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, pp.1-20, 2017, Fermented Foods, Part II Technological Interventions, 978-1138637849. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781315205359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude in vitro des propriétés probiotiques de bactéries du genre Bacillus : Interaction avec l’hôte et effets de l’association avec un prébiotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villeger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Université de Limoges, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014LIMO0066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01589104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId175"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267214v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Devaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vill&#233;ger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Roche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binta Di&#233;m&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rodrigues" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2025.2515480" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884037v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Hay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Aucher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pigeault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Bertaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cr&#233;pin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmicr.2024.100338" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543620v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Chulkina" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Rohmer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Mcaninch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronaldo Panganiban" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjae009" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543595v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy Mifflin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Powell" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Pinchuk" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.28399" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218559v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Rolland" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Bernard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H&#233;chard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnad086" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230193v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Thiroux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labanowski" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Venisse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Crapart" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Boisgrollier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.13190" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384104v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berjeaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2023.1292233" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543576v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Markov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judy Trieu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41416-022-02066-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741387v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Gebrayel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nicco" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhaila Al Khodor" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Bilinski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Caselli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12967-022-03296-9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784213v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketan Thanki" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Johnson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Higgins" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjit Maskey" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ches&#8217;nique Phillips" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2022.102417" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03555153v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Meynier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Baudu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rolhion" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Defaye" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjol&#232;ne Straube" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2021.2022997" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706768v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pinault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Vuillier-Devillers" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Grenier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Landolt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12136404" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03467852v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Veziant" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barnich" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bonnet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13092215" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543609v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Aguirre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Beswick" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Grim" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Uribe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marissa Tafoya" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/intimm/dxz060" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913026v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lop&#232;s" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Billard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Hassan Casse" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Villeger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.32920" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518541v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carrier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20184584" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01931267v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bressollier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Dillard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Worthley" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.12871" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897664v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Gagniere" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3748/wjg.v24.i22.2327" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160335v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel N. Dillard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L. Worthley" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01102999v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Saad" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Foucat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10482-014-0239-8" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400111v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Maheux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve B&#233;rub&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boudreau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cantin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02791-13" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456365v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425656v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456348v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456462v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456478v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400129v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975334v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagr&#233;e" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975377v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975402v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456486v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975357v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456497v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425608v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400164v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518998v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissande Louis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tahrioui" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clamens" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mohamed Boukerb" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verdon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524613v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Meynier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Wawzyniak" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Delbac" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046835v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binta Dieme" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagree" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delmas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Roche" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524746v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre Carrier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524692v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pezet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975420v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975479v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975444v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975464v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425696v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527794v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288953v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dieme" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagree" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delmas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roche" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527848v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148411v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148433v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02433392v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cachon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Urdaci" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315205359" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01589104v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LIMO0066" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267214v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Devaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vill&#233;ger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Roche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binta Di&#233;m&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rodrigues" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2025.2515480" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884037v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Hay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Aucher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pigeault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Bertaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cr&#233;pin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmicr.2024.100338" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543620v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Chulkina" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Rohmer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Mcaninch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronaldo Panganiban" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjae009" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218559v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Rolland" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Bernard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H&#233;chard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnad086" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543595v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy Mifflin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Powell" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Pinchuk" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.28399" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230193v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Thiroux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labanowski" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Venisse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Crapart" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Boisgrollier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.13190" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384104v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berjeaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2023.1292233" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543576v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Markov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judy Trieu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41416-022-02066-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741387v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Gebrayel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nicco" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhaila Al Khodor" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Bilinski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Caselli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12967-022-03296-9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784213v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketan Thanki" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Johnson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Higgins" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjit Maskey" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ches&#8217;nique Phillips" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2022.102417" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03555153v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Meynier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Baudu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rolhion" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Defaye" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjol&#232;ne Straube" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2021.2022997" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706768v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pinault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Vuillier-Devillers" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Grenier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Landolt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12136404" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03467852v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Veziant" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barnich" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bonnet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13092215" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543609v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Aguirre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Beswick" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Grim" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Uribe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marissa Tafoya" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/intimm/dxz060" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913026v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lop&#232;s" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Billard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Hassan Casse" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Villeger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.32920" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518541v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carrier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20184584" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01931267v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bressollier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Dillard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Worthley" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.12871" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160335v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel N. Dillard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L. Worthley" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897664v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Gagniere" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3748/wjg.v24.i22.2327" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01102999v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Saad" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Foucat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10482-014-0239-8" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400111v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Maheux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve B&#233;rub&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boudreau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cantin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02791-13" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425656v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456365v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456348v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456462v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456478v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400129v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975334v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagr&#233;e" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975402v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975377v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456486v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456497v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975357v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400164v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425608v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518998v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissande Louis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tahrioui" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clamens" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mohamed Boukerb" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verdon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524613v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Meynier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Wawzyniak" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Delbac" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046835v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binta Dieme" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagree" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delmas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Roche" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524746v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre Carrier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524692v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pezet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975420v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975444v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975479v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975464v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425696v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527794v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288953v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dieme" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagree" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delmas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roche" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527848v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148411v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148433v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02433392v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cachon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Urdaci" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315205359" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01589104v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LIMO0066" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>