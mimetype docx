--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Romain Vincent </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">romain-vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">284350397</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis enseignant en histoire-géographie dans l'académie de Créteil depuis 2010 et au collège de l'Europe de Chelles depuis 2013. Par ailleurs, je mène des activités de médiation  sur la chaîne </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot;Jeux Vidéo & Histoire&amp;quot;</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En 2024, j'ai soutenu une thèse sur l'usage pédagogique des jeux vidéo en France à l'Université Sorbonne Paris-Nord sous la direction de Gilles Brougère et de Vincent Berry. L'objectif de cette recherche était d'étudier les pratiques pédagogiques des enseignants du secondaire avec les jeux vidéo à partir d'observations de séances.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer et écrire avec un jeu vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 587 (6), pp.50-51. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cape.587.0050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire entrer le jeu vidéo en classe : les cultures ludiques juvéniles au prisme des pratiques enseignantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 50 (2), pp.69-85. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/es.050.0069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Moyen Âge, de l’université au grand public. Entretien avec Bruno Dumézil, Laurent Di Filippo et Romain Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Desbrest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rozanès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dumézil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Di Filippo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essais : revue interdisciplinaire d'Humanités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.[En ligne]. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/essais.12876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du jeu vidéo au document de travail : la scolarisation d’Assassin’s Creed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 37 (2), pp.183-199. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.037.0183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre la Grande Guerre avec Soldats Inconnus ? Mécaniques ludo-pédagogiques et introduction en milieu scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essais : revue interdisciplinaire d'Humanités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15, pp.65-76. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/essais.1498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intégration des jeux vidéo en classe : comment les enseignants abordent les cultures ludiques de leurs élèves ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Culture en régime numérique, questionner les pratiques, catégories et méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Aubervilliers (Campus Condorcet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps du jeu, temps de la classe : rejouer le passé en cours d’Histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Temporalités et imaginaires du jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREM, Nov 2020, Metz (Université de Lorraine), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du ludique au pédagogique : apprendre avec Assassin’s Creed Odyssey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Réception classique et pédagogie : la matière antique dans la classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Aix-en-provence, Oct 2020, Aix (Aix-Marseille Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu-document : le détournement comme scolarisation du jeu vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Jeux et détournement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Université de Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violence de masse et génocide : Ludoformer la seconde guerre mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeux vidéo, jeux de société et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bordeaux Montaigne, Mar 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer aux jeux vidéo pour changer l’école ? La mise en activité par le jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème colloque international Game Évolution Management et pédagogie ludique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Est Marne La Vallée; Université Montpellier, May 2019, Créteil (Université Paris-Est Créteil), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du ludique au pédagogique : quand Assassin’s Creed rentre à l’école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formats de la fiction historique : archéologie d’une culture populaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Paris; LARCA; CNRS, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les enseignants s’approprient le jeu vidéo : l’exemple de Paper’s Please au lycée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées doctorales : « L’appropriation des objets numériques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire des Mondes Numériques en Sciences Humaines, Jul 2019, Louvain La neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les limites de l’analyse critique d’ Assassin’s Creed en classe : Damas au temps des Croisades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boutonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les usages pédagogiques des jeux vidéos Assassin's Creed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Presses de l’Université de Laval, pp.91-102, 2023, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9782763757612-009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiévalisme et jeux vidéo : jouer au Moyen Âge à l'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florian Besson; Martin Aurell; Lucie Malbos; Justine Breton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les médiévistes face aux médiévalismes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, 2023, 2753587949</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si on jouait à l'Histoire, histoire de jouer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lalu-Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Liège. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser (avec) la culture vidéoludique. Discours, pratiques, pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.125-141, 2022, 978-2-87562-315-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enregistrer les supers enseignants sur une cartouche!&amp;quot; Les enseignants et leurs appropriations du jeu vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laurent Tessier et Arnaud Saint-Martin (coord.), Les dossiers de l’écran. Controverses, paniques morales et usages éducatifs des écrans, Vulaines-sur-Seine, Éditions du Croquant, 2020.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du ludique au pédagogique : la scolarisation du jeu vidéo par les enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université Paris-Nord - Paris XIII, 2024. Français. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2024PA131064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05037080v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer aux jeux vidéo pour changer l’école ? L’expérience vidéoludique dans le système scolaire français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dumas-01895467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId44"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Romain Vincent </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">romain-vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">284350397</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis enseignant en histoire-géographie dans l'académie de Créteil depuis 2010 et au collège de l'Europe de Chelles depuis 2013. Par ailleurs, je mène des activités de médiation  sur la chaîne </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot;Jeux Vidéo & Histoire&amp;quot;</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En 2024, j'ai soutenu une thèse sur l'usage pédagogique des jeux vidéo en France à l'Université Sorbonne Paris-Nord sous la direction de Gilles Brougère et de Vincent Berry. L'objectif de cette recherche était d'étudier les pratiques pédagogiques des enseignants du secondaire avec les jeux vidéo à partir d'observations de séances.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire entrer le jeu vidéo en classe : les cultures ludiques juvéniles au prisme des pratiques enseignantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 50 (2), pp.69-85. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/es.050.0069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer et écrire avec un jeu vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 587 (6), pp.50-51. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cape.587.0050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Moyen Âge, de l’université au grand public. Entretien avec Bruno Dumézil, Laurent Di Filippo et Romain Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Desbrest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rozanès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dumézil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Di Filippo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essais : revue interdisciplinaire d'Humanités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.[En ligne]. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/essais.12876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du jeu vidéo au document de travail : la scolarisation d’Assassin’s Creed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 37 (2), pp.183-199. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.037.0183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre la Grande Guerre avec Soldats Inconnus ? Mécaniques ludo-pédagogiques et introduction en milieu scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essais : revue interdisciplinaire d'Humanités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15, pp.65-76. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/essais.1498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intégration des jeux vidéo en classe : comment les enseignants abordent les cultures ludiques de leurs élèves ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Culture en régime numérique, questionner les pratiques, catégories et méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Aubervilliers (Campus Condorcet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps du jeu, temps de la classe : rejouer le passé en cours d’Histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Temporalités et imaginaires du jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREM, Nov 2020, Metz (Université de Lorraine), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu-document : le détournement comme scolarisation du jeu vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Jeux et détournement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Université de Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du ludique au pédagogique : apprendre avec Assassin’s Creed Odyssey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Réception classique et pédagogie : la matière antique dans la classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Aix-en-provence, Oct 2020, Aix (Aix-Marseille Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violence de masse et génocide : Ludoformer la seconde guerre mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeux vidéo, jeux de société et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bordeaux Montaigne, Mar 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer aux jeux vidéo pour changer l’école ? La mise en activité par le jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème colloque international Game Évolution Management et pédagogie ludique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Est Marne La Vallée; Université Montpellier, May 2019, Créteil (Université Paris-Est Créteil), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du ludique au pédagogique : quand Assassin’s Creed rentre à l’école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formats de la fiction historique : archéologie d’une culture populaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Paris; LARCA; CNRS, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les enseignants s’approprient le jeu vidéo : l’exemple de Paper’s Please au lycée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées doctorales : « L’appropriation des objets numériques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire des Mondes Numériques en Sciences Humaines, Jul 2019, Louvain La neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les limites de l’analyse critique d’ Assassin’s Creed en classe : Damas au temps des Croisades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boutonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les usages pédagogiques des jeux vidéos Assassin's Creed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Presses de l’Université de Laval, pp.91-102, 2023, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9782763757612-009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiévalisme et jeux vidéo : jouer au Moyen Âge à l'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florian Besson; Martin Aurell; Lucie Malbos; Justine Breton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les médiévistes face aux médiévalismes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, 2023, 2753587949</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si on jouait à l'Histoire, histoire de jouer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lalu-Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Liège. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser (avec) la culture vidéoludique. Discours, pratiques, pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.125-141, 2022, 978-2-87562-315-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enregistrer les supers enseignants sur une cartouche!&amp;quot; Les enseignants et leurs appropriations du jeu vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laurent Tessier et Arnaud Saint-Martin (coord.), Les dossiers de l’écran. Controverses, paniques morales et usages éducatifs des écrans, Vulaines-sur-Seine, Éditions du Croquant, 2020.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du ludique au pédagogique : la scolarisation du jeu vidéo par les enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université Paris-Nord - Paris XIII, 2024. Français. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2024PA131064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05037080v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer aux jeux vidéo pour changer l’école ? L’expérience vidéoludique dans le système scolaire français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dumas-01895467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId44"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ADC55635"/>
+    <w:nsid w:val="5F2C7B74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-vincent" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/284350397" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/youtube.com/c/jvh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572722v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vincent" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.587.0050" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217707v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.050.0069" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245606v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Conti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Desbrest" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rozan&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dum&#233;zil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Di Filippo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/essais.12876" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695530v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.037.0183" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695532v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/essais.1498" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971326v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971318v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971304v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971324v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971114v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971135v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971297v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971145v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971837v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boutonnet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9782763757612-009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04087727v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996299v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lalu-Henry" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891255v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05037080v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024PA131064" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01895467v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-vincent" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/284350397" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/youtube.com/c/jvh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217707v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vincent" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.050.0069" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572722v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.587.0050" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245606v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Conti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Desbrest" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rozan&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dum&#233;zil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Di Filippo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/essais.12876" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695530v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.037.0183" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695532v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/essais.1498" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971326v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971318v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971324v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971304v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971114v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971135v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971297v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971145v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971837v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boutonnet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9782763757612-009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04087727v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996299v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lalu-Henry" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891255v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05037080v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024PA131064" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01895467v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>