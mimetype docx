--- v1 (2026-04-30)
+++ v2 (2026-05-20)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Romain Vincent </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">romain-vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">284350397</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis enseignant en histoire-géographie dans l'académie de Créteil depuis 2010 et au collège de l'Europe de Chelles depuis 2013. Par ailleurs, je mène des activités de médiation  sur la chaîne </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot;Jeux Vidéo & Histoire&amp;quot;</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En 2024, j'ai soutenu une thèse sur l'usage pédagogique des jeux vidéo en France à l'Université Sorbonne Paris-Nord sous la direction de Gilles Brougère et de Vincent Berry. L'objectif de cette recherche était d'étudier les pratiques pédagogiques des enseignants du secondaire avec les jeux vidéo à partir d'observations de séances.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire entrer le jeu vidéo en classe : les cultures ludiques juvéniles au prisme des pratiques enseignantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 50 (2), pp.69-85. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/es.050.0069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer et écrire avec un jeu vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 587 (6), pp.50-51. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cape.587.0050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Moyen Âge, de l’université au grand public. Entretien avec Bruno Dumézil, Laurent Di Filippo et Romain Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Desbrest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rozanès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dumézil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Di Filippo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essais : revue interdisciplinaire d'Humanités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.[En ligne]. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/essais.12876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du jeu vidéo au document de travail : la scolarisation d’Assassin’s Creed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 37 (2), pp.183-199. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.037.0183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre la Grande Guerre avec Soldats Inconnus ? Mécaniques ludo-pédagogiques et introduction en milieu scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essais : revue interdisciplinaire d'Humanités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15, pp.65-76. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/essais.1498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intégration des jeux vidéo en classe : comment les enseignants abordent les cultures ludiques de leurs élèves ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Culture en régime numérique, questionner les pratiques, catégories et méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Aubervilliers (Campus Condorcet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps du jeu, temps de la classe : rejouer le passé en cours d’Histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Temporalités et imaginaires du jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREM, Nov 2020, Metz (Université de Lorraine), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu-document : le détournement comme scolarisation du jeu vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Jeux et détournement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Université de Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du ludique au pédagogique : apprendre avec Assassin’s Creed Odyssey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Réception classique et pédagogie : la matière antique dans la classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Aix-en-provence, Oct 2020, Aix (Aix-Marseille Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violence de masse et génocide : Ludoformer la seconde guerre mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeux vidéo, jeux de société et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bordeaux Montaigne, Mar 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer aux jeux vidéo pour changer l’école ? La mise en activité par le jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème colloque international Game Évolution Management et pédagogie ludique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Est Marne La Vallée; Université Montpellier, May 2019, Créteil (Université Paris-Est Créteil), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du ludique au pédagogique : quand Assassin’s Creed rentre à l’école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formats de la fiction historique : archéologie d’une culture populaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Paris; LARCA; CNRS, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les enseignants s’approprient le jeu vidéo : l’exemple de Paper’s Please au lycée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées doctorales : « L’appropriation des objets numériques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire des Mondes Numériques en Sciences Humaines, Jul 2019, Louvain La neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les limites de l’analyse critique d’ Assassin’s Creed en classe : Damas au temps des Croisades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boutonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les usages pédagogiques des jeux vidéos Assassin's Creed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Presses de l’Université de Laval, pp.91-102, 2023, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9782763757612-009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiévalisme et jeux vidéo : jouer au Moyen Âge à l'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florian Besson; Martin Aurell; Lucie Malbos; Justine Breton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les médiévistes face aux médiévalismes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, 2023, 2753587949</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si on jouait à l'Histoire, histoire de jouer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lalu-Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Liège. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser (avec) la culture vidéoludique. Discours, pratiques, pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.125-141, 2022, 978-2-87562-315-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enregistrer les supers enseignants sur une cartouche!&amp;quot; Les enseignants et leurs appropriations du jeu vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laurent Tessier et Arnaud Saint-Martin (coord.), Les dossiers de l’écran. Controverses, paniques morales et usages éducatifs des écrans, Vulaines-sur-Seine, Éditions du Croquant, 2020.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du ludique au pédagogique : la scolarisation du jeu vidéo par les enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université Paris-Nord - Paris XIII, 2024. Français. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2024PA131064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05037080v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer aux jeux vidéo pour changer l’école ? L’expérience vidéoludique dans le système scolaire français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dumas-01895467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId44"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Romain Vincent </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">romain-vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">284350397</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis enseignant en histoire-géographie dans l'académie de Créteil depuis 2010 et au collège de l'Europe de Chelles depuis 2013. Par ailleurs, je mène des activités de médiation  sur la chaîne </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot;Jeux Vidéo & Histoire&amp;quot;</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En 2024, j'ai soutenu une thèse sur l'usage pédagogique des jeux vidéo en France à l'Université Sorbonne Paris-Nord sous la direction de Gilles Brougère et de Vincent Berry. L'objectif de cette recherche était d'étudier les pratiques pédagogiques des enseignants du secondaire avec les jeux vidéo à partir d'observations de séances.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire entrer le jeu vidéo en classe : les cultures ludiques juvéniles au prisme des pratiques enseignantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 50 (2), pp.69-85. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/es.050.0069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer et écrire avec un jeu vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 587 (6), pp.50-51. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cape.587.0050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Moyen Âge, de l’université au grand public. Entretien avec Bruno Dumézil, Laurent Di Filippo et Romain Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Desbrest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rozanès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dumézil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Di Filippo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essais : revue interdisciplinaire d'Humanités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.[En ligne]. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/essais.12876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du jeu vidéo au document de travail : la scolarisation d’Assassin’s Creed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 37 (2), pp.183-199. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.037.0183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre la Grande Guerre avec Soldats Inconnus ? Mécaniques ludo-pédagogiques et introduction en milieu scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essais : revue interdisciplinaire d'Humanités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15, pp.65-76. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/essais.1498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intégration des jeux vidéo en classe : comment les enseignants abordent les cultures ludiques de leurs élèves ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Culture en régime numérique, questionner les pratiques, catégories et méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Aubervilliers (Campus Condorcet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du ludique au pédagogique : apprendre avec Assassin’s Creed Odyssey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Réception classique et pédagogie : la matière antique dans la classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Aix-en-provence, Oct 2020, Aix (Aix-Marseille Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu-document : le détournement comme scolarisation du jeu vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Jeux et détournement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Université de Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps du jeu, temps de la classe : rejouer le passé en cours d’Histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Temporalités et imaginaires du jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREM, Nov 2020, Metz (Université de Lorraine), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer aux jeux vidéo pour changer l’école ? La mise en activité par le jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème colloque international Game Évolution Management et pédagogie ludique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Est Marne La Vallée; Université Montpellier, May 2019, Créteil (Université Paris-Est Créteil), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du ludique au pédagogique : quand Assassin’s Creed rentre à l’école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formats de la fiction historique : archéologie d’une culture populaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Paris; LARCA; CNRS, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les enseignants s’approprient le jeu vidéo : l’exemple de Paper’s Please au lycée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées doctorales : « L’appropriation des objets numériques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire des Mondes Numériques en Sciences Humaines, Jul 2019, Louvain La neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violence de masse et génocide : Ludoformer la seconde guerre mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeux vidéo, jeux de société et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bordeaux Montaigne, Mar 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les limites de l’analyse critique d’ Assassin’s Creed en classe : Damas au temps des Croisades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boutonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les usages pédagogiques des jeux vidéos Assassin's Creed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Presses de l’Université de Laval, pp.91-102, 2023, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9782763757612-009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiévalisme et jeux vidéo : jouer au Moyen Âge à l'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florian Besson; Martin Aurell; Lucie Malbos; Justine Breton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les médiévistes face aux médiévalismes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, 2023, 2753587949</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si on jouait à l'Histoire, histoire de jouer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lalu-Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Liège. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser (avec) la culture vidéoludique. Discours, pratiques, pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.125-141, 2022, 978-2-87562-315-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enregistrer les supers enseignants sur une cartouche!&amp;quot; Les enseignants et leurs appropriations du jeu vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laurent Tessier et Arnaud Saint-Martin (coord.), Les dossiers de l’écran. Controverses, paniques morales et usages éducatifs des écrans, Vulaines-sur-Seine, Éditions du Croquant, 2020.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du ludique au pédagogique : la scolarisation du jeu vidéo par les enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université Paris-Nord - Paris XIII, 2024. Français. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2024PA131064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05037080v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer aux jeux vidéo pour changer l’école ? L’expérience vidéoludique dans le système scolaire français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dumas-01895467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId44"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5F2C7B74"/>
+    <w:nsid w:val="921C321B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-vincent" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/284350397" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/youtube.com/c/jvh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217707v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vincent" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.050.0069" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572722v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.587.0050" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245606v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Conti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Desbrest" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rozan&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dum&#233;zil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Di Filippo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/essais.12876" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695530v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.037.0183" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695532v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/essais.1498" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971326v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971318v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971324v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971304v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971114v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971135v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971297v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971145v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971837v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boutonnet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9782763757612-009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04087727v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996299v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lalu-Henry" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891255v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05037080v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024PA131064" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01895467v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-vincent" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/284350397" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/youtube.com/c/jvh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217707v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vincent" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.050.0069" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572722v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.587.0050" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245606v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Conti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Desbrest" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rozan&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dum&#233;zil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Di Filippo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/essais.12876" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695530v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.037.0183" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695532v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/essais.1498" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971326v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971304v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971324v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971318v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971135v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971297v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971145v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971114v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971837v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boutonnet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9782763757612-009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04087727v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996299v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lalu-Henry" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891255v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05037080v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024PA131064" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01895467v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>